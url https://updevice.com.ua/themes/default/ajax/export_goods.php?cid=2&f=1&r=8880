--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39947e56e00225012af8c22cbb3be71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b3a39c09689c8b799e2f7f5963af92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a51ebb1cae3bbff4a6601776db8c433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f51ac9b952210b8bc086b13b8e69a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ba3ed003d1e909e65d82e5fd05a645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d240c245d67078eb240a85316fb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dacecc5a09082fb167401a053dea797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66565ad79af37cf941b30e5658f1af88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d12b5985d92baf3fed352b673594369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14232c2888a74ac8d30defc313196910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea783867a420f48c940f5263dba2ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe34e55a0d750b59251defc1c0eca4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb421717a5985aa62008dfc221a648a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c4abe71313629024bd70a24e9fb0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989c356e8b580500b4e00415bc3d51115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928f7f0dfd26b87d63d36dec1e589316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388afe480363201cf3e911b3308fcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1100e74cf5d4c4fccaa65683ffdda218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf4199cb762eca907cd6e7011308db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7752266f18535ddcfdd98d51d7e62a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e526df5da9dae2bcbaad14d9ed30b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46345d9cf705f1ee70726d85cd0d01622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07495abbf7cab6de756757ad0efa5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b78d36e28feaedfca282d528db13924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72079e2fe4440c285d75266963a1726325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665e742b03f0ba0e6b7b1353591c3d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dfeee8557b6cc6789cc1ff54f683d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198349187f736808b9678dc09ac5982b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820c808552802f7a1c57f909486760929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81162eee389ffed96e9b74213466ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b4d885d1fdcae55873ea0f39f81a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833aff02317396bef97584b93e4ad8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de9ad787a48643bba5952a2ede51df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0550c59a618c195fe1a83f33b092a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1a41012ee0e517bdd3de1dc51bb5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae79e9531dee50400e6e422b94fff9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81d0caf170a4d3714a557a7e1e712337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf674102dfc5501b208f24f7cbd92f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900619f169d451ad037f9f26d0ea1f6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712eb4014d5bc1b9a2a76b767bd455340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e2427b1c12fa9af0d39d52071fdd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc7f31843159ccca7ef3e7185c49ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0c9e319b6d9e5f5ef6db8943ded7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fae9bed03994147658a7e98d352e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a13f2f330a9b87ec55277cea06feef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeeb4910094e2d38a3669a6990f29146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20d2d05f086780dc1bcf6587e281fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f067693a490e808289970dedfd67d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e96680fa7cf1b3605fed7ede50863549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28098d81d26ad85ea632626d9c49818550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ba47fe27bf805115860c6044525551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb5025733d6992c46affc725286ff752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028087856647101845c313390c986f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06053063a9fc306127496ba5c472295f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93486965d11a0759ad41b450a6b0c2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707f7d7e62d2bf22ef4be3bc52a64dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0b0b4b774f0e0f2d5121f03f4e99f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42648b29d06666edf3e1ac61803051658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904cc69878ab1718c1d06562431407159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d07c03d7a4e91db24589535448cff760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ea8d61ac57f2ffc665ede239ad48361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d533e9206b478ebd95134393e3746862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de0c595e555632ee71db423269ca8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c035cd1c7cea8f0c330b2f0d7c0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6e7c0ec12a4229ff13d8abeb4f54d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f700f59ba988221aa260bc3423a95366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723de295977ae669343d62c0e2b1a56d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bb3a6a26cff16850b836460d23fcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162f25d20329e6d2499328a1117a3e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50ca9f1cf4aea12dce5ffc65403a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65adfbfd2445101aee312d5bc124db971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfa9683407078fa138c3075c31210e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278cacdc62b0773fc83e0c30bc9125273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b2c231a9a51578417c8768fc66e3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d692536ccfada239a2e1c2ed74d2bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97576b6d41e631e1e634f00a58eca976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eaeef936162fa880bbe39476874b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d56ca1603105cc0b643b2129c3822b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daa613e39dc300a3bdaaccd9a4db9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a43237484285cab7387d86e4f1d25d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb4e5ad87de54062372930bda3824381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480666ae18bf4292f1531706e3b0b7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bab8c03796ffcf35475774ef9318b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4971d3c6a1e97232a1861568546b4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03a888432999a8202bb97099ddd75e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9ba770796e5ce15515876a312e06486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94252197e6af952b66ddc70876552e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a9246525c65e965f47c8b64026fda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913d3094a140f4c0183330a45f614e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cba2a544157c993c55033c873d81a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d47e79db6c0178de1df658191bd4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b42d82ea2dce030bf58a7352c0b7ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521943b1c15eefc346341af0bd8138d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad98f4d99e1643dadccfd47418d88194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a2470b28b12a8acabf636ff309bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08112aec5a1a190a9119ab5b8806029096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47dfe27c3aab42a2e7c021230508df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7c6ef7339738a1ea29668d07d944d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72611486258b611db7f0f3a593194e0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e937cf60fe36247533d9c93220057f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123db2ea50c99cd0d44688839a2cbdf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e3b23e7ee699c8558971491d0eafc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d008e22393b7a1551acccc7c67fa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72acaf268882d64d61c3668d1c506c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764508134ef5ec29f46a8f1780df7f45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c4d7d3928018454e2b07f69f7e031106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a89236720465eae63e345a3cecb572107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839944ad756a128c0f0ca37766a7a18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824d3c4a42cb0976ea29d7e1ed06438109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5000aca82fdd0e68ce8035bf4e731110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e930e500eb86937f9eac1cfff7e85f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9efc4d3981cabf3584d10a7484def4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072d0722a18944eabecb19c46f0d60f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a3ae49a086e00a8f6b3d3de680816114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e986fdea034b36e6f3dde2e7a21f85b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a53db2921bff5464b11fc78b76404b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8259138a92faa2934fb8add3b61703117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318fa4f50aa6d205cd90122bb82c383118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc485e0be0e315ca661bf8bd035e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473d8fba221bbfa73171bfaa6ea17cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb520b4a711289d3c6b1ad0c84d3f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651126e3ae918adcbfc5b594982569122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da32fdaf4872563960b105f790ba0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc4239691d74dc5c89797d299d2e64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295eb994e7cb41b8a3b9dd51f5e40f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce3e3edcb57a0368cc01f36ecd220f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e378d136dcd8ad0d7ec08c5c915ae76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9977bfe540d883b97eece6d6af8a641128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac77e1e6a29d8b8aa29977d8772c87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e6dbfcb5296e1977cff2648056fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cbf17ce983f7ff569cdd65a903d53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624245ea446afd995ff6572b2b653b99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9eb5c2bd3ed1d4083ca5f8461d09f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda51be0033ea1769b56c6dc4f5285f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08b8f64c588bc3c9816adb373345f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55709599a3b3f083257e3bd84720e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57d04b5b5a7dbc4711777bceedb330137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34433f8450c514786b450c93a333377c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023865940dcd6879f0c8abad2be670c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58afe2a19a458042a6fac9e991a2215140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d7d8e3c7841a87dad5724c59200de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247bb1f28163edc0c974a964cd82aad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3679508d2ad3c2d9272d1f6d827c05f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b3605f8662170c939aca594e3a816144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3c7b95dd3d02c06426c2ef1446f95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eac96ddf65a0a6ab2ed3faa47d9f84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5f74f624cbbbd6954131c1a81e0c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e907b1e3e2512c98dd2827385a435b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0b1f8b2e5c013bfa9ebf7d3f1c456149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba336b2152f945c63b537988484e5c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a14071def2ed8ae4baa1af8a1a630151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f1ba2c90e2761045011adfcc5afb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaad01294b9e0232471f482d871832153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b81c891f862c706b1d6303dd85862154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff9755d6ae3a2999366fc7b4f9b9c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca604e431677f57b145200aa70978291156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c28770a6663e5620241a3b7c43cee2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52f9e1ec3cfd19f4973027437d619b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8a25644176f692ed41dc71fd94261159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14d165895e5d12e5d6352c7f8b0c63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7403447360700ea1ef7b1ff4f494fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5640959762afc9f32e257cc343a2a83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d1365fb2ff1b4aad36a8af54ca385163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c557fc277a387cc7bb4bd186ba5755164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a291855dce3e2c5ff91a55965defe18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69050b15c76153d8ce6a0d8df0498673166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055affbda7b57b87cad19acfcc8ec25f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5d7a66b30c31610e3f3040023d396168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2ddc57fdd83f6a3fc980085d55a16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4130f89dc315fa003acb60ffedb23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360692a5099f0d17997ea2c5869baa5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc955c314274de8a2207a03db94dcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810969c824b83988c71944b7c5f43ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3b59edea51ee31a25206ad249a420174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e73d0d07d056e44e2881bc768c40fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a80c18c533e561491215f8e255b1a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ba75d6cd7d04f2253b487ef95819177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c3caab0169c13b73ce248d9718288178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6005a5ef470121a0f10cfde51b9a22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2024f5540342f144497100507bc9edf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f5e367bd4f24fdc5899d85f4f429d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6afff542977aa16adcc438485ef83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbeaa952ea7af60f40fa771bd2779f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d9b766e05659deae82325d211bb90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8671e60f416e3fbf5898eef6ae4c37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43774e38e0d28e03324d45a82a60e09b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2f54e67a4174bb6a173d43438aaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59763d0a6c63b2352d7dcaa9a915dc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6e4081732467c97f0f82f39bc57e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5516579c5863662e8a47df1286862190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8164a2cce59e950cd60d9c3e962d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb58eed783d1062e6b9c94177ce800192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f8917d16bf6f946ef8a7cbb43f38c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b550da8cc906f7fcb616da857470c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b86ec99f2165d76417b65ee77549195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b106f7f76cbbca42664aa83dfb991196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcd6b801d2676916b9e852e0db1986197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a301238e3451c0bc9ce63f2cad10b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98434ae9f7328c9bcaf27e0eadf96df4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc68dc102e19b1eddddbedf444ccd44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341b50490525c1009af24765b1701d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80302abe118865a9613013754bbedd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385256c96409da74ece554002d5cf7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdffcb571454a54ea1feaef5b64eea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ce244de4cc5179a1e527c48f1f11d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3386e4cfa67bb87171f8287748f9d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9464d86ede6255dde6f4b157d403efa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c12f8271d1794933d32568cc8634dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2281468f1b5606fc1bf998dffda52e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f114db197ff5d5199faf81113ed8a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4e3cac8a1e3c21b09cd9c3f9816dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87a97e66ec5b177799b329bddb9ddc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172d983acb7b850e768e20b6ffd900b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276f64cb6eebae107762d4caca970a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840962bbe1929733746a8824ad402f36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df21f94918ec37b139966f7236e833216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4e35cfdbf22b4078b5d9e6af7efab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03938b65e17157ff0c7b86fc51477164218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c6852fc1518cdb4139e8aef9a0b73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5cdb935a56e839dc61c3c80e7ee3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea9922189a9b93d4646c3eaf16c59a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb657f06fb9fd2be88718f4aa5972222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ba3b3e545e5cbf297d22e81e1b7cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ae84be33a7dae3be1128a81f1014224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4694f441e6e1907c102644a7c3f10b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c1c0b5f9058527f0995177624cc66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1af6249d3337fe2fc902f206901a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfc4a38bef15f231318a7448317310228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50b816958a9657b8b09084963f0227229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1e25ab42ca7b236fca4ed454ac5ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31970e33b06a6ca138b58fefc82f06c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b21e3e5cbf9cb4279d0a541855b7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77ceb0b2193bb3d00735ed271f545f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba372ae0e74f46daeccf077619b32162234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a9d8446642e88d271632702509e7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38d594f548be0b90d802c1d29f46f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d92912f777f932f01824d2dce9c2c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e673edc9f5fb377c8af82c8b03b4bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba752cd4c6418c010ed31f165cef51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e76aee7d183734ba0367036196ef7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ade62de341eb1cfbfad1553e207cdf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d50d5e341fc9c2a34e99eef86d6ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb4d6700c596bffeb3535832ab73eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d7818c1503af27c4e41051e9cced3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d26d60d9687c6f77df03e55186dea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc271e714ad7d4b683a51aeecfbd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79370e29e62437ae7f944c19b5810d03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88315b7ddbda826a1b4fc5e671b4ec2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204f2017cf7d113125110357847d50c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa9a153ac36619bd6c02bda5a1ff8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0547e572f7b91831840b5c67c4cde251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98375e0203219b0350b193a12f569522252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8553711adbc0d814830bdeeeb3f75e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf217d8e9c859278707bfbafd3bb0e5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9ec5eb63893d2a434dcd7a8a8c3b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c74fea6168fff2a9258ae7d6aef2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718e03ce7dc4e99a91aa8e91e2d6c8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393bbc18ccd80abf78507896be45649258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9078ed40296963135f000028a9feb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f54f45fcbb3da4161954402cfe36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff366af69b172077e5069151eba3992261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeadb686aee8c3b2df98c565bc423bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ede35d78d299033f11eb68dac977263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c765902abda9c87208cf6930ff5226a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788fbb9e79ffc010130ba9f2e841de6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6e168b4fb5db811ac00255d03e7c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791a2f28a1329608a45fbdc36ea569a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831835c049fc0e08bfd162b0a0032c5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f39a881eb5a8dcc0c8cc652389323269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc11b3f6f02ddb8ac28f9a2742d6de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10872d4853d0d7af7e9e4b9c8844eaac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512f36d6e90d60d4aac8c2e37cd5cba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f40153d3f622472164487cb561bac9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19363a4cdc2f311fe020ec4753492df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fabb78a693ffd86305c9212f31ad3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0fe97605536ab28b1e4b2e796b3d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde7ff8e4c10f9d9f564cfe86517d05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c12abc10c317f4c14bb0bc4fd596d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60da9e89c624171d608b65311d215b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62b1ad84c53f4ed54aed4f4c30ade9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dc1cb5a45ac682cabbc3fd6579aa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1de419dd20e9ada3254805e67a249a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268bec7265e1bb58369cfd5d884c01b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a54b52f4546c595e725686325d2c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc399d64daa75cfdb6b2fa2f63b23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9e57b7012df76708afaa34f9f9bc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bdd874b0ba2328b79a5ebcac49bad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8679169526ef4e81615d4e306b4c982288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc7764c39bbdb6c00ac6e8a102350c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf19cd95ed69de6888cb46acb480682290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21de9f66731da7143f83702c2a94e08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51f046c969214033838188b0d2ea0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a005089b3801d642e862360ab58cabd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5353b5d40daad581e1c3f381150f5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d04109f83a334d22f95d1db33ac53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569c6371e08f9d3cf07bae2fc581a47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6df4c0819bab6293813303c208c8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed88ff188be67766e6d8fb597fec015298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6a542e172665101f717914c4edf85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d1273d6598af3a8860f144158fee7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a45e0184c8035a99e975b1c9626a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc79d4909eefb96f872d5815f1bce61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9230af8f99d5df65c18be72d99113e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fbc89009730d39d06299314dbedee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d924b2bc5983f5225d96a26478a78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8f9eb209ba4d87b5b3616437ed9c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72bda31948185abec22467d5f048e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05948d9eede2642f3bd4a249ce8f1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8390b9e98f28c677a95c86b9766ca2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973a5d5650814eb21b75615ee4d30d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c579f280b3be396fa104bd8b70f34bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069ef33d26e228f5f83d5cda9fe30c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bf18c18e6f68c4e768ddfa2a4aaab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabce01f4317faf5a95177d43c3b9cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5747e0f6c004f42e79583a4935a62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abb4273fdfe0587415921e5e7ed080316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce2321304566375fab48958c5f4ffb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b65ec8be8fbe02e221a59ae2266b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31a69eb421b5264b08a8d581f20900319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed585aaceb0dbb3ead1e7a32c5088af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e93cb7263631c978fd53e3ced0e8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5e19690807f888f7cec9a0e7278af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ee58c2460a96d758df253b37f32b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc39464cf916b5e3a863c93734ba28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7b9118b3d1b635073f0c2c815e4a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9af2b2c3fd14de94c73a210cc33ea7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfc0768c637090f3806a87cd6f39be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf78953ca537035de7ebb308aa398d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557994554a4486a576d04b779c012b6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd98bee8afcb4961e92791a5ae3512330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ae7de4e97b4d78cc8ab09433ca152331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7fb0c5def1804d9b52348920eb386332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66bd0d337279f7867d2420592b9ba2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaa1fea9e399dd2ada46fdde8bdd4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b137c73ddf9fb66e0fe1f6a724abb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb328051a693cf277eae9ed08081701336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0af46ca9c14d41e8bc1d58767bb09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fff5efcca5bf2d1a826b971db9212338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a68cfb9be4851bcf5521858bb3a8b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a8e1784e2f43ec4dd9bcd2c6d8e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07499e3f8b7816331fa44d67014735341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ef69358d302dda373ecdbb99b7ae2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823434719deb68998b0a7cc3009970e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69c8db236dd0ef1a9b07db64bd002f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e793ca95df88cda70cf60825c6863fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814984530d630077b8797e74ef71774c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263060ba2fb93328b9666c51bf3ca19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ea72c4a3e4346a369bcef1e4919a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d4b6f4a18add3cc4eacd8ef60dafb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd84479e34f81a5e05d913a2de31f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b34228e5b18e4f2e33d8e305222da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c2401b2391e1f47806079fff81632352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222fe6158a5a167ba469db5478ec09b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f334ac6c2d7a7507ef04f8b194d67d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ea780716139bd99586e46efc4a579355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e55432e0a495f03c7233c278a301ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ae744f0b0edb24ed13fc4b43869a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab07d4ceb1099872528ffcb3df5f7f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bab959da76f06f14e4ae7e54f2e461359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87946237294f6752dd42d8213270a7ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f04fb04179aa78c9e701e76d9a5b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827801b6e2f53508d1e4ab72d5837352362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb46ec9d6913efaa3679acfe56a8cc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad296102bf7d4f93b65191e1842f5eea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa0ebd4dee3e41585186f9b0d59a05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a18cb44b98f4529940b3cbc0c9e64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c1bc2f33d8f02813197e01288d94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82554da178b49695a3d0b44f97e8be67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d6222c215e20974ac92ff452f978369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76011b0e9742214d9b49ab29fafd3034370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c33947f148d1181b3a1dcc083753371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630661280d0e307a53acc220ac7bb308372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c8075f8babe846878f6c6e9c3f095373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e0be7c8be30de67665164266b3ff6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661dae28d9d9e59a58542a741b83a4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeabbc9dd6ccc93971617152a0635f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf440710fe130a900d6ac43d3421b2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dee0e4b15cc8256226940080a3e9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997a4536a0de9d46ccf2c2f8a841f0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1419fb759f4a8878f40ebff81f2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ad644d26cf560b944c262a0e4a8b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a7186e76c9135ece99022500fc9ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8ed53bda6a588386bf3b95728f003383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933bd8fbc579199908672c6ed4864ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0221789fea97f676e6494fbe6672b2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969ae054f903756f22c47a1132a4556386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b350ef045e188dcfcc0da73d902fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694a3981e82951446c7b5ae94e562cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aff1327774b5eb94224f7afbba838389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5932fb71b160048e00b953bfc5cb14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2313598d54ea69a0431892f032f8158391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddf5c838b1a29c22cb00340f69784b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379102570d756161c4ae180c5e43f88c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde88e54960c2f86f484b8f4bbf06a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637b914be2514b23ceedd45a2015066395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9afa97557e118b28fd6090619b73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea4cfc857ff15d477a902231369577397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a19867dc14f2fcc653516296edaac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3ca8b2aeb82a0a26648fb96fd9084399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d48ed88627e75665165726cb65d75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69c068cb52738f658e2b1944399ac0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b4235e65fb3e05500da5930611bd1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95650a7c3574d9b30dd6f59d15d0ad7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5cd00e14aab9ed8f6f6b57fe898cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e84de66bca52b43efe3ce8f44f1cd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8786e5dce7cbb9680ff7c25255a3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e210b74d871d49755aeaebe528472bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35ebc159a814e89a01df3ba58a90cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea6d9a38ab93a8893d43b3f6a959b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78d605945689daed0d2f2eff9f2204410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e91c143e17cf736322d8b2ac3552dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c93e6cab8c1e47a498ecb35faf41e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50c5669b8839c3751f3fbfdbadfc16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8d7f90c37d7ef4a02dd9907da2f22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adcd8900324382f07438ee3ae45142415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a946db62f99440cecb51c76b0981488416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf0a9861c7008c82f80bfe14c88709417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb581d024b58daec7126aac1f09d24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b07e85f6e0a7c5cae14ff3b093b3c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b73c086e18e5f10977cc64b764caeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582727582923c4567cd274351f8bbd14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcb7a0e2fd05caf2577fc478bb1219422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aaae3ad54a262e067ec2ce78ee260423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef4b327ae66ee0fb2ef940b014f702424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2f6a075ce354822eb4ea551215ca8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ada2bb90cfe3905a09ffe208e092426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c41d08be78ad8517b02887123d164427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d22e81000de828dbb598e5d6a811428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd1959088aca5ab48bb70049bdb3ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467e08d908b9e7f714027398fe15bfc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83401c7b20d78224dc885f144412cc53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3cad9691fafad4607fad168f568de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1c16bb105e90f0eb3899939cec38b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396444231906958bc6e957baf7dc6a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b581b7ef02a8f93c9d5fdb8424f9c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39fb9304de980875efcad96dfd8204436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e537b1ebcf7ade5957bad9ed06c2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abc528e863c519b942db2d79e8b4f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa440242e2c5507d87dbf55c316a7d93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287250819f78bddb701e3fb458ae763a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1697077d9b02ef9eaa7a648438f6578441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0356db8e2a31a3913ea91cb9d49b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c6a1e7b592cea26e027289f191385443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e36307dfd7609d89446309ae219c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb70d88c495d8f24d1c35c168d3c1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c237a173b3f1bc826f8d196caee0006446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea17dcc5b4d0ae89d16728783553f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b4acfb7ae14622516bbb8ca038867448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd16e70699d7d30599be1d7908f9d21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed39a03e0f1b2fd8b453dc540195fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1dde9ada933a51157d13dc6e8d7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971b68eb91d911992d350c4b0b506e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a360477e8b9e20544474c7c111e12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5955b7b056e828f67f3ace19c8101454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d656254e17c6ec72860fe1f716e1ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61308008051b02e11f0cdbb7e4dac483456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a012bd4633e75cb2cd0ada805ba16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51c182c607ebf8d8dcb1e8bdcb8f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9d948c632dd53aee69085ddcc579f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521748b55e0c7f9c5b7d602309cd4ea1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc5e36191c1c879d049255e390df2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d10595e4b90cdf8f6210639a1dc60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733b3d257b2e066aa3722579c1f079c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99970f6440a4f84a1a41640c19222124464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc68b4db3b47ef98d825fa056594c15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c1c89f89de999caa4973cbec5597f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eebf366d9bd80f12ba2aa2e3dd2a88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86f7ddf961f312efb5ca7b724ab357468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68774d6f25109fd883d01824b34e26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0d5c8f98c131738bc08a58cd59edb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7f1f14d9519e8c7478b74abc4cff9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abf95d9490f800947822d44a49a3b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22543a1cb43077a61fed602fe81abf2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e884ac21a426392c409013c9b0e3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6c39c759fee14e84efaf4e5bf4200475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f9097e3dacfe7f89c44480ce1e5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8310861c02a93938c9dc19935ad4ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13f6740c3fcaae2bc74656423206d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8227e686ea50a990bfc5d8b190b71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cd9280d9afd0acd6ef9b611ce640b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606479a2b9394a20698dfec725dc8af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fa5b5108b712d60c17b3bf93f19df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82521fe003f0fedfbfd20a37774c8a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c62d8aa767fd77b44066f0eca11b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf313dd130dbda85f2ae2f12d30dacd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0f83a083e4769fd53a552f3e97259486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6682998f30ecd27ec02fa1510f7c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82683eda628d47277ec5861b51d66b6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c4e433e147111acbdcaaafede0b32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af85f7df486090e51f41857ab7ca02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e74c8638c862c3a81dd3ded0f4abc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a966a901c4a84263c732eccec00c28e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e355cacbebfcecb57df82e867e5ccdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2cd7dcc97c6fde386db68a58efe36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f017f93bbaf8a9279b0e927be0197bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3030c0c8fcbea4548d884e69e902d32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b0d99a13604aefb991689e6b84669497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ea26135d44d42fd741871d89fd8d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830e4d409fbfe09eff65f5d490ba95e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73ad50cd11c31ac486cfc42ecd5f82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cda8fb7800b59b0f13837fe0f2dc9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08963b19123ccc911178a368d3562b12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64072395b42adfc9a21502a92c93eb65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1bae0c1d49f30b2ddcdde7edbec82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430ea718adb40ed10a3231ca433cbeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07473b465525f90046cabd52db2965d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5929fc09065e61f0346a765d97779507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bdf7e4b9b6caa073a46571c415ab4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396adc5e00f3e52402f1f4f9ae414801509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d3f930cebcd8b36585ec845dd69dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5508709eaf2de61eb63e680a0fb3e08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710913c606b4e9e83e4cc3bb80179c3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c125b3fbec8b01a7aae07726a4bcba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736724830f2ec9a9fd0c668191a49f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e3f7ab64738d60c97fc0060c6289a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbcd163d899c2c89350500dd03f25f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1bf834234e13f5124de1582206138517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b14f1231d0e96d518c690d8135488518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123f6973db34c0b4b5b1a981c8ae3b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b3a298bcd6b18b2c7a73d4649cb95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572545672a5f85fb16c364e8fccf5cba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb2499a016c51d8131b59cbdfff1a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb625b578abde92777a33546c1e547d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ef5aa68eef481f600060f8a58a586524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba24d18093534c2ac4f215fb78474a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613cb84819cdacb3562d7d3e19b558f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78a655722085f76ee12929f2b254a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1fbb88bb89f982724ff0a4a08f941528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe5ac3fec6e3990c2a6f3929095a8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a945a74ac1fb28444078efa1c42ffe3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87360055c67eb1c883ac783ec47396f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee697166cf33418f7d60a13d307de9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceffd215d3dbf4739df0ca0295f835533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee9a766855be9fd658e0d053fa3dc6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de44078485841a8b3d38d9b0ee8906535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc49d62c48ce460f9a47b104ec8c57a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a66b89dd2103434e3e025a39861d05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a40e77918efca57c15296ead2ac5b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc447d21153f2783fe00ae840dc2e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae574821365c762e8bff4884728e7b1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038c46a3aef62531001bdf0d2c9c2fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfef8fd05fd79479bc54aaf0c1c334542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb3b50741e78e0486635b94b0fe95b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f153ac0aa0fc4cbfe7fc6ac274e5ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f160b3ab4f88b9b6c06e111b6ea7a6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc9be7d27e51d770afe3063ae7804546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55110e764cae571860c7a978ba016128547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745113264fd2efa3b0af7be9ead9524548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fb382f27500bc4ecf429d62b31201549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd5219d40fdd838bb7f773ae08a586550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1dfb05ae25b778b6a886d86e05863551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70c479944944f0cf2212b17cc39d69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40882b61251370c8d5c89ccc3f62b931553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c65a6f91b9d695dd910e1d5609ee50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a2904c029a49560004f1f98ce4ba3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb5f467c49af966559af47759cef70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce316d6afa2a7c76b1bd0e7e690ac3b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4924db519ccb87bc04307094c91824a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fc9708fedd3037dd632d3fc686a0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b544fc726ebfe8ffc82083aec68015560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3573581d6a47d75d402561523842e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecd1a931a56756b950322c6a0b8928562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84598e5995f5afae0e2b969b617d99f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5d7714560358374160f20582b5855564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc709c70463bf2655b2f91cf32ae2bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68620cfa2d8846d68490b8d0c4e8d1fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab7db6226dca976f13c5867292f677567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d2177eca2c2a2c6e19893339f1504568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a0e7d01ac44968722491fd96c0ee0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798da0f0b92532d1c41c7e9a76183c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965bee5d362a2e618757a95db9c6943571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa106f2649cc99715abd9513d55f4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7775b419abc859be51b0fbba7da5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0434d7595841da557c73c18a3f1106574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3607e37fdf705cc594a717fec4a8c57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778b71236695cbbd90c2fb742a599bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff472f32b007c520862a28d728dc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461d40ad01fb62c53174209d4c26d9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b88716cdf0a5ac6849a38ce6a39aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61ee1b60d3bf066797c8e0bd244ef9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c2d900c13af1fa0cccc8a60eaad21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c65877310dd7c2bce7a1b1b0c7451582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f297eb132c7ce7ded530c18900f5a42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5de92b74cca85b4c1ab70aa245592584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b19a613247134505cabba8d309e82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd3f8b2d4fa6bdf739110b8e99fee1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80303e129d4cc927d4e3052e8f6a44c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb49666cac0af9fa6f569df45c224e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f21f54a2c2956c6180b7d9d1477e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3382727e12ef0d018c94ca814f83e7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45268126ae3d320b05e7a4399cbd6d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2507dd79b9b14ddcd50ec810ac6bfc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcfcda4f7c5e9c8a0bc3dcbc36c5ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e80a51f25a91092c7967d4c2d9b227594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767a1aa44dcf0883c8387e189737c10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3646f2a32330e4f73eb31c87d2948b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a315abce2f93e63262ad3a8213eee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619ccf75ad03402785e556c81bd5c7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a67a79efc506b83ae2efca6454fea9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443cec4911114286a8a7fa95d4df5b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03598d14f88168935c0a0f0940c163e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb3994555051da5d163a40250b1e0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56be821285c427c7a64899de80c825603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da27875a42c115c1cd9243d6ce9438604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba90d97068bda83dc7ec6aad5ca77b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297e831b8f8bedcc9327c54e6fdbdec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfc7897c84ec3b5e7e7755440d39c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0882f8e73d5ddbdcbe71f4bd620bf6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb415c205d35a32c275ab108fac62b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fe3c6f242ed2f61cbdf5266adc866610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f2ea1bd65ef3b2421cf3528cd7d75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42106397bc778e03a3f22ef2a0094c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16287a5e7273b7c2d3207a87783cc413613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a452336b3f0192e895319d20846be8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d51fb19f415c7c90a81f8384ea076615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aea9e1e5b9946b43ef7c45dc11d41c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef6b5b14b9d851b50f6efd7aef701f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7654e2ca6613e963749dabead669d73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27fba72438a4125827ea8105b2e8d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169dd50948a07fd4d022a7ec2d6ef8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ddb20a1b1ecccbc7b709d365eb42e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73afda0c502c38b305220efb6dab24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d500897e02ca3d4ec8227f5a7262c95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ed4f935a1d527115eb793244d9b2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cf2073f0516aa56466a2f8d920222625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce98f03ee49c33db1ea2282048c15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3884e7d0c50b82fe012c925270e99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef6e3dc010169dfac838c2dc6135a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2076785c6097d000ffe37d68d6476629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec39546f16c2af2492eb3d2bd88fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155327c1748062ebe22732e030b7afe8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c381a7e7673f3b82090608fa773613632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865ee7052bbea54eda305abab7c0ca9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea51ecda64e415b664bb9c5fcfe5d95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709bc8c3963a2e117a9659bff6b10a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e313e49507dc23e6e8667626c0a7ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09143eefa11fec8085616f1fe6c18a96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f60d1030340d62d61242526f37b75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5405b41986b7a5ffd0b7e5172ddc6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288b5410bc6c39c82c3ecd413f018c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558abf9094894ad0b758b704d8630ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb7f64cab35b4bf5954a25ef1ff917642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6042d6f988382e24741c9928b0029643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ec7d81fac6f8b5dd3bdbae9259901644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8ad729b4979f7015c169afaa7c48b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12549d8cb66ac1ef344640d28cabd29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916d3fb39a3bf8ba2f9c13502ecea44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c609a1bc303a33768d9b5ca40c5c16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d69ca332d1009b75d94ba71bb8c6bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb040d5bb7faf1a8898a3c872a17f99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de8fc6fe7b483924ad4bda222eddb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcff1e564fcf70519b67e821fa7011652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755f36f7e9b8ad8169dff4ccb39a2f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeb3b5a2a0add047a18127d86bddd5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761f40f22e3ae2873e4c32b241f72b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10312e9195eb6514a5ea55dcdba6bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad8dbb1d076d0b55ded7049542b963657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5931879fd98c4d830b258a704df64a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5757f69409f9e59da897b93b494d748659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e5aaad253d87ffe2cf1bec1bf257c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651265aebb335d72141d5d6b2a3f4ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31660be5fd16e0b3ad533c39ad1990662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed2c00311114d9bed5b9be59ab5bac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6273389cc62752cf4fe249caaa59c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175baebe3b8d2de033adedd10cd79b9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8050068a5462e27277b3a986f2df41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02875a61a419127030384b829a1d661667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a3617f7568f6c5f25487b12f5a577668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f66f93dad0687f4f874eb430e4ca0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3043538c66f08b80c74e5d4e110dc6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c2b28f7708ac0f8028bd5e2c7767b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b44914665d51030801069699c3250c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293339ac1b78f083cea21127a77c93f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1341d01ae70f976174a071b89ff2503674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61666ae545fdc76f14114cbc985bcd77675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34263fff2ac134182a948a8f6ad316676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd4005b625cdca775c9212880c79f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce0fb68b32aeeaa226cf6fa161e79b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf71cee5ee8f4484927dcffcebf2643679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947772a01be054f66d3c5c793d24a46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca14da9401f7de2b556d0528b2714b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558daf40d54eaf93d27043dacc5bfd77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155fc71b57d0b5991cc7befd1084ccc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b130a06059cba884fcd1439b1ff85d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceea189625618acf63ddb5aed9756f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf58efe50d5aa25b2c0e3f9927cff5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a79d37a7b62201a368da591d4a8d28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57416043dae3063d9243c7d81df2f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eccb8102c4364a229c42ec9072697e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce578ef9186e80822a723a8040d832690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ecd31954c3c079ec6dced6920b7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48651756ad3a4a729be80c17c17da41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613603bb3569b03db5e59f4caec760d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b27e838a4121222953776f15d450694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d01c6a0dd9f051ffec9e581410a651695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a1ab061fe55a70f777d1e51dc901a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8447353bcf23bd67ae863cbc9048ab3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c8731e56148859094ced35802ee5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ac9a9369dfa5a2f5985636441ef5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d06b79fe3b2a9c6145faf773ee97fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a2a230f59fcc8352010a961b134a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5089bc5ad3dadfe188060f3c899e795702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b2d3c099dcab6ce37ec6604b98cc8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70194c94ffb8bcfda82348c6ffed510c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3a2086c23141f5340dcd0c86e7397705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa94b6444c09061466edee538702195706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324da3deca4431ed81ee136b68dd0034707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b6f7101bcee89b79c70139796d663708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d7eb2547032398ab7b7953f0c9176709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc9dca95646fdc5ff93bed39e2458a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29dd413aa69bdde206884c9513ccc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81224e5a8f9965d4219e67b91d1ea102712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567bf2242cbf2ce937d6e746fe3da22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db336a10a7bfb58a3e0e8ef12a08a341714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102680f39bc4b359da3c0e7bbeed5dda715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e58c6a5d44317302ef28bef7ff1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864ce698340c0df4bae5fc4b57b249e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c94c0ea0836a7bb9ac62099109d7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8632d537dee827b0379b4d727039f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a4005741b36da0a178d8928a56f88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7814e79b7be6044083a34fa7f051f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ebfc2d077dbf2b17a39d9000ff07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36142b21ad8864bcfb0355042fcc3730723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba31a56d5c1bef471acfbb93d2a523724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5031f100f908ef7c49e10e2855f0de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6f754ad26b0f202d0e5a98d5b5e27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a789ab0da93a7767d68c065a16d722727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a115e8aeb66438d7e5942918584725728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96cb8303d6ada180ff06ad6e60f19a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f99c6cec7c733a850b34fcdc68a599730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e146820eab491d859f14ae2a0d5199731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e070af89c5d297e3736c94b53870da2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf75ab7a83228e2ac2c65d25ba70f2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557fb7ed0a3fd34a69be5873600d1a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d4fa64dd52a2b4d588f25210f2e78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a9bd7555445604fdf1c6eee39bfd9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6aa415624524f41b5fb749e857cc6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e9b2c1fd8b0c78405747c17ab53f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ac2f697d72e12bf1eb41630d07bf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ec9d47fc7d71c7a3db47fcc28b7c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf91281c856c85bf4d960deecb0819a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5c3edd62e800eac48e369e365b0df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd744d4250d0e33dfbf3368ba21600743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86c4972032d2694c16d9613481843f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02d042ebd0e4649c9e3fadda9aff5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cc54213065be3de1f78947b951386746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df8fabfccec4b8f5ed6a8892c1cf52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3e939771de4c9c85dda40677aa6d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b18eb3c25367f588a1560ef54108dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181a3b7ef84dbd2b4a05e681c4782c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db69869fd716fae901fcd8f900a92d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac277c8a625e6d81925471012cdb33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d2ea4c2f7af0d72be06ef9cc5d7e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b283c1f6da1b3ac97869aeb21156d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3ce31fa2740364a278e0eb9e0fd77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75a9531d5722cf88fc2399e5a856f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d184b96d9bf5a75d4db42157150ca4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92000585ecb8bcba99493584e5ec4236758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5803e903d67d7ea4eb8bde03f7f8c6e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab38e6dcd530b878a2fbddfc2a0c46760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7f804a814278ff6a89a215b1c2be3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6464e926a01a024a83680b8ce9b6eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe6b132ef6fd6ee679d1576c5cd17f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa870332b447191ff418d62e04de297764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f39d00208c3bd729aa0e9f6115fa7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fc966b4b12a2f945034002a9d501e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed84087e71da6078a23d00cfa904532767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c2454b534062faa6d4bf5f36112d3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ce1f1d587867687c00ffa95a6dc1c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd10519cc892df1e6162ccf49c1cbd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5fd3dd4b410d186e933240c447d22771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ad401d83c6bd71715e284c52d8caf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb177214f9b863f96dad113aa1f1b2b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c832291439a98d3fed1c6d092f71d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d8cf8442ed61df7bd4de01c6ff119775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220eb3dd4caca7d4024ad1637dac44776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996a21a8d00b986cfd7f39df2cf7b7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df07cfad9cdbea0dbd44ed6450e308d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d4e66bc390e494d1f855f2e588bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2062290bec566d8fc3e6827bbe76e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30f29f02f20268d032f77602acb341781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa074348ff2ca7e0ef377cbb0d68523e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5cbb5b76a7f2650483cb9e6f64e6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabc311975656500d9c9900606c881e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2023aae1475eb7637bf9f40ad694b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783490c85ff04dfafd08d15cdd75b8a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bdda5783e08f9ee4ab45bd7ae4fb5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bd0dc6ea9f1066e88a1d4c82b3c93788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c20fe56c96c5810444811f47404baf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d949741e5dcef965f3faffddcd425790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0110bbd0d17ab01f2cc47890d2623c4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c31813cc121eb858f0e0c1278679a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358b7b555cd8711f1943cca9c62d325793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbb7a296853694387144e2b2b53397794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34499ef3502de329f0b0944c7c55066795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bda5187a5b68822419b7af6f58b2a9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f18feb1db1e56608ed8fedd2182ccd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9795c75d6e77c096a19bee324ba56798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73b14e093f874068f5a8d2521f7bd5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c8e720197cf6c1c5395bc8d3a3864800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe3c836c1a03a0f0180b75b94b4bcd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130229fbead3bc24cf66c717644d26e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8620b13a5a473e99fc6235c364cc9e4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a887774ccc4bde0fae1ccbd8585fa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245f2278fb1304ef8c0d325756f2f78805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b45dcad34bfc62175fa1a2e47c9773806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc10a2bdcb517b585bd654644f9489f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a72876acd99778fca21d457ac79a3c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796d429121dab69ac9fc26306a6de27809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1fc3f416c1650244977ec57f7f52c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eba6c6e8be0d3f908e67ea6bf6cf2c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990a1b670b4e59fbc88f450fbcb2c64812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071310b9382595a83078af9bdc79855813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9dd2c89dd8a4e102f984aa4939f25814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e97823e74a6aaf0cd7d09badb54e0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dc057b60197be9daab36ecc8ea99d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2326f22c8d91b54ec941fcbb0289cc7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77421b33ee51d83fd28c084aa8c320818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02411ee365550ff2dea6c398d4f965819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e7ea11af899eb84dd59577489a408820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76db30a873feb65034a5d0ff24dcb4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e429dcf73ea096aada68c56218a16ef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33b1c3190e97fee05336b2e04e0092823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f38c5d622c6315d2b548918a9b418824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b14695d8ba7fb4be892e44a652ebf8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e55c89f2668f879a0626ca64826f56826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1a533fc9975f913a47c8693d35a82827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e52b3fdda9794e10751e69313fff66828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0703b75e6453060f53594bcaf30b4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c0b0ea90e6a51482a81a088ea3f9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2f864898a3b28c91a812520e8fc13831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a29d071d7a587b8e4d8a21a993a16832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e1f93a2c631bba9bb0a0d5ab8ee8b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5187f7bb4894cad955a2fbc23843c71834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971d12a3601856d013b0bcf6e2b982c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47445be2fe3ac438b0045f0775979127836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e572369967910c33bb02209df0c0c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ee852bb4c1d4319f72692d092e282838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1760dc4ac494489990c9ac0b4754841839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a35ba1c2f616f3d5c7039de6e88ca840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f893c894eb2b23ccf3862ed3bc47841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775bed7d80c6a604e76ae1a3351d863842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6aad25768218245b1d8e22923c452843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cda72685fecd3bd446504545102d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b29ecfbb8bf5cb0d0b6228d843e842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03d1acb599e1b7ddd4bfc4ad307f803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b77efe5830439205c429e1702782ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da42c7e623e3e07788a8de1f9f47ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a030e3ae6b7b4448f1c6001d3e74fcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb6c93ed0d5f8d99659582be7961fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f3ec3aeb8774c19e62b466be55ce98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c595aa767d5c6ac455de43cae79f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7157d8d57b46c09adfd4dfd73157710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaafdfee9894fa126d1b127f3610e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca57cfd3d6cd444f7361d960e4ac0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea989c0a7847e3210a9d0f99cf7fee013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab664e3f6e4e6ed58c535adeedf178414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556403553231f9c72254b836dbad609e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b37063bb0655b52e1d678d23ab29a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d9b46490c53f6b19a442d02bff4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7a82678be7d609b0c66e2dd77e29718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b0d763ac708d9ab5d836f6c74af4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8c172875dd01989d05824e6e4388020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c972993b9d8b1c4b14dfd5f77440621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f41ada9d2fcf776403e23520833cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce9c6d7f0149111815757211b530a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe8bae8cda6f5315a7148bcee8556724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5a51be2fc09c2ecbfebd19519e07025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff71c3b0ed91deb63c64ace7cf5f0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d276f15f79e88409432fcbade5bba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feb67ba9cf06e20c6f5fafb2b4c1c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a888741e2d6a874bfb0f97507bcaf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322507690ab6c5e0e795e779161c80d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91355be2f2bff8de28d97c6961cf8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff5804d1ebba737b5fa887baef13f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995a8ecc927b7f3e5eaa95c7f2582d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa71fa08d88b5813b34bdc00caee67334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39756b93761478be6038f813ff1ae635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff47f95c1ca865ab13a3bb04754057d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90213e32d6607868269ed9716afea5f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443bf33ede4753afc1c044f151ffab838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bbdf760be6547d43c77e5a3d0515539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3240461b715c8a3282ea7154d1063440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f41e38c5aa8fac59c3f2d2307636f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9128e6cf8a3aa4dab56b0464bb112942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44482605ee497b783478b85c9e747d9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981038cecaec95a1fc848f679b28f9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10efe3bfd0d0868e8a196b886239bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f92ee2b2c9a2d0caa4d15dfa85127246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafeb4d659bf471c76b8fbe0520608f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12358ab2fd229187c61f451ea8bcec9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f5c4e602e04b058f54d6051fb89c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef682fa9a6e6310baf49f8cfaf11554e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e14380ea2c1f3bef28c7ef4415fe351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a1088138711c1d15f2094227d971252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9a43173ce61142e16efbeaf24ab0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a1012abecdec17900e929106b4bc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cacad538cb0759eea18206a763e77c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d12945030a76695f1c96127de6dd6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531ff0da8aef9d2e514e7d377445be757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d529411b768a82e48fb7f93ce4c8b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b034ce1471d0596a7b110ad090659259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e69475e77d0cb57a3054cb7d4f83d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74412e83fa5e0bc2eeefcec1e0bc97c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b130e8c0bc156f23d108e50301b31f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfc538230a4ac96362d4ac9eeb538b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d980a83d6e559b4bd6814f1bd30ffd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b110640291636208c53a64ae125db0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3f8736ad4af5422f2cc151ff6398f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557a9a2792d425ea032042984db9e1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db873473c4042ef1153931a9b9ec0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc56b6e074e293e1a798410c635d85969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ee4acbff51d70c3f800493460e4d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5a04b3fce1eceb9868fdab54565a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94829df68d81000eebd7262d3de7aaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627ca69d76e2c4f1fde61baf57b21d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402838b11432730065f8d0ec5b3bfe474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d1e5fe81fef23580f43ef1b11ac575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e50f471e6d79963290e228c3e2a1e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8c9813dd839f7b5ecc01182f34b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec179dbf2564cf8f014a179464efa6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc67808a499dc92fa687980d1ff840d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94b4c46a45fbf65853044848334ef380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927827feb71164fcf3fcc48aa0ae856f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c27a02d2af15aa1e842adbaab457482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba1345547c0904cb1d4e222859d91f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496d4eeb7eb2b082c33df15b09122c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34579f03158445b43892a1cd038b0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e506598c270c83b2c7f123a04d49af786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169fb510473ece8910072560707d09f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bb78921987cdfe5a277a81093a76f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8cb6412f28ea168fd6843de45475989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c45a71740dafdff190c2fadd5762690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658928ac9de97290c6a713a81c79e9ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f963d031d9d1ffc55f8555233d006f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d726231f71a8299abbb3028eda97bf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee79a52aa1882dc67bb75081fc297ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a91a7d2b034385703152ccdbf4c9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478c68d7f50d3dad7ebd160cc8a1e0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a24d199765fdc84918602905cdc1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59b7be64a565fec05a31f2bb6bb81798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed477fe3d8f064eed26d1673a3bcea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bfbb561cc05b5bd640f4aee8f1dad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a4ee96f3b8a79519be1d4f2e0f791101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ba016cbb0022296d096f5a390e559102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd8c52c0795c33fd38bbaf4b7a341d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11ba9e001ecac8ef832b3931b57fc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d79413a0d9e281a81abb2996d5821105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63c2cf1ce9b317b20730d911466326106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeb6d343f8752559ce9f9bc215b0a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e86ab05cf7a4ad61e5464de0acd8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0b387acfada96f3048b8e0121e685109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa24dcb6a95c690f1d974ea08fb0fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e412e49a17a063f0ce76f8905f68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d7b4166cc33fc182d5b0d49bd73d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf7f85fab1acf6d5e9b7b71813da0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fad298a152f567f7aa603bb30ac291114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089e6dff088061d10b7aad4382c34cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac428838a15ff0a104111280450e34f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733129b3b727a8ddee2e62b2bf4b5ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9167e01a0c287a3e62c52189bdcbb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229fb0e851611f05937983f5b08d4bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1696ccb44ede911fec318506c60749120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce99ab3a06d4c85ee0b0440af64925121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba89ab8b362ad2b1df7f49c3c23e010122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0301e076cb7c725246e4abee1081f83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd665c1e658dbaf64e791d0dd13a9c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa53e9803335ee5e71328bf955bf411125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93261095daf4417260e5dcf8f67443bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d43a706eb80799ce3b4bfc57819a87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cb837ca9635f1030c81ace58f7ded128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcbbe1ba8d92e3c45f960ad5085672129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3861c1154a75987edfdfdee35c8e8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b788b15c060486df1622c507a9f453131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e804987d45aef36bb9d72ecf0b8e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857505625f534709382ab6d7cd734f9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff45ed42c956ea7b64136269e79af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a19269d81f2937538287c3a93711a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bddb4a020eab65be37188f9121f798136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c36b0ac9f3cccc0a69d650cb38bfb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e208e4ba4c9b8736d8d79a13f72212a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199d3d5fc9d70f91797d8c546fcdf0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaee3f1d974d8912f1ebe4cd03b4df6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d27513fb0c10db7fb2a94bd796c43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c5d369d152d00be7a916051dfe963142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8494ad89f8ab67b4a74161b8a351202143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b6ae3be5cd3b76f78938cd83e26d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28508630552663cac2cfcc8780420ff4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1874937510e3003371a167da98a729f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3509816b2743b29663fa3691e56f405147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a786253692fb540b608774886f4d0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3c1e9b6d06ee8f76c2160bba88c96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc836524fa86979a8d4eaee5e0b59ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e2f2ce95376a35f94acd880f43e70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f85191e6a0cab4772d3db2142cebe8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fe2eaf32d4350a6b9dfbc605f8211153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4f3ad85409e74b0a50de8f22fa243154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e29eab1a54b95086920a32f43dfb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac74c30cdc96591657a1564c861f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19ee3f4b759e7ec8e5624a977023f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e5a3c6db53bc2a8c96c8d097895b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebafa383888b50daca07aad5b1e3835159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a167b9695090322e5b12e9e7c347e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2d73f0cd04228203f9c846e2c2fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a76f971bdf1f69809afb6c45ce723162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d31c31f14d8afce34391a9a65c4919163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300bb5111bc5a4328c2fbba0ee1b480164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12500c71b65dc9b4b6f01c9342d66472165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ffafdd297e99bcff7570e0cbfe06c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387e82dff6fa2226ea38995399851ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a35447bd872275603444148f973318168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3992924985d0557b2c8d9ab489602169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0860e30882eef92b13b9698d954d542170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19f6e21f6afdeb4739f157c6c4e0c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608c46af316cfbeba682f239d970396172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aa6bab8e3e45f3f8eeab8584492ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae07f2213ec9b2b2b7d6131f70fd611174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32bbb474786fa2d307f202f3f765d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd37b8db26f363b3147751a9a8ed9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9afef0b2c7ab51d8754a05f5034bd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d103eb5d8eec2f2302dc1590340f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c9664b599a0d5483b391eb610de79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7da31361e51dfb99c654adb29f411180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b952b2567e93a2a28ad08687eb57c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b0666b22a0ab13b866feffef445ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e16d503a3b2602a4bea375574eb27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861088613ee90cbaa8b5c69c268b8a9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03212f4ccaeb9a4f3f02d07606cd11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b262dc2b6de2f61e043c05ce4fdd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379c7d2fd22c9d2d087c534155971a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca093ef3c9b46f7d67bd00853e78bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569467dad0a7c4005b1d20901be11e0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26570d2ea7cbe72e0e44ba60947dde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155864e2719aa537a803ef3118724c8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be98cbfd0838551488f981055a957b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d647c528efff08338e38357aae2ae3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed4871cc10cd67280495e57d6ee763194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befb708beb70b6bbc103e454ef9283b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563305a9f73fe625cca32337ec62b651196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae814022058454bba8dbea73815cf75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d728814edbe3bb67701c063c1ef65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd791b641178d6fbc736435632388446199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b11e974f014b26105cad9522292c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8514205ba8e85a39f2a4104c6ea979b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8a311d0d4653d9cd1a77a98c11e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160734935402df7cb0a06589b020ee5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dd1f21bc477396999c7dea9337ac8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1877ea6281350f5451df70fcb1d7706205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c49dba475e51577f64728e1461cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b9f0e3c49320599c61be9652b73bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef9aa69b652b603875e0a9ee0bb586208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9d1e75134b39ac2e2c766bad99775209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811b331513d29f118adc312bbc53b22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fffed2fb363ef120fdf5e9acf6f7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13203b3bf7e70004a81341d6ae72cd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3b3c908ae454cae63594fe40e174213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980c2d9734c695d7b012066cb0c69a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc7b7da7337dbcd3d5767356238a91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5aea3483fbe370394cfdd80e81cd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47892ceb3d773ea1168e0f1882601764217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a8f1f2625fe3527d7511bcf2e420e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdaec27d7f747be5d12205219633d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e9fa48f5cdeda1fad86c303b06ffd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f9c320acc2f7b0ebc25019fed97b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d10560401ccfdfb8858dcbe5b0775222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbd4d9c22542101fb65dc87821db6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d4a618cda42600871f12f8dc7a69d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c741b6e5e9ccbcc269e63621ff0dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25ff70ea0091f6c3bedd9ea285943a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6ffabdc539be09f64bba2402fd077227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6780058bc83046c245c9cd07309f8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a114052bd887d8b6decffae66a313c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c14faf161244aa906d5ebe03013fd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f459caaaa656b3ae311e4a121530e9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3534e3133fa0d1362388e917721600232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4898c3d1bc70cec9d31fc4d30cbcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec627f817781b8f402bd423f922a671234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a56fd36fbc23d9ad04eb5fd3a48707235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bb0abfb58991f3e9420bf976d51f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b6d7a1c5ea8744de4c9498e552227237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b48168b41b2b358de9eb8950fec6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec582fd7a1a7f40be65ab3bf8229d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323ac08426af74f448f66def616dc17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2d6eb56226b71b6232f850245dc73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6be5c3df75d4f678b7c61cece0625242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be31d587b62d2311edb42d9bee39f5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0eeaffe49c28d9aecb153c48094cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55890e648c1add87b008be5b5aafaef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ff09cdac12020f589483bb13fc5c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f98dc022ed3474e9a622e98120fdc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd6be2d2641fd045bffc08fda87564248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9d8c34774b5309e3a3a48a7a33184249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cad8df1c0f88aee3b3c8300142cac6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0e547243135d6478ca779159a9d0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e9a53b8ed72f7dced492a6b46c3d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b557e45bb05b795c7f3185725904a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3eed8114e43ea06d7afec34cad423254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c839f1f726dccaa0ee7833c051c02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f02b9d285025bef96a54fb7e371f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f92a69832ad070c2fc2566008e6c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02512122961c7a5dfd4751e1bff319be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75ffd4935f21c5b804e8dab1b7b53d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eb21fb7bf321d5762dc6fca441ccf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c6d664e868d3512ef5b91c22d3719261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4abd5e0f84ac3478cdf6ce89e870b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d30f472b4ac93a9742dcee6b6425e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbe4861605d57742fa90fe9521a1d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e350ddbbc4657a00cec0f6738715b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2e8824dd8dbbe1369f5216607826c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb31278b5ef8505785a2182cc7b0dfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712bfca548fb971edad90decd29d7f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c86ffdb25ab97ceed2d0c7eb8f5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3e7fb0c2b9f535c069a912c90840e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aec728403e84f64800a8cc520d5ded271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48766d31001108bc65ffe22f27749edb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d24bd5c0ee726c953d9283db07a81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8c62599df884d33ea4d4911940ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06ba1ca0f07997f794ae46df612b5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a646fd0c575272835b69a208f40df3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362579117e49079387ff41540d63c1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92cbf34247b4f1483b62b18f6ebf84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aca441ed8e2d59a1b9bf586b22f3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b477937412a368133b43154d878bca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7703530ce1cf14fc72a5b5a58cf65b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dbc0dec5c11c72fd7fa008ebfc1bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8bde46bad40f809f0b2ee9809d8e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f8518ce4dc04fb0d3f992520209d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f9947c07cefd5e3af24a4dba59405285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e67b1add5645f965fc7fc8114ee44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d900cc5a9c707c1de2532d919daa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f1bab34d9a0ea75dc7da485ee5564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db144686bf58ee75f64a752ceb53c846289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da203384d648952455d4e19d0bd34d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f98187ae1a3625e6dd476468b3d90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b546905e72d01de785afbab93d691292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b8e60b4b749cfe42f22945be059c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf06928c40d13fbcac2cf0758dba32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddb38370268b1d1600f7f8d4fc8c33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae0d7320f79d7301268cb1d9c48a74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4fbe1a7ce6bcfe826a516112ac758297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af275d9798716ba7a53da312a713822298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389e63b431ccde4a3680f29803625ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75feeb06f20b831180feb92b89f0da0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241f1ffbcde907e21ea6b48de0527a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5cf398b6e82180b41e28c509f17a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dcb459b084391624d68df735f88a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62f083e5d84af888dd6098e378ae6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a6005a6ffe7f8b8a9f5536d45f226305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4a23a83a637e652c4c32ac17b3d10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64157fe1bdf7d04e9b3cc1df6b3b3e6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874329aa995c7442c5c413aafba3b31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3ab266be757db22bea9ca51275ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d635d35ee5dd8304dd2f91cc5a54d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80629000ca1ca4dc381e633e81f17bfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bcdeff9009b335bfc196c4324b00e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498031411b5a9777772edda2898019fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e16b167c76031bc1d65d14d3c2d94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacac31d654392b9031fd1ed1a4ce51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef849499a6e5648223bea7199d3a24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea470cc603f4daac912d09c89cfd2f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0acba705a767fea05d28fe5a78636318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a7c8515238cf44ce1e3c9cf1951a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00970437e4effc313145f33a5acfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb884aaa44e0d0cd9e791297a17823321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977c181f4a366e77f1ef0d99ca3016c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6227138a8eb93ac44227bdd72c4ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7dd4ba11d84d4591175e4837926ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f001d8668bd7afcf50011444aa30f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc53d688fe68b228780bbea152182d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71913d937e2637723c0cbebcf9bccb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a2562d9f2db73e4688ac00d686f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad784995fd2ab12c04d8d71b027e9923329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce0c0da059705c2999597b07ecbe8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7e292bd59a5751f96dcd798f597f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd664206c75ddcff50713b02f90ed0cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f26e82adbcdc52fb06f6ae09b995e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c101a04e1203ca2c9cf5f48bb6f1c9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24cc06d9e998ad46ef3666f3d4754e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db690c56706ddca670c52e38ef857b69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae1b4a597bcf037747e2b13f5f99e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1fb20316a0ea65d5209d912e4f293338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4dfc54bdd7111c4670107c504bf34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed940a07854e81c82a31c77547440730340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a847b7e537b91808401c476a2f733d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9959bea20301c981ad3c1e08e9ce802342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc685d91a853a678db5f8fe58e2ea3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c5f8b8febf2bfb19c500fb44dce12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b40529bd485637cf11377ab16a9d48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4a4fb03346b41a3e7a3315e3d7c38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4d6a7611945bd758b9d822c817825347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ff809f35d92458d2faedd15f6b3ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5456e0dc28c81ac511561949b7986e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8083054737264a0817daccc7c8f865350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1deeced3e09af130f43473bd00c29e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bfe001978066a4fc1f1cd5d4f5847352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34f25ada2d7f7855b22bfac7164ff3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1310d8e2e28c2dee672995df3ea40f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227957d86600fd95341b74feaa83e956355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417b4d8c65922a025e5c69556c05a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bc5df697f2f083e82913a2117e024357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8fd23d4dabb7e63c4e7169ad3192e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cdcd9d4a2e0a05b0dc1103689fad6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bf07e0282736c7c7fd2c349a06e3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77c2d5c548bd976a72c56cd2ee5b2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aad951228099e5ddddd900606c4cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059760d6b6a22c393441548a804bd205363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489495c1ece29279c6b1f8c04aa563a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cf74eb88e45f1c26c3a38ac0124f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e91042ef05507895e6c17b663d49b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ced62e9b798ad259db0b7662a050a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99ec0a12fc30884d07eb22f53facf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee078283be6857ce602611f753a127bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c925e5568b90d2806d3950d08bf9495370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f9a3ba01554dc1a073bd0a21ea79e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825edd95e31388223b34e8e7fbb464e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7102501f69a2c6bd5dff1ef84f9da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d707b2b58609fa1ca256cdad9213e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565194986cf054018cb9156a24046e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c28dd5bcff1384af813dc49f2f8068376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb13b4632aefa24bbeb31ecdb5d415a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb1973cdeee7f2bbb20bbac0133d48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cae5ef4605cbe87a1960b01a54120d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e45d9b237adf28111bc097486b52c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771b4d76894ac9108ec9045368e4f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0593e77a1b4f0c145a1eb9243c2c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecda81f9531cbd0f8b225f5936e1ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c2bd1582122eee282035ec9c8639f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeca804864f1efb07ec89764515d36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0982c2cb6ebdbe3e6c8e7ecb3c64d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a5a55d84d16652ff45cb18a6db1e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b64120635af1da9fe67070a310afcb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66d8bdbb3fa40865cf269781196085389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261c4c4f85c9b995318d0889c1356f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ca9ffce878e833f22ad54d7967eb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e9982e871e9277c08fbe2cbb903b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672abe17f15ae121be9f36278255fdfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3bf3f09709b64a29d9d4c9f1f777e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9d0b8089524e2d38684c954e04fc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f17b59e320363a91308b81ae63ce7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9fdbd60d56337a8b01f37bb31ca88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2830171c78de63e183b4fff860b96d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a510856de9bfd18f720c76b3b0835399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629746b0b82ea8c30e0be93ef5f0c3d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fc155d02274b55375263fc007dbac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d330a2d51d05f505270f6eb7f2c90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ee891586f8bb57363129f3e8d25d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd860904f5acedf99cf91d63223560404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1718fc75084fa3919133bd083f292d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb846e0b718fbbf51e541d63100f763406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca92e582cf7824548d45105ecfaaa1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153692a14e6c9dc935b3a1aeb17d1a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba58703a8bb134f074e764b28ccfe1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b809e5fb101c6bfd101a52ac067f334410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb001975951c3a0a3b2f90278838fd80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4358fd4e2f89feea0b745d4a14859f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8286edc9f458f04b3c36144a8609847413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395ac138b8933f74b9a2820baeb97d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c82b0cd54ea48154c8990c2ba906b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aed1dc0157447ee4a65eb43237dc5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55991a09bb75c201fc1e4636f9efbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc3caaf853dc6c8bb9ed910d869560418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835facbb14d4255a65abe0eaf32a953419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7014b37cb9de308bf78d088926026420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f72d1fb1da1c921cc8ca6ebe15d3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44567beb68f94fd99c2c082c80ea93b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c01aac7b4ddd1fd982cfd74ed4d06f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e566602b70409a1f00d7b431d9caa9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb4402e5430e92872bb715d96b8b19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b36df32ef61a1262d9d4ffd86c2a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4f75a8ebb50c04b24c3fb039e2fac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0b722ae5d6af2390db8104cd1f1d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4bc548cb72922107e9f95a09da478429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c75e03150398ced5d5415f1d9997d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6804e4ac3edbf5f984d819e5402ab6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c393d3802a34fe45938fae9a1f326432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43348f09b85e7fa38e03f2ce78f5d03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fedfdcab86e8170e0591276f5957a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d90a88ff874f16de60163010c2adf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903a01abe83428e74ba72f66f8e2647436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9088ab411a2151af3b1d230fdf3f018437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aa206164b1921eafd7fd5d405a6dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b8e61de776f09a8bee4aea8a7af6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935112df7b70eb9b2a9267f8d1d6caa3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56899b7e3839b75a166f788eb6142c8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ee6e8f13ed6ac9b522052e3d216f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471cbd838b329d1a5677d620bf4dcc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9a23626978e0dbb954a9f23b64cdb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce902e8553ff5f38b5cd8640228484445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746039a47b180f1ec5c6f47394e84a69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd1db522e229fe2768802a5a542cc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97d2450af0eb8fb8401637537a5a3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbb29d916d1451c580fee1c8f6351a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80e4ba3e3f7c3a91e8d0359617e661450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96da823173040793b59719a011729a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f4d8d041501ba1f02ad1bf953bf1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c69ae3f51693f6a2179cb6787bf01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba157c538573d9db89b4f94664360b3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d979fefcb60954b70ffa08554f487ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f5bc83e9f8190af27941dcb6c2f7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa61656c0518aa3f253f3c446ed414457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d4dd05fdf0b33ccdc8af671d08410458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3798c5a681051724d0b7b42b27d4289459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12c16f06d23273cdc7b7064b0e9854460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7409c7f994a302460f068fa426e91d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fe070c5b92c951e85482e5cb197f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e6916ebd9b1500a0f73e9ced0cd68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411d2a8d2685812b7066b85d20fc8b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd45bcd51ee6143751633fc03bd6dae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c5787055ac0a3d57fc3df2d04470e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52655cd26e94fa5f176929b6579e755467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466defa11e630cc0729f207f98514be0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc8a681af6be6ba79fe17a50e1826f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb3d9d60e43d2edcbe25f3c365e34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68430c49acf572f4e130a27a41598104471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152946a50d59078b69f3f87524bcfa2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344195ef3a9ab0eb721b248e33a91e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b6bdaef7c77e888522eb3de91ea6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1a2ea4626bdf08c35406e5a158a7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577892a92804ea317b92afb4058ee2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1213395399428b4d2e45d4b4b135f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb8b57fb90e88b37c2e359b66847a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d05440907ad62787bdb2712897d8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680045061897d865bfce3eabc442c82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fd783cf2c3631d115bb5beab3c76c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fb117c05f0d73a1cfda83152a4f90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc20af5de8df4b1449c2f7bf6400f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74ba2404fc180f8bc2caa44b49ac27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ce4b93fe95cdf2348a9ca9ed812cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce71326ddede6daa75759ff5a5ea1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00f015feec5d7cb56d05c64f8070c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d197006bd82edb15cfdd0f2a8644a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e727ee4041229b13eafa91c4095571489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1aeeeca2dc59a8824fda6ea23462490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5323c5c03acc031c33120231ed8b340491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e005df56ac4c6a96a9dc1252e5a81a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d11e66b6bbc83014a77b288bb1617493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251835ee42989071838362945957938494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039877e63ccce38013f6f71b44c0045495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8bae3d80dd31ce7d76fd262542e68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296bf8e96ffcd0ccda85c1f79e6823e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32c7f67cebe5c0b3cde668789ef38d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b204cff27b4693ee33a83d2f8d5fde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a29544953e3a326d8058798db4a775500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aad50f61175e50f690651b6899019e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4f77952f2eab93bf1e5d4ba6eaf99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a07204a118917fe1f4a6bba49a0c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141ac5fa56447f2adc26f1addaf9a61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfe108b10d3b618c6704883135abb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b37051aa479a3170fbbc9a5d9b40b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083e5a0262218b4c277905a5c1c2dbb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0d8603d429f67db0f7f7dd4234279508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc029aac90d0729abaadaffef2a9f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b699ee8955debb4e04f0d0b847c78c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0040fb479b566861ed08b40381e2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f06a8f71d829e34792b8110e8c9ce9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52767f4e419c0c6de2cd50efd593ef2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac7360a4809f6e6cee91128bb315fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f712791f7e88e909f8963c59a794d35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6272bdada10d091d265aa7528556049516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21505f86c83fd711ece9994b95becce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808aafcaefeced99a4ef47aba7859181518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40c33e96fee2f64943778f66232ced519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389dc1a8394408982abb9932fb6635b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cfa3f0c525aa2128100c630b71681521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311f55ce741819e189015efa3f9d3d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33882cc3508a369d3ffa35caf15583523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f22a8f538483e3653d7ff92c702c5d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ed1c42549c25f263628ebd8cfdb30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eb8c281a96d310889fe124f8698db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13181b3a3f336fde730277d8e9e5bae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f6c29bfab6c82af84b798cab73ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad7b5496c49662a4f252d0d0b981f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b732a39b2264f0a0dbd89e9fe6c8f96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e49ff692a0a74ae2dc2a7ded3e65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbec66e98cfd28736b82e2f186a053532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8057e1afb7e5c527c7201bc5056402533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ded10f8e1e8fb07b2a05d43946e179534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb77c52d892bda80a894483f7845be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef93445e595f4d624787e1f0259d725536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97acf36eef8041402fa603f61daf8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acd51bda9a6e44318b078506cc6385538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651cfb7e167bd036ace310db3f576e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed65e398037c300fffabc104f890fe4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58773afe1cc074e40abfa7f94f523a79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedfc865fab8354b0a621b9ecc7ab27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4e1522804a664d764938189e04417543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08557acd0a13525a0d76213e82573716544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef35ebf4769ad110355c3d9b6d5663545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6b5a7827beeef55b9a25ae0ed84bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538c1ef5704854e745dd2efd3f0a81e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa611c7c90fa2560e297a22d2cf40c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22fda3b8d941bf71aab0774a1028f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655353b7ef02c9c3baee159ed46b40e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dad43272a53a047bde97332ca01ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a0f7d6609b924be7b8c9631a6741552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bdac92b7a0df1ea7902dc1c0516ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428b2677b7a19971909ae641cffcbdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a0747f6c064652e696c8da752033555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8090d6c2a05801b4744012f531c13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa09ee9841b4e7d0213866c1e81757557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579db924dda1920a63397481a4b7d4fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb1b3e00aaebf4b949e006a87419db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff85555f5648198627d0a80d8b644f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3b6e8d19bd3f9b36fe4f0771669a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce867be3975fa28446cdeea4a1a763b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93e538b44a95a4c70eede4d1061650563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918445ac9d5bcb9890bf56d1a058844564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd070e7516d4ba8115751daa472898c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5f35c558e3d8e2bf37b11dd42140a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e9d601942d88ca2b9763c194b52f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd410c7fb58b62c6bfe1786e42db93c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636fc6f4c5250f7248937d4a4c1fd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6f55cd0f1cff159d134bf0e56f881570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb3cf2b3406de0ab9ea3643ed31c23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7205f2d91f3bd85ecad0fb949102f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431002534c96998116ac72fc7eb1b59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1970054e3f0b61464fc12c1987b170574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8018b4fd6c4cd23889d71237bb441575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ca6e5b528d2c1817130f35aa65549576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0958542e6b4b4701fcad76d94108dae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3252b4b11ab29ea9a71775b0cfdc37e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433be6699ecfc20864f71f2dc95e1dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4725b56fa7b1dcaadcfdac9aa5af5ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4040d77b8f87b06bc500abde21ac971581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd66d34b7fc0ad9daef24898fcd51b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dadffae7b7032efa708cf9df0bfcc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17698b07b663fc6b3e21aa0dae470dd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead31f6bb5e7687ada1c8d2ea4dc4011585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a73b89f71f3d00f128e4fde053960586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ea29bd7c0d4f69212b0004cbe41bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0af914ae64c55c76fb3963359f2d08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356560d011b26ccbaf09e95ce1b4f22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a841cd397d2f7758a823370cee0b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fd57ac9b5840cef9f14a6895a1597591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34352e974196501ff7e3046b184a2a74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b6d9906e94307351283f4e20e86c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c19f6f72df6b8e42d76fafc0de49d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba492ba56875dd04a5f88f2bfd51e09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f8537c0cc07a40f1d61398279046e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08130934c8b1595fe585bae1a07547c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68639b2f73efd0013edc5f7123ab6e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d421a84db9d5fd5698ecda561a19ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e99099f9db57b772b2fc9a08e6001f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b22f87344b61a69882298dfaa411601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e5022c323e979574467070b097c30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043db98f9279e998818c6582ea97f40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ae4d7667a8e885c159ef5d5e9430b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f132d3abe9b60a357f4c9a0ffc899605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2908025f4690114851ceec380c3521606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f002f85527dd1cae359437f84c2b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a9324e398200d18ad7ba6245d0c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d0f4f08144e8f36f5050e3cc9414609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962ef02782eac7b599dcf2db60b398c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54283e0fd2c5ecb227579fe952bb0022611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88aa860a1df4b773383d525ebaab80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63621e1e3a0fcd5a6eaba8840dc96c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b680f5f9465f577747633417a00e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e99dd77a30ad9abaddff2c180d68cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b2a28353152173e0cf93ce2952f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78e3b361cc8fbe544ddaec5c69f38c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bd1e28a91a20c6b66f47971e312a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4e6431be1c8db5b27e53992916833619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687d5b628155e662cf85c0ad3462754620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bde50eca3e7a724c4931816e7e17a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ebd6f4bb2e53d7eed83f67fde922622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bf63b7449bcd5e7c3b38276bea2e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496a706322927ba3ea7fd168eee59a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d7cd163f29df97fdfcdb788f18bc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a2c51dcc74a4fe93443d34e9b27e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ec3c012d0f95deeb9de65b75ea44e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe8768f6f71cceb3893aee2fe288cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad22e8b42364372994a9a2d89f603d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78087a4b5a905df6a7f2ff066c78d78b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fabacf615b60a0c574ce3b8950300631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec3b1155424cc46cf071542465e85b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7661b8064735954890eda31a25727ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d21eb49042dd4003a33901375796b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26753b8b0ad34a09b41b00812eb4602d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37fc7e344cfecca94ba8d8cdf763f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad847a89558b8a312a5b5909fa6c23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbe791b7834c54f03a3978f36999e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed1d2e70c748c198e97b7adae1e335639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a7982d37537602446544c0e47c014640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8305abd1926f58eb1df6231987d874641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe233c8018fb9bdcc14f171c024989642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104a571be38d1d17bbf6932534f3fab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c66d3497b9adc5ca9c4573ec30ce8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8b4d6d6509bcc1ce071e7fec9d046645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7741460cf2024c9209318a13be0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d018e01a026c33b8c9dea150afa47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8949fcabc8d1c12fa4b6c1a6a6976648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9c1d8afaabd38cdd22b191425847f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6bf9472648edc10b733a52a6beebc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23732a4ce2b13d000f112e4c03ea853d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f8569f8bc22ac9b1934b661f2200652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaecde0ab934997b936621f5114c0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd570ef99f807d00e8493693bd2adbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312d6319b22f82028090d8ee37fd419655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d4aff84e9fcbcc8cb413b4bdc2951656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c84c0988a9572a163a60c875a3eae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c15294d5c5f518d6c7bbe957960b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594488493c208ab8b11be774aa14eeb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79167d0eeb7266052ed18c7db36f43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35043da47755ac498a004d35188cd5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100e7eaa0c7ccc093d715fb27c0e283662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd124b20653e9468d50f2ec6977e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be503068221b192c995fa607e32fa771664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5736b77b307d7855343a98b2fa2d819665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c9d911ff9d5d03bb9b7a403267770666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae9e7c8e594cb9e4a068d0b364c7e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c6dbf9860042b394b5ee78d02d9cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b873d727493d105e38cb8728ac309669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1f6f78e57a68298acafcede69b784670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c263f7b9ba7c3a6d772f28b61d0f499671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3515a103eea37502da35299cde7cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a6738b9da1e41dadff8d595b83e32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ba81a31324fe87ebf80925e08e66c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf678fcf57e41e4794ac6326dead04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8cacbf80358c49c9c1ac8284262fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb579efafaf7b203fc540e622fa2c72b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8263f0af9f611ebf1f2694b93eb4c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebdfab82881a62c740af1e5492e6e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703850fb4b43e1ca05c344a00563200680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790cd1ed51978074a6f3289063cf5a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405252c612a3e0751f4a80cfaeed73e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caed47debb4da4418550cab0544f27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2c35104f6905dfdc7cf5c96cfd6a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7407adad1310422da71635d5efba4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231079f39d21acab4f1f0058fc66e7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab49a46ccfe8908b68779b95da5303687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90a4889409fa4bfa92ce95bc8413ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313124c06a5215bab8f80a5f0210a55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98157369eb2eeb9bc183ff8eb5530af2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201e124eeed67252cabacf35532563b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d47f01661e7ab9da4653d365677e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af756b1ecbed3d2459a586fe7e67fdd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806adc891f6f18401ffffa06b5670ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79844076995390798bd923ea879a728f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc948b73b717371fc71276f0d1a29f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3ba1533b8404592f6f92d11871fce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d927afc9988e6b109650c4481165362698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccad40d88d86560993c5e3bbfe34df8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb96811a598e35cc2cd18441f7acc1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734afd1e855d906f05d0b13eb560cfc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81508a63ddd0ff77a20c9506f3727e76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fff4bc9e17a268a8dad28d8e47cadc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6d49a20c666dd2a2c2ea0a51e97e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90cea606153660cefff6f249827260705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d003c774e92f5e3a7b7f1ea106321b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189787a7c68a8d0d7a7af39edf1f881707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fad673fb8fef9d92cb778404b2a5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff9dff41ec34ab01cba2960d3db9b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d604751c455995f055474272863e6a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe619f2790cbbbbfd7c352416fc52181711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93395a3215dc7b630a122e5eae52346712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e5764d0d95f0052f337ab831606da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbc246d56a5d4c9e8107f3a4f2fa3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50da486e4370c62907923e39372e7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad5021766635c36b58d4041a26bb39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da61cfd45930d714ca064dc9cc5450d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7f8577f02e7dd78a88a64348611d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684963c4de10699f0351a2b80081dd7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329597a5c19245df025c02160bd4aafc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f9fda7dea51745d169d0403875c54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fd17283b1d4faaf31ffbb69acb6ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432fbb78c3fabd11061fdf6868e4940723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c696b156da7d0af997330f1b95cc612724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ad5e73e96ea2e047cbd2d5cc75ee4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962bb3ec6b8c7c59d0b767e9b2adeb7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929afa6a69130f2f5d43149f9c81dc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9df89b1637bc9c38891cf16a5753728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeb32994cd066cd9eea96cf373e077729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a319a50f9a0f8a04e8388747585bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882b0b405cdb8442d3987707d3f2424731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c25a5258e92258358da65838118c88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce537dfa493a85e5b77cd6983976a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67030d7efaf8a21ab1fca52295ee4ca7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6942ec12a9289e14bde6a95d086d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1263c6af2c860208c3216104b204d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aff72550043377663b181e725b5aa7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7604fc017ec2b72bf93f47474be91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d37892a4e16d7ff9c6de8c3c74b2ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da0d5eba8446b60960566dabf81025740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ef076cbb71258f98f293b2b47557c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe951a6d267e18b1d3f35d75252c35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43f29cb0c7c3de1dee82787d27ede7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279cea3ec199b9783ceda57da8250f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311d186697860df2d6fca51eba3c24c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c645a8e0ee8e4b0c2e1ec16da956f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bdd63c373683ddb694f441db71ff1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c76a43a6a781c4ba713ef5842d67b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28157c73899d20515429d4f5eae911a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f82a6c997e055a2e48d1bd6156cac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f010f3dc0b066bef366ef12c1b2da3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120c52079e869f757385170f2a7751a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f48beea13f0d21ed4d8876ca5f47b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b2113a6a77283b5de61f5a080d9d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f43f917d086c6b79fbce809eeb558755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5eea2bdaeb0f1e044c3a6522c19d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aec105fa542df001665ce263bed56f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aff5d752ebd2d5fd66d3aeab0a0274758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5aab06b25167bd9c6ce317164ce1f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f43a2ea5ed26c4e442aeec5b83486760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f933b6824a25d4d558f54f3d69200761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acc6bb1d4c7f0079d91d961b332749762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbe705843cb0fea3f6a57644778012763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c81b1bc57137affccc0f071424b4a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4f969cb9c91cda19d0ae20fb37f4c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dc26cc2dcf859aafc32c13cc64d89766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad08c6b00d747fefd8ef3d2cb7ad569767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>