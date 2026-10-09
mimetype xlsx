--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fe699c53cdc7ad052e493390a748b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b1648e01158bdb8d2dca19be713c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eb51d3a1a584a35abdbc11865482c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102eca9e4e0f413715ad089177c80174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e164108e711405aa21f00fe0c6a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631784f745d41e9bc3d54b2e4102faea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90b716bedd3ffb36a74453cb03a4e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed99ad04c83ea8d3e5ab133aa38f0838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cae25441f8d66505d0b682710b3059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2880ebd6079c236b3b99c44c0b853d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce47f286abab7a59a6e022fa9ab34911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d555d63996ebe48341a239291c856f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6035777551869821948f9ca21384e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576009e5b75419f69c4358ab41c374814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e317ec52eb38264808d1cc3a9ff38515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed13d869ea8ba41de9a21a35b65dab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8912c2747375dae30ac61c794a51ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2ee9adf0a8aa78fd07fb3715305e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d602e1f2dffb8471e986709da881b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a485a1c86e5797c1c0b3f431d17c4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f66bcfb99044cafed8def688d7ce621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995c54e23986c1640c5bce61d87a5da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e86049166a788a3fd3c67f2eca72f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fb5138ca48cabc15865ba383001f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dccd79fb6292e6aebbcc0ebe5d15325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba910791df77b95e8815237e81cbd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26083087735b32310a0c83c066bda0a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac7151a41a9019bd380c73f7865a0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcaf180bc4226357fa63c0129d49c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83145946e8441d9bfe2244d4d4288d3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5726c310ad688f4a75b30a3b0d8f29b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c20b46317a0442a310b063c08a5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa2fd0096e8317624aa9167ad1dd9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f80db80aa9167058c0cdeb08dca4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b615a681db24a28bff0d2025e5d70535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e28bb86f0712da762886156ef2ed036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975d815a844c9742151ad18681bcaf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d303580eb4015715583ca242b302a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08ad9aebf9b9e14e9ea859b4c01b2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75257a11e14a989a2a18b6e5bce2b7cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58e4dbc53d9c759b53325116542e3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2d1149601f20aba678098d001cb3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2848b75b410f454560485dba77bb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a392274c1d0073f030f309c22d21e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7c204816a0f15f36718f5779a3f7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838957248fce53125ca9b796f69a845d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee215f451dec28dae6c70a8cfb7a306c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a5a921fc8003bee20ea5c6adb10448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf3f86f21429fab1427a3d3928d70f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0989abbf27f84767cf1728926cc9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68183c4c05a7bbc7acedd89ccaaa1f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd68902a6d9351124fd1dedbaf2581c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccac47219b3dec5cfab9da9581eeea053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58284dd09de9a3c23925b4d7dcad9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0440c8a65a9d82d6fd5f45211afa7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b99302b6129f35b4031122b6f8e0f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e62de0b7035989e83a70f7eb776de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634de3c16ababaee10a0841ba77c692558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e448ec9ef7e9e14afde34fb016fa82359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0858eb553601176935bae14f646572a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b31c22d7b4236bbec023e11e20402561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2416b5e60311de1523e14624f022a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9396b69b8e6afe84df0865b46f4c22063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1613d792206ddfa020deda1b03ff464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a29f5f9eb0c8168c9ad19545dcb5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011293955f56e007d5ef63b3d4365e6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd6c0204e166bafa6176f8a013ee7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e1175dbb59934904f206ef8b3c89268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e27d0069f82fac9574930e1b536dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9107f06c8e24c6d40999b67fc24083f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4af839d5e7f4b1bbaf33e3c119c50d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc7ee46ad9d73ad9f47dc9bb39024672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ab054cb794cc744f5625204684cab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703c5e4a0bbf72572745401315bced174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0f462b2ca83fc2a0ebb86ab50b83e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc54f87e365de6b508465a682a997d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2709a05dc21fff9a006f08d27e538877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9141085c4c88c37742e6c01c0d4f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae4b9b2b621289f1f20b12b318804479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862f33eb4b6e9e945753eab18e7798580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7652718dfc8130cbcc59a12cb1f3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66835247091d2943b37f78b4ff25b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3adcab8797624f78da30495e906f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72068ccb3cb55881162d3f6869773d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9bfeee75ed941c4c1ebdff2cf86d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ba98dbc68a5bc2235288ba9f8405086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55235f2c6a4116ea99a9c6172dfed7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e079cd857ec6b3005c39b64f2693288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b8ce3bc805660b73f8fcf4263430c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77400f84dd69da3e5d2e444d920ba8f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ead54818bbd9f3b4970ccebce9bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf36fcf10375c67837698fd827c2f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b0553f47f2bb648d14b1a772c6c0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe2060adafc1d9ddf19bfa1606ed0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3018c83f110ff005afbb0a008fbd5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747f8b753a0cab9fa4b7ff1a7b416e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d0c9e77949b912be0ff727a8c65cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5efc2bd2883981c93d356c210e9ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e7e8286fedf0928e22dcf63b6dfeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0475d876db216ef7a62c214d4679551100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e59cc09fcee8067dd24e3e87454e2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b20d47967c7512dbe40dd5f57015f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020338ae37050940e4ac32edeef23b6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4ba076f79f88e40780601dcdce013104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77169b620d927aa743d04906052839ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a046b297393c420d85cbf9cfb942ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98296f8a6eb8dd740b4d2a4dd73eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d42f0d8119493f7a7322b910e1ecb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2728fdce8981c0e79658fa7e3c12a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb8b2a9fd697746507108137c4c7b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98257f562882033f54cc955ef2297c2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c6a51f238f5b77bd844090c8b5884112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba270e86656afcba9353b4ce7022c91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25134c76f567b15fb3b51817ad38548114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67b15cd6630cc3b34b3113643dd9a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf00c43ad8bbb477d5e35108788cf7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9c08c0a4a73ae50499688f9cec867117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005e0ce0fe403bb1217459873612618118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149c1ca420046296e2ec4836a58f036119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f373710823c2a92dbe3a86b5d72bd66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eaa74cb8a0c02eca1ec22423d034f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d0d5bdcdff70d6ac8022488ea82cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb43a28c9b0eb26fac17f834c08855123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c272966a5cd8938191ed333c2532d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284069d36ce767db635b2b1b3ef9069d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d268bdd7c609101ba294856118754126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328e0ee1a1267ce97a81d72d4882e8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fa0fa775650bdabc3f2e6bcb3ee28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428de59f28dc581a6078267305ad369129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318062aca68e6cd5b2607e33304e07c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ba397e289d83f4eff8bd3e8fce67f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0407d9463c20ea248e0124e1cb56d84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b03a11f53f2edc3ccd203ab6db346133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae3dccea54502ece435d417bce1c4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f065c9f8ce8a317b794eec26c101741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426d842624d3f2f1a2aff9ac4977746136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e809fb48ba79943731f8a5259f1f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120e5e207990932767605048886a3bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052503a12c067ec4fc17ca117331ea36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce45548c538816afbc402ce822ab2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc457ba0b1d1eaf9716092e0176ee8a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aa003f1472e25c7908f117651fdb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bbfa80b85a019f6104119dca0233d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51940e2307bab2143121caa4fb0f9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e624d0b58ddf54419942d1cf028dd67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188989588ad9e72fb7db47cd22774c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327457ce990a3c8234fe6b10bf67de1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed23ebc4a687a199c639d70ebdb1415148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539ce0000bf02a3ff938715ba8e3066149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2deefad4123e0d128a689f1c535adf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f328790d3ab5c97dc9e7db02f81f341151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ae5f704f9f6be66eccf330e08116b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23170d9aaba18f7d57416b8d8a05c349153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc0ff7d0f77799a4f733ba6af838a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347391d9f4d0fbe9b779332b925fa7a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c86328fdfa481600e14a38bc02693156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba32f9380c71984c599bd4fcc9f519a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e2d37651ba06ff955b2aac93cf738158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462d5df01cc163dbae1289b4214200b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88c265487fb850276cb4e2cd18350c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99699aaf9ceca0ad135f894648aed508161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe81d584c6df78b1b05b26e8d4e90c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92a52d2237351324cf555dd4b0ad03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d362f729d02ded2dd3aeff820320e92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78be78bae7fb46796bc1be2aaa1ecb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239a70c267ac7b59901266536f4ef4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031742e5f4de94be555a7c8523fa5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194784dd64c7c16ca3e9531a18c4e7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c7c29c27b00eb68b420db184ca799169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac733d1cabac43727702ea9b4bb2e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fa68111e59b8d3b4fc382e3085080171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c903ccc23b27dda32463e3dc6917620172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac514d20b5eb1f2812fcecb49b8da7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949d0752b90a7461fe1d445e38369ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa48f394bce911df160d848418586cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd09a0ec95aa99b212b4657b521d99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9b92001cba03b47205852498be16a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c734b3b9f15e88561068cfc2efbc1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6713470a027b7304f0a69daeb0cff7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c8d404a854c4443a98b0958b8d09f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34271a71c493a738e6350eea69d055181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5206dea003bef61e9daa742768024182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a85a75224a46c567b77ab3e5c94c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd80bc7d588092982115b9d773a0009184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eff994d38bbbddecffb099dd386e27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3012d9c3abb30ebad127fdcf3034f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a477b24f5c91e61430ec65207d87a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24740290f528910b3782c16ded6e7799188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79bc8af99550b42e5299735eea4c35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d608424bfab20a3e3a22476cb37086190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c3bffb2df399f46b8e55df5ac503d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d607135b3f827b41f54d16a174d238192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f7ef131c79e7e87fed793769e5abc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b72e2c9331095c01e368fb9736bb20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8371e00a0e6b1fb255e99cb8a06e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c7efc302e92986ad3c42a02da2406196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff22f4d35dffaafd4ca363c202ddc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fc8ef493d9d908c077c34986e07e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819d5b216e0c185eb33b0e2cdd61ae4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84039c994bae05adcb1fbb102916590a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad851dfbc1b2fe89002bb5d2df1c7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeab0c15178105733a2bf9de305ecb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c3a26b9e80def8d2f9570077a2752203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0f5baf3ab6e74583fa52d3d1e4a55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c70f1ae04f69112ca092f405c1e49f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2e0883f80353eee33504f37d3c5cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22ceacca53bb7b3edb5b15b002bf9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f573c83031f1667442ac6f3b5bf2cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c774948d202512a04f9607b4d5e29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24881696a20ed3de3aa86fad709a23f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b4209b5c7de4051616d2bebe1a723211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e69f78b71f5b9f53d6c32b14acb78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39da94c9748802c51a9a8454db6c3f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef081a5330dd916bd6ae1847aaa4f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac4eedc1a680ce5d16bd8ec7afb814215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219b9f07c496019e9924dfd8317539c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934b78a72484f9784b06b5aea34812a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f20c2e81aac47169c60b7049cf77d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dbaaac27738ee5e34c2beb45e4eda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6331d0b6e3d19f019f5162e2ebd4ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93487d8155b996df5c1890203068dab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc84a964be03545988d6da81a222d78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2999b7bd2f0fa82f554de91fbaa5db6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9af87101ca0f3f913ca456ddf3234e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ee34661eecb3998d88ed968009270225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf967967e232ba5d54b23644de456b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd362c9278e7d036cd3569d1980b7157227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f60af63d6bc18b931488cc88c0a8a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d3804de934e955ee32fe0f92c9641229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9def80319278106e6b2e26bfe02e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424fbb717d4ce265466bc4e0129d684231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6446c7425b26a731e05f3772bea8a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f3b153a6a609113c53b11906c352233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512dfb0352dc35c4fdd3d66d8baa1b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71685996e2bbe3460673690edd415033235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b8b88373d7e18db33695779d52b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f50b0cc2c04dcca947cf2dfe9680237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb998e8f790ebd76f7d4fbd33110dcac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b05395ac73f6780cb0908ce7899e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2216fd2b8cd3a8120167134e020e4d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709765647cc752855fc454baeeb66037241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d713a0db6bea1b13d538dc4cad16d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9018a84b58b5522b7cc3a54a49e82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c6c8ed9720a400a86c464d23a998d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddbcef15828d88bb1c6d1616d80ef8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b95e6924de9fcf94f7a6f8d6575a7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b24324351b7c761e62360ee831284e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331102b9554b1014a45829674c8e322248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482990c6f74a6cf7d20d3fdbba0363bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70359ba9257ad6e1ccf251e918bffa2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77a00e7946b1cfc2ab2fa39806b5dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489891e72d33f26923ac6bf33cf5724252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74814f618dfee859523490428c22a28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa72940587b9ce3b93702d73adf042e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b502363cbc039a9f652d25e9d329e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9618798d98296b182401e7c048be9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e082c4c25b4e684b3fb688b89d83d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f1b77ba15e0990b5238ee4383ef88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f3c605f3d9551245b485cd810bbf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2941d749943527f816d35296013f38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fed65fef88835999b358d3fb9f4b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c8ca6d2f31bd6d3b05620daba92b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0961e688466cf3c8e70658a3b3d22b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae39162d8543d3e31e1532acdabe40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c41e53d7512a36acde6abd3aa9a51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7590dc2e1a46238ac72ca579babbaea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190dd2402504381dc786706826e66bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b229e27aea120951cfa4c52a2a073b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bef7af4b03c63e03441ea30b1067c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516043f7236ddbc1eb5478d08ad64b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646a4ebb904ce16d5865ae2edae6a41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f5651eeb543fed1dfefb3ee73bc47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8adab6ecc1a0fd7c49ab1a716ee3fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3041d43b47b2c72f656c76fc467123274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707ef3d2f988fd621ddd35263a148fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836e822580e67125144c5764e7af6e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e3d25881116ac7e0adb55894dfff5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456c0a231621c6ad489b9cb99e5b6a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c359b53eba5e50581a36759d377a5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974ac78cdd82d2a6a6488849412d713280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25188bd64cde0b773e48f58603b12ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996aa0bc63ca01d70ad073e56970b5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2ddcbc4ad5c43c37db93ca54349ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ecef5cca181d849ed4a0eac5534d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97b52be338bc7f91911b7268716245285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daaef8c4030e394a2b40687c076512286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0889431df5bb971c8ce7ba208bd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809909fe22e5c1c55b857d2274e6a515288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f079606b57a9f74ae8fa38ad1b75dae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023ddd53d40d7349167912d7ae720ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9580824451584f37be17fcf142b34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a8d5661f42f6aec397cbeff46577292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e09a402b9d6b71c31e7bda2b715a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed5f770da99a62aa403319cefe116e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da53760a7852e43587c9f2e913b5cae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efc09fe3c7a3536f27694112ee5540296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27915f37a7ce35875666b734a8bfa33e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a769669777fdc72d33ebe0f1a1049298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5962f6098c4fcf306cfd228b6f5f09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6a41f339a34ff1ba123d0f0c731bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00a68a940873a4a8157e908ee40d49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e01349743924ba436cc3b49422dc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229635e38e61563f93215435f24ba595303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89855100b8537e2d4e18c63940cebf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae4fd40b255124c4a3be0d37116b25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bd24420e490564c21ebb956ef6e0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee840f518ed428aba689d8c3e4184555307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682492b7fd05c38dabf80b6d0ccd875308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035f9ed83690752223e416443863629309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80768f58c8da392d1924294d428fc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b567a182e4dd6f613b005117dc509311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c3d0e5a29cd89c32c7c2eeb8fc18b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c49b4b666292bb7f1f9f50125ca704313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1583f4f9595aa86d04862fa83f5e51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b593267028a67473b74fa7ed9cad8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e4966e4f4ecc5d2e44b30cb270fe9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2764b278cd00206f0a13998ece11e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6d69f8ee1d5e3e93359306fc480eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50b050912ba7740a85b841cf96870e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d77a2dc0209b960d0f1cf873c91546320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4276608ce5d707fcc020007ee10f75c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169017ce8da3f48f558a519fc03df54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9d7ba3521d59325883d27dc83c4ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb32b9e58ffbbcb75af0e1602f10f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb922a3690820b2b09ca09ff30cb4a29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529c08c18dcd96a8122f0060bd2e3cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75d9ec76619c5b54a1914e0a6413c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001ea6ae86d9520a7ec1da908d52037328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d53126a10e237197bd2b72099adcae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92e2d5af349f5758540da61982b41a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b3ad5022ebf423eeee5c58da91c20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade3c31f32fa54fadfb50dff7a5fac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad766f8a4baeea31f8f188e425a3ea1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647cb31d7a4bd9bae2a896b4918ef7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51b6eca5aef1bd7a9cdd7c06db7b01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35606d7bef11214f8d705dff0a9b54ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a332730fd914203a0874133bab40bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2765a7991c6f75dc4746fdbdabc574338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0c4560f4953bd1019b9debe9ae523339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b3617bc2b7548512697ab5d0349ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27d0207b3b086eed5025e19b1c6c4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8970abe9ab8952cf32de589fb3a88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0676b13bf4f4d5900f039b0b5186343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdeba181b664cb0a512aec4658048f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d8b96c01af9c074c3f9abc481538e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dcee6ede9e6ce74f52b5b13bbbb1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3696fa5ee30fb73012d9afa82fa5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71bc33150b3fa1e52cf249db8279cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53316b5f32293830853df9b1cb06301349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa9b12bfbe86fcdd87773964f15a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084c8964aae3712223c0646be7d7eca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefed36f40dd7a131a23a5e3c49366b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe003c4c06f5d68ff29e2777772d69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2de34513330014243490f9d9fb0b94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e981e3d08173303e2414487a01b6eb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6e1de6f52de926f85fc56dc99049f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31985e8771a5486ef173e57eba377c19357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df980738bb4a60fc424dc59328fcb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711b6245894bf8879787c324cb9efba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c5a2a63d72d5288516887033038c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f0088caa9ad585b39eefe27829c3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2ae7ab15fe8d899b28fa87ad2297362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839354239d00359c479f5c0240ce38bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecf9bef2ca98052b91c568ff5da96e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf4903c1bd74d722026ec9bbedd97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18f2194c717daafca27a411fbbf5c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4754ac4db2e4357e7a1d5f49734585367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c884eb7c7202b33903ac8205e5a46b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171f0b954f2fddedb6d7b4f2e2a3ded369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782358251b2f686ee8346c036f678a94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae21f4409c3d7041d052afd6da8e60b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6ec0568faa20328b8ea2f785a5f43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2091486ef82f51e1dc5974aa44c87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8124c008ba70beec537d83efa3622b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c478fed5e5cf804d88bb99dca6231c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60457223670df575741f7c04dc238ec0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8132aacc3a650bb77ebb1f1f3438a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e5cf297927cb4f94ae010b58ca4d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751f21671ba34f9b1543120b015d7e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ee2009b294bbff44628e73c845bf2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0211a6c75e807c2436f2371045c011d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab5dc678bbf29acb6093ca03130204382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfa6124f213359eaa24b9a666319e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d591f6f74bb0135355c005d2f957c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d4e0351516b36e9c071071943ffeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc9733a8e882628a96788ad8cae7ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537ea8b74b11749fbeb667b042fb5dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92790dddc5bd3c9110eca463ad71d4fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0b45436234b9bc600e887a9f4d558389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6f7729dbbefe210240dd4e9c070ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95f91326bb5e76ca717e90b9ffd28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd0f322be12c2a98c05e8abcfa9f66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493d60723f3ab03135a4050f4f233f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bdb041b3d050ad4ce031626b8601d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b1dab2d28dd60d08f4da57a393bd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31365cab00aa54d8b884a677a115ba79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43085c18d635152d8265bcb8739024e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb781916d80b1c9860e09193f777668398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ad906ad5ced96cddeefbaccb0abde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef444a4e8c44b4eb5478f6f9192db777400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8378b4835c27a100e39730ad3b1bfa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7404500f51f7bb891b4a71ee3d608b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda8946e7a650d82b4aa67557831bb0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eced7c55b6c8a81c831d22d61c794404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617e81972ad368015bb5cac3f9e97fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6482ec25708f0c4d925cc3b87d7b3bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9643d78905cc65c75bbc296f950fe3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc261064d9d561cde1b986f3157bfc47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b68a355959f4aba66a8606b6edaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2f882deb527737421657a40e951a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f381e8893bcdf25c415a6d8f6b78d09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b82ddbc4e1a13fd5f9c0075bf2169412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692639e66f78ee1c379ab8ae402148b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d32318941c289330a9af7242acbf4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f3a31ad85097ea28111e204bb77de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d80455090915bfe88657fe19e2b60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31882c4ee5a5753323edc9e6813fedab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c978792e60825573657337a6793bc61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33b7786e116a944852055d36203027419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46f0a03257cde3ec51784380394e97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e392975ae4247da3b7c60c89131636421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e96da1d535553b5b06367e10b9cbcd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674c7b13f4810007f6b773655c78c82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bc127fa20c9c55d8ba0d9c5af798a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6167d330e4349d6410574db6cec1c1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0b3eda7586613c8d401e96ee07af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab9a03dc65eb7c3766b6e6ddc9079427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c077458a47b83151504981a8fe869a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a84fe9abd5f89afbfd5633426743b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d427261692fca1be308b51db85bbd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac4cabb820aa25b123deb394b0938f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fea81aab47ede1f1205d2441325853432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d506e933eb036fc3feb37a63f8604a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f4ef9bcaf47dcc26cf050e1cde10a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf4dcf32d314d3dda307ae2be9d794435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389b34073d82d81aed0290846ef3d7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99deeea1d7ae13cb39ed2f36bd6d8d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e4fc45c25851fb9af36e520f5675b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4f798584953880c4799b34d56135d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeda10dfdf60bc9b2e64313102ab7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e7d691ab14ed3f810b549160a61a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011db9cb2b748e37d60111700fc018b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528596e9c9e2410dc5f648e749fa326443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c9f2d9bd0b70184a9c94fcf63ed7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937727352bfd10c0d3a0320bd159a3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a63257df51034b304e3019f03742446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188fd0422d8649f048f6a39fa33e1ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd45b135b2a7b01ff0853a105588cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b692bc57d8423a1f7f64a6a167b89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82fdc2e1331a8f9b143a6d2c340df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340caea90ca2f8c80473d7810e3f600e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b049b31d584e358aeedf87eb889623452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4dad878c87a7be85cc9c2156c7371453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9403efefb1a83d434116ae5c8f86a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445559f925a15c52e6b73dc518d9622455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e2a06999515b778bf87dc81dd6cad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2764324708a60afabd267c4b85cd151457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a344b3cd848c4f1157e1d68b07842f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49576f11fced979b606977a708f034b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24072a5d797b4321ca8ac95885f6b2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e115048fdc31c64cc7829d773fd49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfc5e150f4d060dd6fb2bc83ddc56b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822fc47ceff158dc39be9c0e3a19017463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20c2c00d7e62137a8795ee7dded5fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a727d80d66b316c83bca175fdf8b1bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1eaafd3fb75c5cc0acb616046006f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bec13c1d953409704bdcf37392531467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dcb0c05505cecc08ddc61c8b572c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aec1fe0d7e9b25636e61793ddf167469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb72141f27e25a5dea9e30cd4c090a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dba5ccc6919523bd7e2b339168a34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54bdb3f2c1455b8e0cc932676da25e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264bac3b9ca89feedc47a104c6c3de0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbb7b900e519070f465a383b54298a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc438110b2029390c3ce04f97b56666475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbf9f0ef5de5e49bdbf6e973129712476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3832e9d1c6103269d9cd1138b3dbe2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01818c9c709acddd051134e9e53d4c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ad672a459f58265e005b4aba11135479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902675bc4b2f61eaac59da13f80b1640480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11220526ac691a3d979e5f50de2d4f76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec974fe06cf46120555be69639e3973482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77249906b2c3bab51a1d29edc5d41b33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df0bb4d1ee64d24ece1f21ea2fb6e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d6de888ecfb19e242a217029a1b20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4cd008e5c5e1fdff9ac785071d009486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4150dbb9eaa1516263840428caef10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dccb5e2472b9f9e5da0bf3ba5c6bf6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b321d433ec821f63e9b10f4402235b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777507b1e5106f1f1044addc7096f5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf57cf5a97c2b3b03651eea0ff11d0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87258af37019695b9105658f43a356492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a418a1f506079525308ee05d8b7ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b963c5d4a3c128e1e112a6f74f1c50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34e59449f4cd3ec23c15e0e1bf3e29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eb2f22d9109462525ac1b18ce6a6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceddaf3b5485a7c01abaa72ce438015497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4078c4a211dee25590d5dde4a4ace9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e52644361deae3ef2d749f53761f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b29bbbf15dac2c72da146e0091e99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65126e2950c153f0101b86b89f38d4c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da9eeb798c177cc6e8046e30df39f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18254856057150fff3e05d1f0a49537503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712c1079450b3a4b60accf282b5e12d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fac39a16a50a1f6594d919384672c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac9c0c3a0ea158fc95ed55f90e19af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88516ab3ffa76d26b1062518287e1beb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855b83be2fd1304c217372b8cbf180f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dcd418280f1986c99bf0252f46f06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb27aea07933c936eafddbd7a65f7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e87aa06548aa1d82a3fe9e907fb119511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f0a05189acf7bbe06224a3049b12c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6850a189c422eced2e702d1b42c2ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c030494b2da61c8e81bbb90b9599c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7544e7350e67c39e599f5e16b56e8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66575809c1c725a8636a8e566cbfca0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2b3547e960d2d8c727e0ea052c7ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a7b7072ca7b2d5bc1719c129696b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832d16df4f696c33ba5a3929fc8c3f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78679f1c272a34049c6e2ea21e6378c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098d42b739eee805e963fef8ceb0b18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef214cb1996d027c3936cb90c7973b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ba045fedb57e7188b146516c240d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c9b5bfd772e1f9e648be92f4b11a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349feb6dfd7a64dc08d0b2d9059fb9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e7a81362107669d6e98bd8d877180526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9a86a77e9f14c155e02b3cfb2dcd5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f5fc9b5b214739937fc7222e4c350528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e558a4b0f0fc61c45e166ea0db785d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85f632551af7949d4ab421d5114fd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bb0e21a31747b93fe63a543843cd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52650f27db65225250bef727495db4b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719690a684d2d0dd0c6481b1b7fc3324533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beb19103f39aec41db65687cc87970534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432379dfeac66f0f5d5a2258d357b10b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e0203f87e7db114e5c03570e12975536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de094c4e4eacb3443ac19b48bbdca046537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9d761837eec3cb8cafc41864f9ec5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a99f4296d3fbc0238468b93eef6a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea8a9f2834556a834198aa6314e0b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21b523fb42c8ffe08d4c4075d07bac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5ff9d4ae3300767876dad4a264061542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0a86c3a7c908440362a02f216183f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbcf95068b9dae10e0944953c74920544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9194b86b325161a236f77c6cdcfcbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bd88ebc49076b13a2beeb8066f323546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a65467017c379980d27852fb55b82d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0d9ad5a961dff275897a84aed47b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeeb43c72f4bf5201f9e57b82cc490549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231677952bf7025ae66d5dbc71feb50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88445f85c4bc2328e85576a81b4a9d3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4afcdcb6231964aed10563ac71731552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba322b0b09d4ff3feadf757367b480553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3cf0003211b9e0115bcc040a89f13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a344a1bea9574bfba684e6bc45f200d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d8020a02c214bb9a79c810f5f91ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea757294c68601e490a22369053b8df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9897809a785c120c8d089abab0bc6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923a5faa40534c3200a0347e4cd31a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa8cc0120da7647a1cf45388b30211560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a528d209c4f15974c020d73c6e8dfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ce78b0f6957cfcfa1da5c5d3e505f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb5f34390f857ec974419e6ca0b504563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c80374a65b0511f8c267b37c312de3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbec375a805d88204b28e7721ee9d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a323534797d6604382a7ad9404931566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf9d1bb05e1307fbcfef8ea2ad833d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362d4020b8fac9d21bc804affd75d43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7d120767036f7e7b10c95f97bb01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eecc33aca50ae5cefebfc7817e2a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81222b62a96c18eac50913f541467932571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075480d25695d5afacdc81f88e740f20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5212f3ece41023dc8966d4f0226fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96898e60626cb7a20e8d21d5edf2d9e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ea8754e4a5bf263b7d41118232be7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f965ecdb98244d9ff152532ddfad45c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf4ec880bae1cc14db793126a457fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3c01e789825121821dc51d2208efc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71112520509051f2675f1863c5fa119579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7135dd7b008a10a894dafd03a4c0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2c37a8f0a5f581fffae6786ee1a7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a33d85eb842750cf28d6415164894d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a58ff4597985d8b6473fb73a0dad7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b417b8f234e40346149a9757edf13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f0dc641ee3282dbd623f7f3c2bfa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78abd9b19fac43c89882776cb1848ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98332265cf4b2c26d492dbb2a551fd67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c70a25ed59eaed736f034f2aad36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be3dc19b6a57c92c7fb896204eb8ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77da638296fa0f7a4cb46f5c2b0bf2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a540831f3da923d9451c6b25ad15f06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace6162628f68ef92487d608208fdd6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1414f0c7884f069ff5936a9fddaa6cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db175a7bd5699e9bd0436519cb6ca5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc058f1bf332a0fdb6a11e294fbe758a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed831ab8ad9da2cddc81543cce3fa7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700577c0a1032f307edcf12835e74ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c35e303e6663266a84ee77c68fcf89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475bbc5ea52c263bba0667ee932e090599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeae6ab5a30520593eaa2913476670600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a4f6486b034cc133b7e4b4f966e4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d5530718527b793d5c79f1c4292b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28286337e6941e3ab34b75f883da6a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62241ba4e741e0a35ce7cb018e66b39d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03381a6c92b92b2ba836b45f0cd743e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419699e4646161b18584433729a42f2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595cfc563eb5c7bc09570cc171d6273607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3525c9edd931925ed97b405892ad9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228868a89dc3e2602c89121a95fde4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33210f9f382e4134258ebefa3c44b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6527dc68e567108603d958973cdba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f892dcd8bf78665436a4645aca1c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6007aa5da6e012c8d1a73558af0249e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d162a08d8e18b853b77dd45b9d1b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6301f05286540a19c373822df3960c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561c2386ed7e383d293cf827b15868c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4bcb681ffb56c1bdfb78706710b7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98458f05f910a910575bfc2644e49b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981601d9b45fbcaa690013521bc2c99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7049c5c12d5fff796392f5c40b9e89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf75849c391fad6a2c3b5c78b8b9be6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac64d8a98764b8f0e90a7c6b81e2e49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523417fa3a9197724850353dadd3a228623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66af3ad7c7a2608f70db1d0f6204e2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436090991ef0ebbf848a4a3b709a36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6383b977e042a926254376ceab6a585626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346ca07b682fbe4b31a64f9afc21afd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb7f774e87cfefaee8a47ae932ea50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e851280064f3f30e856c014f7083a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b778e74df69b8e4bd5a3930ab85520630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231db4a4d881b2461a009d761ae67fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae5aba54a607343a1b1f2d5aaac1a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c629343ed247b2cead569665a12cb0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1bbffe09bf6662340710673098024634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2e1e031e528cebb70eff7be2163fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63582600d5004b4e853b96ca29db1726636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d989fe4a9fc0e68689aa78b7414227637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dd753b88a97813fa91d8fde0e3dbc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43749ece29016a843314c36783b7e771639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6ed24166690b973045b15ef1a0ea9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344254739a4ab10fe20744cdc2d976e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f617bdfe3c22c9c70b6a104460cb89d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35116d0354a12b08ed5f7555db6ce4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb991bc7506d0cad55fc38cf613e2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d08c80109b400eee8a80dc655c715645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154c1d19862bfc70b4755784714536d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e50132c23cfd29b88676e680ece1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12855c0a5bb3978b94bd7aa447c7e2f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f294d44712fb0c693efa21db523c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bd1a760ff62139a6cc652753a0a23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996da579b0d72522b56bff38db4b7ef0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709da26c5cbb074a098912c7d25cc00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33688c6640267e7d5de78bdaebd7745b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee84a805fdf20fe95ca64cfc3f5faf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd263616f62382d026c64acf028b55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290dd4132ea22a3b835bc11fe3c8b3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4f0ea0ff16a4d6fccfc822e81355b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534df2d273973526765a7ecb247fc5ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc639f48a0a59fb2434ad7d470f48945659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e596d84a4600fcaa13bf47cb92adc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86298d0881d79ef1e594dabecabae65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aa6a30671061f2afd8dd131653e1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903305799802d89846dd4b299b701ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c74b66325903287d6b592d0b1287e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d354a093b5af346415bbababa614a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b62d0181ff1af81431eab78c6f3c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27ff671afe8719197c6868a05873ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92467e5e767c01aa56974a2d6e5541d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06070470679443686f94ded7ceba4eab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ece192ccc55ec49136e0e8eb5db4d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca5ba3156e2b822bb8e9ab9279f4db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108f7951d2dabcd2150d2edf05b0b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608497efff1dd4a56d8a6229699ac9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c27860bcdceea9b592989e3ccd4333674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121650769cd99f597b26ccf801c6a4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720f2fd9d8a7be0a1579dc8806ce9e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0e4e28ad487f312d607c02e66ffa9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc950b1ee79837e6a9ec3d7bb18af38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54824e8d0db75322804ed5996a1a31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a114a857efd4c6d2b175d32e51477680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cb43bfc0f486d84f3de7113fc5dd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657320bd08c849d9ba5b19651a55a24e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df908c75cb0e8cc566b8f50e91d82c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad569e42203b377371301dd01233dba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cbed6d8c5c26e2c2a2858b0e9dfd5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc3c436feb2cfb82ae1b88c4ce69f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea874efd0e3a50ca57ed0da57bb6733687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb951a8f17f77e6684024a3ae238b19b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bf2bbfce286917f7eecb4b5a0d92c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a93a4725c78cf03bc96df6c4185751690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12e25c7aa3930058488d8de08e5130691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75729b18b08d93b8591e5f1f393c10692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df9cb681865da8f41c35e099efb5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77614a5e46db78bca9fd6ec615b76b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f9f432dd6a0e72e012c3b0865d59b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cd6befe947f87aefbeed72c34f45b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cdb3ac75fb09ec82593e98ea1381e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4495f4937f16d5fe1bebe2884b609698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2768ddb75869031548a7f8c1ccc496699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fb8aea5e27da0fddbe5fe5b2eeab9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a2c659aba74cffd4fcef1395300c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee83a5692271731e240aa383381ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf97776eca5cb672aab71a42bcdce2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf48e37b9cad410c1e228effa391b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83635551605fce01bd3ab56f3bcb7a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc2ac81f433da0fa1a21eb41845142706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441da63eb03163ca7820abca155d64a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a85aeb03ef991be7cd6ce6e81be89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256e730125b342e2dfa2aac73637fde709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370edd70ee417bcc5bdbd7b9a1e1589710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76e394eed79da87e2755a3e8c4d5e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bf1b0cc293dc1b3ec6ff21b827210712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47757ca76b28d8921bf3a58ba7617b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee99eb1146f9889250156148159baf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6faec48901bcad3d24fd20b8c2689715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d909a3aedb8d1beb18c4d39171c86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d6e09fda424b9e61011d33cfe9ee6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107029df3228d8a653f4f2f84cce781718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04001357aaef60ebdc4ec53b9b135d7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06116a24208c45e3d94f25b3d384f153720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bce47d49338026f611c384c8cb015721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c074954e55bdfa8a54155c96d3c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d854000174932a4ab8137a3264f86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e0d2930a7895704091d3eb11efc6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a44c7ffbf15861a5e670c35203a2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50063f38fb67a4e70e9998b2ccc386b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb246ac6379ab7db1f57c7ef64fbf12727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980c70d6ff9dbe389f348fe08a9658e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a1b2d3a05cdca5d54467491e140e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040eaa0c820f3572ec514af20918e42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb33aec548efe2b2477defee98ba995731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bec6217051224fea8c921db7508134732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bd46e32ad664aceac22257f158418733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90aeb965529a8b57ea8a392ff92a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb750ab91382025594c8a0ff901950d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6892b463381ed49f9e7f11f43c225736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f88c15d953ee55564a8dcdfdc9bd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df5dab4383cdb4d864f59176da1622738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e284c1872e22c8923615dcd6e7caa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b78a9a3e39c8a271979ac489544ef3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645e39f9090c04591966d2bc4b41c1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4014ae048eaa438fc8dd57684b8285742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49566a2524bedfbee1ac16884eecacac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5a86843978d3d081fcc29170a141744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea458ba03d30cc4fb38df79042c9eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f5492796e9616c64a429379dad128746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928daeb9f08783512429d6ca4d8f8492747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a4624b0ae73b7871836a1a47cf38d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e0ab46e5dacac5101962e83aad23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e964241e812726e744af94046b2c5db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bf676d047dd7fba5e47e370549f4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff68d741e9881475944e23bfb0da4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e432476f1fa6581f4984129864ebd2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d32d4453f7d4b2f65377fb1cc33850754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3880c0abd09bb674c02e76226dce26b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbd9c5fc4d470a01273040e5227841756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413bbf1eaa1c994b1ea353bd6a2e3d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32f284701c97e3694a6905076a6e85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3157db2ab25dc6c05011ec87f39778759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254fbcb1e50961ca08a78fbdec42de1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd215512fe3a8903815ac86de792335761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2f4479cb1d5346ef4b4ed3d0a8a7e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6c2ec57324ec5c05f41932ea0b417763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fb6ea1443673fcc8f6f5db66e3537764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0948e833f75e4b87dff8ded462dca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff271dcafcc8450aa89e31aada7da88766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a64fd4a3a228693810fa1706e6376767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9cb55a61f9f14036c5e801f1321bf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda04b625f5c79c16737755069f78f40769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bef5f98b86a35f7a06aef1f22dcff4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb33a601ddb20aa13d1357f425f2e66771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6cdd7dc1fd4dfea4a4ab7816555ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27aa441b8f4f50022c6a04610f9bd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851df691307865cef38a82423c766e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff96a882a2ee24992df6bfc8427b5c1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c750b0a8124d16608fe533d2bae8a4d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c3380a5da4b1539c733a2cbbcf7ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212071646c24f077383c64d77400435b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf0aad889e6b8a8a7050b04a4b2a20779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8669d92a554426a3093eb404e1976b5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbe2364cce801557543436c274c8d5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd0bfbe646e5498d768256e2ab9bbb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae515e5fafc4271f473f9785a3ddeb4a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538a847caae3aa85b4a1110d245098d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c301c30d3353d5658c6f90dae9d4b5b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d972ede71d5993ba8440976c5cbe8c8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af44c5557ec02d0520b708900ed60cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f351a2ea474914dbeb52f181fb7d55a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0297dbf0bc367c5794705fd757edb87789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293a6a88d0e9e6e855afc5f5920f5ae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a47d01b2fae8f51c298243e7f761cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85850efd4255b4be8a8e61a5e9c3a6e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0549f8bb916bbda4d9749fad172994793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a00e4755b98da367adc516a4bfef3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45880e67f2f8debc792faa5f77fefb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8959d5c8eae466faf6aa1efb969f66796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e73e56b2e4ed22cea4110ec60e51df797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a054f1f52a90bd8f3b53147fb068c1a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c98c6453eed2ea9d0b5cd8d60a3d05799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277d95df562e66582bb277742d3618b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170e6988d32e642562876d5dd488ec2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ffa41a084935d1a0b6b10f18c04fb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa970f6472209711938cc2341d112e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b21f76ca5e33a520223ce7cbb9090804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc697a41bb6f505e9778af5f891cc3c0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea74d32cfe3be7f83cb049910ce75806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f90c5e556aa7829fbe4cbb05f9ecd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f68338fdd0a620e5c0301ccc296c58808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d050e2d8ae8b7c180074439ac820a9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431774f1180fc51229e0022c66a0a3af810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91b8b0379cb93758a8d8f68c9af095811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722015af17c43ce98b9d82102c16864812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2382e9d8bca04031c675d5fb063de813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77a728d6ca06eac78408f0cf2ec08814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7a29b447ec659728753d5731d6e58815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb5b53f2087fcbaca38b9b4ab2278a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a6de3a6c7918456416be39da663a3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76a568c9af464832597641efd6784c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293bbbd4202cdbc19a5fdff3da79f4b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc56ce88090019dfc8b44951f3f59a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d49ac796faa4190b2a049fd278c4d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0984f645149c7a69ae414db69cc22822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c7bfbf330fa32683476d4d1550dab823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a18a510db87fb752927d8029394356824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c46bbee6fe0a30fe74300c4f29090825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddcfd65f4b44c1e2f76e969b7a1745826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b32e0bb5ba00bfa05e915cadb5b01e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f74b4cf9c4d4f836cdd6e6173a16c3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e97b27ce6af01a2cd117662fb3778829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbe2cd4bcff64e99e44592205f5399830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7287b2e7e69b5ff2e22406a41638ff9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1e0971d46716e90f7454345a05dc6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99478fdceff6e0d2a0487031a90c8a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2868aadaa0848c3d75d3484fd2db1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e46fc4c7c6e40122728b84b23857d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad06f74a23cce20862ae8468416e8b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f0212608241649e8f8840b26c6f3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f84094a3a9679a091bb1a40bf76d18838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c11fdf4e5c46ea29d2035918b44d54839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faff42a29cfc2be9392fa1a7b7f1a6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b030af2d6bafaca32919badd03795c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4076b8ee57d6f4defc72e6d816e6aa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea344577402943842ac5bab5e8c84dc843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44910c6548edcbd756ddc586efee9be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eef72671d09de8af59135c1719fb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3b136e61bd407df229be1af90bc2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392452054e83ae8f59a78b70e55a65894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb029fa58929ba7fd20056383b4ce1245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb649da6da1f78ad23dd7031d3fe2756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792bfad0e6a976c94c6e0e9154b1cdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638076894ceb0390fa4245294152dfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef435f922a7505db5700bf6a22dc50d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db325878978c88d30fccb282d8fae910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f2f3ae800c3ecf1f1e2d028f73d4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ba8b25d8ae3a6046a192992f9f0d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc4d7ab79568b5e5a4b8e46e1889f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a803203fa6c975e6c0016cd36a38d3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3913f0c7215ce0bb68461ba6d494515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4ec56ac40d7762c5eb34c6678a9c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1e6cb73842bf40f8e13eb2a4289b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bb3c026681de7fe78cba88769795c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16324dbd60d51159d2e42ccbe56d79119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf32feae800227130053d2a1f4e2fc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba9bb4710bc33d949046e191a0e4c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732f62904c1755b5ffaf34d4a661ac122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88498cfc7492850d0f5fb2350a6943ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b152f7e237bb1170727fcc8fd060ae724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee679ef9127ad16086308b887b1a51525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad81a92824939aa6829a919ee7a104526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dbe5aeaa14213f2f77f2d59bb341327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9b22c42787658b6ff82fd3796b87e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5187ba66aff5e9c8b7b3b1f83828829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c80dff9351d5b925261e64ee36389d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6639f58f875cdb4b731f044783de67231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4c2707930327368d4825265cda8a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcda3b06dbf0a8f36f5f565246baa133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791744042b48906f33a67249765d0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c775f5ddac6419bc4b5f39044bac45a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10b39481bcc3ecb20fd0dc1dc3b92436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de2b1949fb7c92a88c02d99f988dfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e755bba402786c299a052782d93966538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f4acc94bef3c806ac6603e9eeb53439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593c8b97013ab2c1ee6cad656249ce640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e02df9f032034936b592271bf7822a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007827e02cccd81bca0cc8a1b1e53f3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4e073d8f2dbac6502615b2f5d51c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3ea8d1470da93d9e58719f1b738d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290677dcf4691ce170e35d8dc4fc33c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dff63f6c50e9b4e7f1943c5aa6735746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24db73ee3d5a0b73100764ae148995747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca325a225a7e525a244b5be235fb9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede96b0fafd60431162ee6e659906e1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2e6c6445496e6b650ec98b0a5f6fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262db0c1839098f0e8a38fdb42012051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb5f032410398f7992af3a148bcaaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d2ca2107482edb65d3cc5519aa5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f9982d8875b5d7a896c1c698edeb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7941ac61b23c1e22df0265d9e4d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e72aa20c4110504839b6022c8671156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e619e9002bd143f90e072093bff8bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18691d9ed79e82e6449aafdf076c3e9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5aee026167f96870fa0fb3d8d91e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ae734bc44a2dbd590efc0824d0aa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d46209f4f0a07cefcf941966fd16161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74df2a6fe06671b1ed14c791832af6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377c1ef4bbdc3796dc00bd6fa61032f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cbaf0d5add568d9dc593f8c2f991e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2b03fef329467fdc657d477ff8ab065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac446ba01dfaf5e5f21b1fd12acb95f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d82c7bea90cd2ebd21cd798caf1b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03811c035adacf48a715a4528e3614f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86afc62b97c93f2f39b91e170c3f0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b67ca9fba1117dde9d24737a9cc1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aee68277be531e1fc77d8140a42c3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ba836948b8b1c012406ade962f3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003aa697cdb102b3df8f8248519082173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426d6c2b60c83cd038408e20da10f3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935960b8c54d62977430fb477ea0b0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c808383a193c6796b7bf01b0fe238f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd95829e5fcd6f4ee73eaca468603b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8425fcea70c1d78951a63c3abb3df678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed91e557c3d102e6fc72181c274dbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe485d4241b74cb0b3dea824d33d6c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9660536f7f1ed978eea41edda9f3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7e17e6091ffcf980407c1c298ede482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017fb528f936f4fda322e4fa913e8fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ce82ae4da75229692aa1fe09ce31184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2204096ac7b2f4ec0035c944d1f3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a21d51592a380c7b65c30fed640c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654688403096880881c9888dd20937287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856854499a2d6fcbc5eadac61e1dc98388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792217c1f4d0e65ca043e1413de9df6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e55a6f8bba3057c7fb213f979fcd7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a75c74f2837a452824b63379b767c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c883ff7b913d592950a9010e497492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e0b7f6f764fc3abe0ff10e8f56ac593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cd519e9a93efbf421bd293a9d652094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddceee035bfabe44d2ca963bf6ba99d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61647fc08ef16cb1fb287cb3a3ee888596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bc0ac9d40a5615cadac8d441c32b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1547fa77928aa29403ebe03e2ca902b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb0bc2d5694f735cf0371e534c5f6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756858d9a0ae44bc3bac0f1ef76fdf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601569466da0af9b64cac526933c3a9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f059ce6dc09460fd0b4957daf894f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0095966961f9e3cc364e09d250db5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c01b0a7ef4dea9c1ea3351ffa1db4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef543d6a56c4f2eafd5f8ef229c3d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46717163226b6580feaa4f9946b02eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20bc46f8342f7eb0002ad8052a79c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cb3ce05534fd415250c922cbb514b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b6c77d2793b0b713d9e3c8a7102bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babb92daeb8299fc218bc70c1892c18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976a0f07188a18740af97fe3ede7587111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcd7510de7197422073bec38797029112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3719fe37dbb809f7e8cf59c91b9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac963063a38255c7c2723cddfc2660114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bf63d26811569a7109e43605f6154115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571bf4e101d996fff91f326426942ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023a52c541a1c1f7983ff894ff2ff88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b330d6a5f915d10915d0fa44fb4d983118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34077c3ea2eef5278b1e58070a9d7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30043552858c12472ece16315c837a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93338ccaadbb6e462ca3eefe88c83ee9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121751d73b2c7233df286124a619fdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3bd00e6ad64c1efca8957b9701627123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f85b27d8a4c741174663eedb72034124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08093c15b244a26de5a379599562dab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198165f8039f7d53d0baa43686e96fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcca6f67fc66285578012d797aa5890127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37eee1e27108986450fd027fb9ec61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db375b3957736a4d0e68f649619a831129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00fe27cd0d9747b9caacf20ad52970130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f829d483975b1aeeedf70447ce377131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a36a04745bb55761f5d71493022bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f590214cf94699c5400698a9d87b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8662018d13c39c91247b51547dd484134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1097e1317f5428c702c5480ff6db6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f9d4977c3d99810eb97ba7ae8554b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048748cd018c615bdb7da3a97c78e07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef83246c2e011e5e96c3798a97d698f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b5a083f7e4528b65df512ef274ec2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f80b1905563c106869285c1ef960140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11450fb4096dd4736aef2c91c7190e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282713092e100365dd4312bd1fd4caf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9f63cecf9cd60bfb83e04f625a8fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e796b43467d53bc733e3f7c87a55c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb389babfe46a22b9e3536e22600b0e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029332236845c04a43cf343130d8658f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96fb6ce6b2907a557acc19e8d68b90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f73db20ea80775a9f7e9c2955755e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d48ad7383a1e7d93a194678d58952149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca647cee23c6a30d881491b57115a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe215219dbee7be1f27ea3508edf7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68681051ecdc277fcc4610603ad58125152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0e209ee9926ef718ca0ab881290fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586e00f492a6a0504e6c7b07464911a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e02a1a7a9624a48a1db30b94b15d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efff8d27633002ac9a29947b6807bb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cc237e316a9385d921721de487ab4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799103d78ccc52293faed997ebcb27b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618b1ae96556c18bad2e95076086f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477921ad0986b48ec3b51eeb35cae56b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca0069c998e14d1713be8299f98151161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07340d8cfcc28f72ce287e340dfa93c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fa85f1888f8364125a6cf499b02c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6237e148675a507ad7b80cbb8f3fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302875a9f6884df4111fcb0d0fad3a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933043999c8be54512b0a75a8c207f7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce606313fdd0893436607555f3b8796167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c5d78670d307cecdc4dc9b5d7b7ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c904628008b83224d06613eeb04ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f122cd93fd5a93c852831537f44e08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4566e22b7e8828c33db454a46bdb99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dba4a712a7122d7ae5a67231731b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87613657445c37ac09122be019c1c38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7179a6e7bfa80596cb7e94c84f1893c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74be347a7addfb8c661333b8e319d13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce0c0218d3c247e317ab49df46bad6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e94a93b006a6aab78e258b577acd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71f3b466ef07cfe0c33bf58d137fcb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb3c405d7d675b3264987fc31fc5df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2e954363881071355f489ee2a8268180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba4cd640010c6fad511454bebdba18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aed142c98af770e2e38123e0149bde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa6fd2b2527156c2da3b4a6a4b310c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d59819141a8136eda9e34476194d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84601444aabdde7978a72306c22fa9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36282e034379583346ad51121dbea6bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fb41eb2151426643842bc1660e1ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47f786df280d9b35d372e12cacf348188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89306d24f9c02db2160bda1d8b03fa96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58127e855fbadac17017f105cf80b9b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fbed745b325d7f94fd172304d2766191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7622fc521f0f35a305b96a0236f07d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a4c7b7d74409079d53e198c4e3c72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a276fe51fe5c8ed2621cf32756888194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c0e140c66deafdd0d0d43c9f47e1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0008faefd14fa4751a81e4851596e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934f1d517e9b6cae856e732fb483f62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d05395c71be12b15f9f276b727246198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3cc1c2c9ea08fd188158f45abee28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645850fce940ba038dd4fbfe85a0e36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb14c12d5c4da9605d5c554b3e7f77f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9152c3f10c93223f06a7b95f638fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80145ce1a0bf4304104da40408aa71a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068d8ad7e22197700579dbe71998625204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aab4e3d6bc6808735079cf31237c12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f376b3aad8ee5e175a8220083c1e650206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f0f7dc17f85099d1ec76da0f15427207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dded4aa0b1efff7ce9234625425a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344639062becfa50e26825c8e77b5094209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e95bd23c0c23b1ac97404e73cf0aeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f788da0fdf185b2afd76bd0733799211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f0ce5e2a77580512d03e236b2ea4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f225eef78c3c8922f3db17853f6024213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0318ad3c72c25e97686f58236638899214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace873863b229bdd53bf679bde759376215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0280a660ecc8bac73fe8e892d7d35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87f84189f6c215d7f4c309a4472116217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee88225f89a2cad85c6349ac939b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6029cb1dc12863c6e6d2bb4bd83f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce83b8880e54cd3eac6afa7dcbdf70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340644e2b68c21b6f43c26944d1f473221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2abf9356bc6592ca24241ff9f50b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c68d5bbeb509fabeafeacf4ed05857223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9559f3d9396e694eeb1e94e9b6cd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeab674abc51c578ac8dbe0c8b318bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b2e62423e016d10db0b4f688823c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddc05ccd326819c0b85e6aeb2da137227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ce2d2ba27cd211f9838c884e21e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cca0a99656cea0c5d409a5297e7f7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325536a11aa98b514380bad3ddaf9d9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2d9b72d66c82902b453c3d3b38af1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec583b6fdcf117c2e6e216084140e032232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc6b9172734d6de799338d83850d41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7458175d87153de89c791e83d60be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19a86a3f33302bfaf6155d09d99506235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78493b23afb75591f83f85777de442236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc523cd7bce2f5725db195d8dfacf79f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703a8d745ab706c038344f7cf0f68b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e7f0a20464dbed4f36f2ae80a2370239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8dadba9cae97855e52c70bffccf12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c572fee5bd0f21bbf9f4230be9ffcd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07256b9947e5e3688e208f7842bfae6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12bdf7b9915d969e602c7c0ab39a35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026ecba33462c92daa375c2f15f1132244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150026430bf957a7b7085a83f3e27f03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba66451a0483dbb6f670f2090d36e4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355af29cee1a3eddb2031202f3a4267e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed65bc5f9c1de158a2bfd194f1d545b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f43a3f67f9a38861cfee50b387872249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890838e91a8860fb9013dbc39e19be9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781af208cf858126d0b31a86f0c64b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c5de6e0d03f27c35ce2a2e7ecf0e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92454ec3206fc3e63e96992bb23600db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5a9cd16ff5b01bdf39a0be54fa895254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ad6e869d354a256427d31a4053f7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e79b3f353265f4163a8988e97e6d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60cf59c5e4830dad4de5a8e53a0fad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8cd531b14dc05f98ed6f2852f68d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214ead71b737ecfff08134e97c612ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287f69a830f9bba4fbc1de80d7081ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b95c65c8ae5eec2c644434f8729d7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0a62bf501a986c7b9df565a7c48a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ad974a8dc1582e767eabd5075f378263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655423d3725d20584117b6138603e5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d174d49ea3e85e5736ed0ba0d4793a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c338fac78e80822e7ca7dc928d926bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dacb3ee11f7268375efc0faf6bac6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65688ff61aba5024f84e5b21562fa5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a28c19a32cd47f74567117b39dd26c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6639c34334d4ad02dfd5917ed7815270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b997e4b126aac2f1b7c62c6c1c16e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97582f2299886622155c0b279d189ecd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbb19d6afd1c76a00e77d895f4f400273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73619673b984dae917c85ac80326eb33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71efe1e601bad6625790836898b96c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd4698471a3509a49496f5399eb6a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca1c1781a805351e104c5c3aa4afd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd748bb2f8b959037a442f94015e57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a9d070dbfa5da0280467755b0cb6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c1d35b7b45f5a35b1c125682acd5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3900f55e4e1af0602c3a6cf8d78b14b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b099c67add528175e74e188b784cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86470a08b0fabb2d0a3b1381cc3290283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016e33d4663328beaab5f4f87f1d0c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66900ebcf8c2f5b0bcffbc9dbe5551b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38591a6e8f565afc31147abcabc835286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc9e70504887049778306c2a24538f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9013af8f8d3dce5de3863489c5ee1b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88291f94e7015b064b1641e5e17dca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f08998553627c1303490ccf3b4f4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911bd87e5433891142b03d0a68c0fe8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f6fb4631864f5b65f6ae8ae235014292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786c1aa4403584c516f1de743eb1fd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b8dcb38fb25e30ef8c41a8a251c78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2dfe069b21c10ee9ef1b574088063295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a879df4d53fb2adba760ddf64654296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13c40f9d7c75e7466669a53a3fbc89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6be3bc9fbadfc2e7752ecde8b2498298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c85fdfbf0672285405485e63bb8d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead2892fbe91d61153cbca1669dd2da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7eb16a3626fc9d6951720277f41c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913383c66db12e23d972a47c54ab8ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c32671afbf2c6c3f2585877be9227303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329127f0143c05ac2f2c9799e076f064304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042d1ec6f48143c9e47108d0a71421e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecf054dccde729ad622a78ad37329d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b9f4c28a04ce60a34233264c88fca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a9057f6af3dc6d1f4daa77fc4320d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078673979a32343942807df497361094309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0836c0011a33dac1b2849be692569f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df668180627ef3b00ef2d933cc837c5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0405aa84c221f69865610f69ffb46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eff874c3b48f08ee4635ff027d0476313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e8701169993e45b6ea51899ac3fde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6daac565f16a55c000709ea76be91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ac73c5610b29cee5adaff35233985316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b871a664df5190009732f4b9195283317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b589a6bd05b6dcfba69f4992c419b49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e8e26e002375eaa927dfae35cad9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d132265267c0e68339afd81a0d511320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd923fdebd76a82f52a064cfc2c8d386321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dde63a339ab946273fd07aa5b2805b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469e6341efee7b129202ac0413b7155323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c460ea76e501e3219185cd578b60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907140dc7541e43fdf4aa25abab619b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dbd3c549b9e16b8b516ad6bf9e624326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b04bf93cd44008d5a78ee7456a8e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4544f347e3d82f905cb5441ce57eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43536261414a8430619c2181c3670b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539128f6a2e39360f008eb69956ccdea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6bb9d36460677a1e65c49ad73535e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501871f53592c4ffde8950585e714b44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4c8634119846479d4f846cef153e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e532e04158cd0fe00d6269eee97e42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235a410333381851ef1af5c9a93b12d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a354b3601f485e64ca4c04724f99b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2480013256cde4a36156b806cf2aed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5faa2feb40a44ab7f04da743a5fbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8473571f142f713921d9f7fa5083df6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6c072478bc1cc607947b90a5af739340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583844fba03f0e6149a927549f8cee1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d37087c6e419dc467858cc193a81a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38b2822c327f8b1f681ae9f2f8a41b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caea45597d913124ab4f249cb258e07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b4c298377317a40f9eb66dc4148fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c312c4d855250c991a983810da423346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704859fd7103d1cfe2dfe6bb74a0fd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa682d1e14a8bb498519121f2237809348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c703a0c2179da1ac036561e44edfe50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d0deeb3a3ad973d9c66a15a5e462350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33351906eea7b29b6beb8e75e103c3ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bf1ac3893a2b668dd9b90d7a57d16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfde61ea45d93e9655eaefe0434e6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550079aa59c4e2fc3c71c79e10a92e4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecdb8f0fbfc32c613f03a3ad7ba437355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e579bc3de5a3fbd1fe2663e30496657356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad27f18e3b384cc539e71a416bbc25f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacac9828d9be1d15ba7c0b144b0aa5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797298a2b90d2921d02cc91d1d5d563359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed5f8db22270030d8965dfc0bd93f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2cef2875397988c8d485b06ab6432361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5125f70d3b62c6c3e411fece56273362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bd47fd0ab5eec5a19510d691da7ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d239e3e3f08dfbc4deee42666b67f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f689bdf38e8a5076fe7ffe2450899fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259bcf96dd471229a937ebc12807270366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee9afada7f865ca254767437d5f1d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b732246299ed21e7cf3f01b9c96e73a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe31434363d4c599fc7a9033e56f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c87ee5f5ca740aa3ebd8b7a034ae3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acf1fe9e0373ea97af36bab9d2fc1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2229b8468d7689a747ba3c11e2ea0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b962b9df6ea25e0d534c1597c66ad97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173343c8b61f00514e8b23f7f29ff15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890794eae4b4f4b0a4501814c833cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618958706edcbde32917ee10b2d3882376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d736c518cea8ac0c9735a589effea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0390c97a129d84de9b24b5c6227cdba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda01426684340d3fc86beba95d4270379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdef9d2c97e8f19c902ba4142c06216380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45b0f247135818afb77d42a8a208e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3709e2f2a46386ba9364e1ee185692382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea29dff30690e7a3b34fd24ebc6932a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae81e8ef2f4e05b875705fd057943f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881f6ca4bea6099cf74c829a20ea2ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee52fcffeb6def339720ceda277dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb0528d5ff778c0320fa7ee41feb53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc425ffc9f50b47add6bb95807bb37e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f529c57fd7f5a847dcbadd73a47e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff082e0e4c178b497b4f42dae876f802390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2893af328b0fbcac183a83772f12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085e5d0c931849325fa318c8feb348b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8b3c5a84c9c255b7b5951237af79a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c236c5a9be4c2cdc92ea4a95b2b2543394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbbc13944fda150d019951ca2a5a60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e20bb0987a9b103981193d946f628396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b16a34c52c1c0bf8216d792cdfac9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36006ced9991fd3c641cc384eba5f37c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771276e35ad2c21a5585d145f96fbeb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bdfefa5d4e0f22e49abf4b70403fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792ebe3e1fc7e156cd8909c0fd60517401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24a4a12718bcaaca5fb335fa1e2a34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dae626792dc86de91ad2bd96a3574403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c574aaec6ec44368dff4736f1c813ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e00c12c1ee73492d75740c063713ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda63178201068bb99daeecadf26a03d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b82ad49845966104ec095189e3d827407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bafa7a1e738773040fe15d13a36446408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd80d7c4e34d6289ef412de3437b1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c816b5b974280fe36c46b9d396d4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea058335797feeb45db2ac59045b2f13411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575455598999680100267de1c3ae450412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fccd6d8a3023471f9d25bb1ffca67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9165f0eda1ab38dd0c34d94c7c078414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038d3be9d3e550caebe2a2a5cc88396415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5a0a8ba78c5a0b12a395c51a5ce34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ed6a97a79bd6dd6f8b86518f23811417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506db6739fe70c886812f17e9b4ceb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cbff36eae6d5d49d3bafa7cbfafa8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e7af893ec21c6f2c08831c0c4ca8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4aedc2b389210d522d2ded59ca4e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863f8355dc930838fab7378fc0bff4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f632e71427440121daa03fd9385a13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a49ac28280c5a5b2977737849b9d39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a42e7ab81a315dfde7db22e01045e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398c188733166f93370e781b5a98ba1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c2574a41e088185226c6598ec34c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74bb28b63dfb7c98512e07fdbe26db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb569d7368af89cb0dcac6a88ae5e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820733afef9798c159a49ee20e1fb4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5487e8c9b534a5f9fcd5a1b7b2342a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed09590d6ae8ae7b3f2b12084cc8f48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197080e62db1cd80e6647823ec8683fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848904683cc1e436815daddbb947b7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6402234aa4352cf6e2ca6caa4eb55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b185651f4453c4f751343de61a26ba0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b398937127bb7fdba28961c839a5380437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d98578f6f6eabdf32d5f5f6bd82de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9753896980b00e3c34386f591d65d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e79539d2cd1ef67785eea392f7244440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc06c51e0245c2c2fe6dd8fc341c6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e61c14df4b13982806febfda34e12b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cfb57867b0c26b4830c7cbb7c3129443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d0946f80e6b435ca3d9da492479d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31da36f68b356aeb045931d0a235367445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3f864cfe079e37bb6521c89baca0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f01abf2e8389574d301c49fb9f1a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ce9edb06567ea5748dbcbfbdd3174448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe9f5f75bda145e67790c4c54d1a84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3fa3303fec3149f4bc2ff2dafeacd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb347f0cddfe476e593f266622c5c20a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92fd74d11716e6742f0765cc8d90a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccf4ecfa4d032963a2b3b2a85d685f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd95fb425515a0126474f8893a710c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c388a5c4cec93caafe6433aad26803455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d747c75f16b9049cd92f660de991b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867309b31111843d1647dfc552a4e437457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37068bf6535575a752fa709eb40040b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a23104851a2157e2a38573d966d07e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bc33f6d4d9e997b0dacb1d34a66b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6c87e85bb08e9370ac0ed19a9aa28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85213deaafbe8a5a71ff851ba525484462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc48dd9a039b6694578b1609d1829463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775f3b6fca8b468312e49a6c8c4cea2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328a54752cbfb5cf7d8ae4974640e1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae07475b25b8aee484f2d4082648a01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeaaaec3e278a03c78c19a3affc671467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0a960ceb66903d78d52c88332f4e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122155e03f1126cc9b43db990bccc05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31313e20891ff0a7c941ef54aaaae3ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59a13b0e5c86c9b1246915fef2bf6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2543a135ca0c8157eada165ada517c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22670336a2d650cbcfbd87ac3603a86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e37d4887a9ca96494fb54acbb1951474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced0ca0a5c53cd302cc3428e1fd83e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabaf2b568c60f240a01cd98b03d605476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262e3d06dde98b3a3d6f38e41843e21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ad3d2b2e3c02d658acb148368da6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32478a3ec02707255827bbe38c6b7ba6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a65c721002b442810263a33fc1d0ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97d77622e6833b88ecd4fd5afada9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de4032884d3cc3468f2cd1e4f390d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99877a0c3aedf79cf3094d2ea5a2d207483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0f9a45d7c574aeb751b5b92bd5b53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1afe65b001087a602aa732b4824591485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1831fb73a9f778e5c83821e13bc629e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3e39a8c112ffc7a46b74185976312487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac3543a5780a8669ac0f30856b68fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f01dd3e12c02a50e5fe27637fee68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43cf011a485a2818065b7bed39fa05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fabb3636e87f1f8a9134b45f25922491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269bff953ddf7f9491fa1e242fd0df1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ec3c81d70dbc64911e073e76b7a41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c1ee42c1d81a6f39ebc18c903686f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66fcd60b499e8965c570429bcd9ea2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36746772995dd31d4d7ccf66fb597273496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f8e6ab466cc47952e10e4e22a431f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a5ddfcf76efc24663092c1b27d81e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ec38885c01caff8c192cc5f2d46b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f213a2c43b73ddc4d64d2887870c3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b85804b88a33c8ce35632ce0cdef9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326a1ad1b72bc534dae86fb35186997502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50801a35c42627310657f97bde47a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66497fb8ddfbbdb075e4df1f28583cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b20a9477b322f403ce1dcff2743a34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732bef8719e677e21caab93fe2aaa8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cb510a3cf138f869b0c2a297e56be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e85bf326d95cf648c26feafe34677508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930e89e34279aa5df9352662c12528a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c74f69c150bcfb1e26cdaf04844e96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9b582f1891f5d883366273b9f398c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654767e50e840112ec7b6ff0f7bcd16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249004973aa853b795e863b3423d7e23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd2e4cd4aa4e392aa7759f8d4291a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29675097f1fa26de102a63a78ac0877515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb14eba86cf58793adde10a89da16f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b545a336f8a7a031ec389843151245b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f872212187db40273dce1813f62ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7357ff7f9d5b622f538a9481b264256519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39384372ef56ca79cb12d6bd98a5b295520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c69c0a64cb2711f9b5a7952622fc1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a8846017adf2f82a54aea1eb2047b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f4d1e6e06c1094b31374c00034ad1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c38fd20116f1e4d25f3929ce00f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bfdfe19dbd6d7ff006228eade93e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d74767c2ca4bf748bff461387c662526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998f4c1a48e32912324f5759a0ee8a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02002262afc9e38d279cd87b4f1fd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3bbe1ab8bb30f3cfd0fd67a93eae2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea64908912ba051c0e04a69151c2565530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df967b77c83fe1dd5fcc7320c05df8d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665228718dc9db8a24c9d8d6584e8e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6984b3643d707be9158d9a1ba28e48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c37e1f3050462055af4eb66b9dc0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6ce9c9881e89aaca15f5163f18695535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1027925a5cc794233f77fc7adb7854536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955a98a2bb36755d98df8496fc51387537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce4138c326c14d6ee5aa0f31268de6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a32d9864fff75778b7caf252c080a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de34934372655af554a945963b0c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680fc318887f22bf36e9286185492f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275839b8e8b1619c17e555bf64cf417542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a413fbd96eb134511e7a7e2a3e2ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b543ff79f5bc771b37c857e72a05e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ebdd62eaa4f895e9809e382da5226545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7befdad095053635ced59edbcbd90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81151b3b04f73d36c0e6428cf676dad2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c532a544e9c5386d0fc42a92d8eb4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a718bac000e116709df8f4213274562549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc34e76a34790365c0d414e041df4f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e55194a72381c3455e99094c53a98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee48f7ac6b50295bf723f82d29378e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f337ec1616dfacae9eecc1c30f8de3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebe7f4be142a466be2e6aeb6c989c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc340a71194b915f35362d1bc3945555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20720f4f8bd2fcc34a9a88859dfa96c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d3d16ca893d863e00d7f1e791e00f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d14213a0a1fe187d8c050d420e64d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066b867a28a002b2685803156241dce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee085bc9b32f6841e695e7af660a80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967288664ebc5b3c4bb5f8770cfbebf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91526b05e3b7dad26e138b8ca2a43048562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b808aa0467957818983f6ce4d66b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117e684c86ebc61a995b4af46805e7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa73defca13f659f2a79da6a56a9c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91865d110f4702c927f33847f640fd39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b8dcd88f2d5c8ca425a3a3db8fa59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212dc4eebbccc965945d9646b2d0fce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991ed3252f7776c6be50496c1f0862a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e5c7239065b3cbba125d396586746570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9bed5a8f3b18740619e2d0b1ba8f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc7e28e46873aedb61056fdf83eb37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c7ec9a68c7f7b3649fd9d399fd09c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb25d10d930b13553899e6bf114af09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c943e9064c0b6f332bf8d1e7e9ccbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c75a257a9d7c1e056e56e06257e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcf0563a806a4f17571541a08bf4fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8292600cc56e739db6c4c64c26ee841578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1c795821b4cddc34ddcb95acd1cc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a1ff9e5ee5ff955c4f6e7e931179580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd8fee65f057139180a7807745d0b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bb7df25663f4d21d5fadb111b128e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca244d5bdd92577d05637ab89ad676b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e9b763520c58d696734a1a403925e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab98be38f86bfb234eeab063aedcf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace34101766315ded79acb269186944586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b689b9fa00918c0e329353e5acf92d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450fbb0fc82062859811af4861513ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fcda59895be4ec487fa11318be3c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431743cf7a80fdd4bb34e1e2f8a2497d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de18f7848f6e7a954e913b165fe0fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d07b003e0cffb436b8fae75632c81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f99e135243b9034640cfa708c41831593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0adc7b7f4c357d74a3b2967b14a10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad94612418e2737ef7e682afc5b9338595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f3756ed587e83e4a35aa7ac29047596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d1f1c3f8d473b10f3a76607f5e3b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17967dfad7dfbd56599244a5c039e1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fbda624b31dbb9a1b31337e3f9673599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912241f11d053698be478971453e466a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22155cf502c9a48f740025ceae38cbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c056ecd5201ebff1c284f353f55f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d30636affb4b6713529cdcb0e0715603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f7a0393f0ef34621a8811a3d340e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaac3edba5275ad4b77d4d104e18050605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06e44b023bc10787c95d962c556319606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc6bd85e6b0013cbb123074bc237d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682a9fd1a2d23e72a6bb3d5f83426c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b15a013c9c7981c13fb2c8504c1ddd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6becb8bdfe8f524db4c92297ae823610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26773b3ce71be95ef5d2a8986038288c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18147b68af24ddc7c04ced1c0a9fe5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd575675eda691b518227a24ca8e891c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ee73f3a82391f3d61082387113056614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f57d74a3b12858cf5c432d57cfde2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb6e4340b9576b3c3d2655ff193a39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f781c5fe65d3a14f9841e39b517fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b413300357fa312f579a5b465aeb8a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bda8e94a72a1b5a0914db92dd2e2b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806db3e95c7ff735c301296acd4271f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496aceef8d347af41030e00d636a038621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fbe2c105a00260dd18e1353bf7b24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb797b585528debe092c580f023738623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb043d4469161b8ac6565f5a1ad7b1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb0dc6f28e8924796211e66e7dadf5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a2ce07daebc7d04661e01367b8320626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90115d3afb8ecdf22713434eb84e84ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e50ae1d1f1dcf4819e08e58b0d64e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395128bc520c8ff694eabfb1eeadbafd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e63756b6c3b4b9fe2e51e5b39fd041630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbb1c615a5be1ac3403e2103e7910c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b00c61712b01cf3330743e008d1c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be588883b34c22d10e0f8ac17d6dfb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9507eb3bb28d3bc2b7a46055976a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e143e3552b26d32ef72b9287a75d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7492e2dd5d3c9e7503c96ffeaf3083636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c59eee779d0a0e008c3ec62d582cf7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948817e45a82c354ab71be90fc0f9c87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182266ea402cd40aafda4fdbc9f593fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bc6de4de5c9be0b618a8d1ad1c8b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67fa147e668051a4d97304f8aa7730641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79867af0653020686dd0a8fa21c660e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2efc500137f047f7377f21c3c534ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09be8b8172ca32c1f73ea3d6867d4d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42b0a122bcc78ea9e8ae3ce76046a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca527ca3bb5a0de51f119bbf44aca581646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be256e141b87612927eb45686f5270b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee1bf004847df5b1a8f81479abccac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b612c6bf6fe388b06dc593611f854b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bde4c7ca438633b01416a54069e2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab044f60c17333f073097590d81140651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232da0ee11bb4dee06bc462b1185986e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a45c691d4fe730c891d806532231e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa44282c9bda9165d9051daee87a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03a77212acf57db0f6aceaaf1137b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eece1ab24a93069a8e34df12e64848656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e91dace756a5898b8da629948d9f4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886437dc46a058f1ec77955011267a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f9b2041ba027c5dcc2ed3fff0e44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd30409a43c26b99296b3715cc6f03b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d8e5c552fd55a840bb05bba552db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f94e1c61b88954b8489e991b4e928662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293a3ad064de6539bbb5199e497d3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ee8c91c2c097acfd8b997d05fecc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd9b2d8bc4a1b2c25c63ed0123f811665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c80e234b35dce0ed9d0e4dbf0a6c3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7918a8cab49c62c211099a268781f27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e383ddf24f13bbc8121259e8b1996b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86ead9c5ddaefe7862974d15d1528a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff9460963d04b37239c71f49331de9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27807c9a834ef0e2ce7c779f4ec220671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4786ca9b401c9db60cc1d85373ae8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f7f2a4ab774165db470565871c27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f15d28f0bbdc617e792cd60daab72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ad174c442ada250f34c742c29e541675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb57f4703f972bec8866648186f7e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7034997ee45b58b0ac3b8f1b609880677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8bc497fcb88dd83f63885b6eebf5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff63a47b43f68ba1a1ce7b0e72cd82a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152fda46beb58d40e95515fce92c2a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e462571eab157ecb34aab598b6414681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce067b5e477068a54c0c5b3e5a58b15a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354f5a49da37e090206a3c233ab86df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7a6de7a4a250003ab599e92b8883a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b54a97ea6120089b2b64900bbc7d7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52440ff47779c39422bd2125b7b66d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b413c4a45ececd036a9706f38b0ccd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace350a370f36771c524cd1e4c71f687688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26a1c0fd2b8bbaf99c83d3abb04297689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504add1a4b3ab8629fc607507179b9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c511cb8f7a633325b7d9b190267b10b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5255762be72f3de662e070b757f1b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24615ec858d708e002e6e9b4fc0c5626693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7593d6ff932b10f096ee215849df8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3c4703314012834124291eac98f2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7ff76c84b4a7e6bba798c4a3f533f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4363eb2430d60605d6263b3593a8b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5223d9c5f798bb2b63cf5db9a5dd0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac9e5fc3c7bfa447a5c42edf2ed01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d526ad57e3885575714b090238053700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec22c5872f9341a52fb5e43f6687a5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5127c4572c0c05e1cf80e8909c38e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ef3b88caff101827349db4e4dbb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11545db08d7d41fb65a5450971b3cf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f74db9cee24f632dc544b38ab995fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c571b8f8096718e1b4dd90f3833823706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd0cfd361c08af9ab0a52e506868c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345075bbddea62dc12c153e6ad0da115708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082338b097cdbf0829ecb76139d4896709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d73be6777ac76bbc017439a945f2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e856df2744930540788a494acedd0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7057267cc2c65592ddad65809d9e4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba08d3116e9eeca68ab5ae572bb0291713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf985a1393fabd8ee2039ab3e7fcfa6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251478fcf1facb296e9677ad7572abbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b25a39771f1d6f9da4edd1cce8072716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65155ac368e82920077f3dac75b83a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1cbe5b48cb67aedbeafa5b45995fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe95a818962b097a42669217ebc367719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cead043e96b6ac742883c16dec31ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292baf3966c6c8e9ccb1e0ac0b1ef4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb39b17080ed5e90927509139419efa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc78e3fcc1f4bb34e4834ebb0fa2973723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4823412c4db568bad231c158a6d922b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609006a7f37334131ce673584a65a69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef58fbdfa8fd5238085973dd5a5d73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb4f1fdd99f4125fdba68224228b87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f1afeeb135040d2ecfce492365a93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130931cc9ed767b90494fa25904c3e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2f9e4f92adea5e2a1e480221db83c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e139aed618d612f3f69df20a3dba8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd31ecc793bcedfc0dea448329320a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc91a1bc027db9c802ef7f0226ecfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbcd55dede0fffb440ac7dc2ccde85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5c3515e38184171c535727d488121735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352655a6bf0f0ca505df5405af54b140736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76198a7e9b4991490597c8b25a0688737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c59ba177198c45d5df7aee790814d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2c736651ac8e28bb9d857afa17da5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9689b1df66b49e5cd19764435d750740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5443c70db9e91f2a3bcfaab175dc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9a8cfa58028919d7cf954aef5bd9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bcb19b5359cdee4702d5f19ef2535743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2b6d30d6865c1ec007182e941a27c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce601e83e5c00ad4694c95ea58603527745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115a5eb589b586cf608e905fd03660f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59fbb90fb7568bff0529f9c117db29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1e15e25878dc60522de80127c8a1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187c4445bd8dc296d91ac7ff098290a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba90ecfb4bc83ddca1cf8e2f4cb142750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e253cbeb3b338eec34c53cb12d0a6a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70557ae56bb7cb837b64daf3e623938752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c27188ada93e52da6bea07f06b75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cc500692884ff2d8c39b432cd224b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ecb09b5fb5c689a7d2c8af6f2cfa8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16d9f815ab7477fe510b4b10410f87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8fc49d2e213eb79ed79e34f81f8c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4a8f9a3bf7dce3c6d3077665dfc00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6fc22c12f7217373f50a0ebf2a0e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f728d3ff58c3809131403c8e4a07760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632490f1d11da3da9189ffd7a74a331a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7d445624c563a267fb626320a79d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29847a0008918904621247b08c1bf9fa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e13e639455b0000edbd3fd73cd72de764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1b36ac93e208b5343b16529d49fff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a121d668b5414d897451cef880449e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb16cb3afe7f704c06450fb7a0692f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>