--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eac148148979871cafb63eca70de641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162e0179ab5b44d989fe2948cd7ab1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac848d258c6df3765bf2e8ad1b79d223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7166285473eadab35374b582980464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b905f52f4fc0cb60c9caa8f96e05585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb29110df24d13ad33f7da9ce29f1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5a60defa2afa2d7a49ccaff4e8ed97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ad000e6bbfcc488422f6b33e289cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4b08632e9dab2b340077755aafd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bc5999098485d4df9082cb242392510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f69457e6a9c9316f736311bfb6b9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dceba896a1b2bda489f2a43befcd9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82b1c74ba3a1a852ed4b9f635c8f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f8cbb1cf5d2391e19489aa13d2c7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708b63cfc73c5ce80b900db18be5ecd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c2dadf5d08d2152a31a2f9191ab1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a33f573e71cd46e21bc392bd35a05517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab95195fab4b8e5306706b1631d78b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329ca34031e9cfa2f36919e7045b15219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5e5ff06a288abfc433cf6eb190b4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c200145031dcf06eaa9376da36176621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2c97738d319c2e5548f081346ba8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673f0ec1457582fbcb6c00b2c870dea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d429d1872a5561273d55d61508a8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd49fc3f9ec4bbc30bf70000a7ee4dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49b5bcdc78cbc570735b2aab21ca426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc29788d40c998a8e1445fdcb70c02727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234d5928746cea90a2ffc78237b612f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b6aaabbd0b2a2f127193e2e2a695b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb7ae1d7771398d26e40ba690ddc6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c837a44c71249463203dfa0c0c2f51331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0529380383e0800201eb81d2851f4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855fdfa4f42fdaa69740a814be555d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173793b9723a37db7efe215c3373e1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2726287f8c6dbfbeb2d4838bfd030e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953b2409c6e1605e6ffc0a9c73f4af136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ead3cc8c8a86837fdf15253bfa403437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734feb4c015472f582cc135f5ff2053738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f267bad5e79952c7c118255c7e7826339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383833c20eb0e4e03272b2d99124146640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c467f740a0f536147afcd2da2e5762741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29b66a3fcde971ea9b57ba6a20c0ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc046e002ad6256b859ecbb3fb08ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626c049b342e6f16ad01fa1fc42fc6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a13bd77c506a3977a42350236aa1b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b73f0f7543a4584fb6855d873b37446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437a3c98d809dbab8996e77794ba5d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500e453397e908d7cd6cb8b125dfed548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075669f1c5a19fcee9af0e4c82366bbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e1ae4083c0dc778d84365aa7c072a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22475ddee3aef3ded6d3ddace1d2c6c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b944a5b34d23ea0775376da1201dfe052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d584a3a538a9ca71a8d1d8d2c8b44a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c031391c679845dbebfbc2424461da054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e71837eb04cf79e12893d9a0d6a3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88608e14902b7360aa0f7b0d1884c1b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cab84f6efebe703530f961f1090a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf7012d30147de5b6fa87137f4ff2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3dd11948cb5ea0a7f91343bd24cba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833d935cb19bab305600e7a3b2747e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c484ce24c10caa46cc3e7cabb7a45df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746414d14c949bc790d747014fce0e3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe13e79db1d149f199e7aa224d40f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a5bda03a2c85586ca97948b3eeb1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae5a6044bab11c0fba283f4fe6075b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249854cc7f38e8b21c38875ea848d7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9c8a47185642d302a214eeeac2d7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40281517de9d39614f3644cca093eaa168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece94bf68c538f235bd54abfd08fde5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc8b9d01a4bff717ea7ea2d10bdfd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d708d842cafe3ce23497b6b5e233be271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b3ae77e3d09e01b4487afc51d478072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859ff8224cad357dd91d26db62f356c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45b0963aa552c771684e10a0f0795f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd2f518a0fb59ab18f7b20275e47ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee830304e0f47520bbf2655b9d024b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faae4054048f6f3f9a977854ceda4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c89dc2a0a4a21f202fac68d9a7c4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d8ca2065805bdd1a490495cdac77c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cce164a6e87449ddc2e5820ae787280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab822437f77d54766c4296b4f66f82181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8cd1cdb9db132bfd366466745253282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26056811ac7852575fd71c5074dd15fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8df3e2a311ee759d2a31e94fc57484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6cba35b143e6114e4d9c0c0411f2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8e753bec6ffc57434af86f6567fce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653ee1704cd10ae73ff121d85b3b82387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda73d345d625ce987f83c410782ce9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648419a38fdc53b4fbb57634fb1c5c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f4e2e2d8193c214ff0389668cef5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526c354241e37fadf1beef9ec44b6f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23a6b54ddabaae2e7cc24596588f1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18f49b3bf0631e7a2d258b2aeb282593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba685f52857e11fc9c1617a4457b4ed894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad73a5589e28dd5762491b26806cd5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb70e29ff1de6109b5a932ed24905e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446ac7adb4d57c9feda3c14be034e4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a572e2def6155a98848ebb526a9db8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3d042828ba975132aa2080b87bfa599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7104bd2e614cc9fb7964add2f514c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff54308ecf5ff8bfa54cb030e1b869c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc74df485f694040c30d442d9d1d235102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ebe30c58a4019b5e8eaac3641b2ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8398c2ae27322291428f081df45781104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35f130a6dcd50b65f64160d7280762105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d4217ba149bb6fbdd0940cc8e7440106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15482a67aaccba53da1656b632fac330107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4354e5f811fa64071bb17d7e6e21801108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f1586ce21bf03bfe7850334ef06da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232b67937f127f58e8320f4f51afa9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ff24ab97c1fe88fbee5ae682890e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dc533d29dcad82e6a1cee78a7ac51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0132524cbb3c7fe22a7da87da046af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612b6d0080d6533f0452de5da673621114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b695fbb80f499058f85427767560971115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82031267a2cdf9744359e04d5fda84f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb6549c66d1e1d6a57064fe86dc4cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdb0f3854290a345aa907a8fcbaa45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e2425fea7a7154fa9dfb16cbe4499119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc06e2b8c3e3ae3fe60f37791bc6ba5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7e1a2d575d60036f9bb3e31fc556c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eae491ff441f2ff3c9aa9b543c2173122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b355d9801e76ba524888650fd9061ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5fa3854794ac8f06abb111a8c0e86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de69be52042796aecfcc18a6dd8f4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ad8f7f74b95da5281ec76491a55fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2582681895450d3b65008f1862e6c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d88cca587ac1ba4598d132c1fc40d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fff2949fb838ab8a50fadeb752942129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275407ae182933ec301d8ff33b46174b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88391d105eb44626ff3e4177617b92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ff2b3976860a85559e4285af7d0c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5cae26db368b898f9cf72c4dff948133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b4273b6246e729d69cebcd57cf08d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c2e1c4ec036c1000d017621c02dab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b62232a6bf26033a6162f64027a125136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6aeb9f5579702867ff2bc7fb2e690137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5631d571af46e6a9839245087572c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8659c1e29aaed7a7e2529f4d8f74f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096eeca50043bfc78ebf2d1b3aac4b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d0510cdf510b418087f64c47a9315141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508063bb6fd83fd0376cd0cb457c17b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb855deb16624c6e877b0d5f08af08cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1078f557ec310dd6276cf92afb7ca39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeefdabd8c0601c27c527a061b5faf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95cfe19c1e0d4178d6f33fcd7efa84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a430c97bdf2ad8a12976a5835680dec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c46d1d66611bfe4648559f648a598148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda218b133cd134ca5eb117c49aad98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c92bc90843d46e7507b9ac5314eef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb36e2843eef0d8318dfd95c3b1741151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc858ae53a541d8545388807afba874152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674f31a7863f4fcdb98e38a158c8016153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a3571944f958b43ecb1c668aaed58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3878357ec64947bd2329fa6b23e15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cfba18218f6b4fdbbb93b66b343ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f77e8b83c54a56916ae09b833aa0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346b8e414c56bd7a47ff3518593a95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e3e7cea5c039e7f9443db4bfb7fc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e891d58bdc34b1b9db2a4174b7fe5c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082cb7896b15a1bd4480cb775dfbb56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55cba0a9bb21bfd759d5a8dc290bbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf9796730bbeb13fae67dc93514b8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408ee8801ddd668ad8de91fc64a56ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503ccc3e52aca0eda92229edec6a301165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c0da7abe6f58c545620a88535fe75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2bc071e14001ed59465f5867c8783167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24b005c833c797930a541983b31e1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de934100692c03c7ef5d94d666fa8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329984b18373b5bd2172f4812682c4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf2689c5de249135b1067447b25e7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7d7e63664e20f531659792731bc76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27360f373279203aa5831b58688125173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad87ca1ee6b7e493c8fc6ffb58a3cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e279ffb2c877f9219ac6d02d37ee14e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab87bb81dfaadc313d72a25ab294fce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6d81456961261f1acd8203e1787db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c98904eb1c5c1394d023854bfc233f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca46f9f5d3cfd4848cb6065ef3bb31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f3937899798266aa0017c677f1d86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaf32e2aa74a9406494663bfb53d09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad09620da3dc403584955b0d0261f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae422c37a345109970b0952a5b20fd5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5bfde13ff9eb42bd7dee206cb9f49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05a0a2834a63efb1b0b02baeb99b0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124223eaec7d294f9516f33276d0fd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcae69ca0ecc0184aed293cda1e304187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2e7e7a3fec8ea9590b20c859004c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb11a588e545c7d684af5a41b0d5e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86383c2ac9ba4a485717faf99b81f5b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed5e97348ff4f9e6ac503bd85afa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9849dc2c248d58f7d7f94fdcc3f8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04c2b7db0d8043e57077eb651ccf50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920c762d6af582435bc2c1b63ad2076194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649d938e85e7b6c29eea5244ecd765c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485f5c6d3de0893143fd5c39df814d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2aab9df27aa6e7b3b9f23cf421238197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc829d56442f2b0bca5fc80aa7d97b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb0486fafce9b3a04f68f1dbe3f43d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20057bdb6a3f9e816e1aece3d9f3f911200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cdd2715eac5f9b45d0583b8330e16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2582b83449a19ddd59ee54c454ae7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edc279b61a65186f731bc65ec7bfd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3d42000a32b7e81ec744a81f7ad82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385811f3d3fe60afeb960638d0a68d3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446f41c49298e8ca7486d88788b1814206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69220b389395cef97f6298ff6c518a5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a79d58b4e9413061f9f2dd96d178d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950647f8b2c506b21f18f0b554734ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6056fd8742874a876f82930d7d3c19b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c610fe2d25c6eccec7357622a9fbc91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8a1db855752b65f00e987f51c500a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705a8d81bc04b3c29239348a0a69ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9742cecb48bb8b42c8f78779f405d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554ca951beac8e181d2e3991b7baaf3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f026adfedffbb782b4632ee5816c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790db00c36604fd22d58902e46eebbc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338df88bc0e1508fd0ab0f6fc2c22f7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d1c22e2163bb13c257e576d70bf88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744bffd3ef3f49eaa6d1e2277c75712220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66464f8b9d06cec318431aafa345ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01a4b4a026a6db600e962959f57ebd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590c8bca606a468258c79ac03bb92e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c023ae1604f56a44e69fd742a4be919224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d836500a9af0016968a54d885b1467225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a0cc7342cb2fe3b1dac695938ca94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96157d477928a3dc1ef5e6ef416b43c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca3d81b36f6d536a17f353d376011a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183cb84ca6a3a84c1464c08d87adfe6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa908d5b5f973693bf06505ff46636230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528526b0ee539339e04297f51a7272f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff6a4fda8201753849847df0117db5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a508319b1c4270b16492b1ea7851a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95b2b4071096c18adea6f0914ec1ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b43168468d57a6d1a7a85bd83e02b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cab21e598813f2a253e45fc0c967c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b03c76a930aa0a7bfaf7e9c4b9eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f05dd97bb0bf21ef85eef9aee830e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66732c2a7ccbff6e6e7fb5ae88f570fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5b257c18ab9c5bb1ae49dd1332a63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a761e754c8fb6dc7012a690fc3ef4ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa2ada006d784567dda26819f29578242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e655f893a8305e49f6b9030704f5438243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4543a09f7368864182aab0865849703244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac056c6c122490df685804a37f1f074245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274b092fdf3c9283124628387828b9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007ac7e3c7b46d2775a9ce61cc6e669247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47b9641ef7529649871bf475f4ba65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d5226ba6d500235400b3e7ccf21e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2cbcff00232972b09e245dfc29c1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e0ed95ee32af9cc800f58b21f1114251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642cd95cb07d0edcd628c443079088a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92e9c6b8fe0f3b8eb01dfd8c5d47af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c790ddc1d2fe330dee762e82f8c81e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf5833f12f424f8194e5fffedaea91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14918321d5230c4efea5523022780457256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ae8704c497df8bf3d176c9d8c21e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25777f55c5b3c19870cbd88f0a3a15dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afd409ef64c7190881013df0668f2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591a8e38d0017688db6f62786cc1748260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33966f4eabbcb514da9a5f866603537261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84177616a157600f046fc345c8dc3285262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfce353c257bb54d47b752503a47a6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400d1fba349e8cf17606517b87c82bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d4bc50b30df1d32dacd06a8910d73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebeb474fb6272eff624c61000d2068266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d27d3b419643582c4240bb94e103f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f566587fb140cf0e6de1df854c8ab5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af399ac44ed1a959b689eb9de469b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0a753c71727f7e23986222dc87ee7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ca00fe406e271867fe209672882ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12454f5cb6dfc9f6800dd850e0e144dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a236499599770909e0fe7324e6c55b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c33d18ff0a089a8aded071a4fec1d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ab30593e524545944eefa36b97f02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805789c51a3f603b9be2fc6aa2e4652d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357700573b14169f264eb3edafe4e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5abfcc3474863fd74200007918fc35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566108991c21dc0f8626214a8df0660279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eae85595d52f2e94b62f5eeaa2e60c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af6ac2c0f8ec29b285266d9ce35969281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c56836a0689e475ed99783567a345282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed1312900c72896c25c4988e7680af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca22f528e2114093d0f84cb6fe369b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c97b0768229a662f5ebc4e51d04a91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8c8d3865735042d499f09b02e8f69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23a9a82e8425c08b39ec3606d1e175287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da8e9b0460274d5dfb39681cb80126288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1d156e7429d68eac9f0fc555dd8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426105b27b182baaaf81e5da9bf10a9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08c392eeb9ce3a983f63226aad6503291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767cd4b718809a5e47d821421fb06f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0c92b09effd580e448cfdf6172996293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74a4db7a7fbcdb84785709a8dddf4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e96fcf4247d300a284f537884483dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abdd78a5619d8c3936b03ca91ffcf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad18b6729eaaeb48962b350b5a6b07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749c09f4607d372324f5b4594d63ca1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34a0b27a4153e8aa592e27157d9c00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73168d81ac36ee042608232a8bd0affe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5b4350688b20bd3d96fb53c154280301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9cf76e3bf6a3b4a1eab4ce5c57082302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8888e92242b9d1e12ad01587f327d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca54843e9d7ff6bad5ca33d0e9c163304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba4093778c450d467b36859225d7e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bff22c0cb9f47e398b6573b3b6231f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38f7be30aee97265d31277d62db88d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37d933351c4887109d7ef8c2a71e1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7b51cd7d7daffc061bdf42a606e9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d7b45976ba3bf425cad8364c1fd9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684174b886d7ef0dfa979aae3c90c74b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5301549b4758dae78c7ec8be121d72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806125d6560381c15055d2957376527b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0e3e918ef599cab3e4e8f1be379fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a26ed348c111cf9444910723ddcc8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0ff128b577e44723beed3d2bd914b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf85514c2fbb93af93a58630e1d6ebc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a561096c27f280cb38537d9106bc04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955009edbd0a6bd3052c930d14034950319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dcea1a98bc82afad79707f96f0f98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fec9e6bc2f7d6124d04e819e415e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df4c604c7e27e6293199d135fc778322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad90f488511bc3ae98b13859d84658323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fd209731efbf8cfe59bbe9951cc40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0928aec094b26aa54ed4f1190b9c998325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e9e134ec7af04285f98c705ea0faa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d4432ab3959e43ca58d778765eef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f1f61643975e57c4bfa313440c4ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c638980084a7502e6d6928128359f9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9b358855613339323e6e9e8f1572e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9116df879042b80645225c8f4c6ef9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfa9f5e56b9e26c94e449885c5a0ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db106ef4bb7dc0b5bc16e58d131973e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a9932ce7a1c572caa728756b5d016334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea1e4bf51fbc63c046a9b7861ff4ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac516b5ab616a6fc383949a0e32838336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2ef16c66b38c275ef90f279c8f534337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde749297d8d5a6f35cc7a71cb243572338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9ab323812257c4d95774d7c992825339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb2080ebdc40c8a49407d214bdfd03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9429655e63abbd99388e7316a174625341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8af7ce0041f380ed2304b661e5fc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9324a813222638eb344f6290e473bfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158aef4d381d0d32a1b67d5825a7ac4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e557875f55859dccb358abd1a2aa3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca3ea32fb97db7b26da74db67e65ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5d5c51d7c168e1e5eb3ee3170fc3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42f6b8813af281029602faf9810f00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95bdffba20abc868f4c947528d3219349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8db5797e0d531db32830deb90723d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed71749765d27ca83ff2759c9addb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc93d4fb64418921f1d50158a37fb07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91942018a76ab58525c1f12395b7303353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09d696371035fe66065174b249e645354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa4dd40061c32200e55fd69780e547355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5c3e3ae0791e7d1c565b151346fa4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd203422dc3e16b6f7a9259b0853c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26b504fccb37045bc116fbd4a28909358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11984904e1d4675319805a1c1cb6cbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a96db940bc3dde8a665af8625c9d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e4ae38bc08ee2b54439db6df66793361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af55b55ff62545cb39c57df4d7ce80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8532adab9c03225fbf5740e4c10e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20696bb2d8012a923d8ddf6ff6f73a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18c016666dbd057783473b87b65f66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ce5369aacd16e261d55ebfb186434366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec56b996923d5c584336785993aacf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfae8bf3a6773c2adf0113921148c2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f3ea309850318e290f9ea9f6440ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a296f5f1d6f5e1c45808da8f4f484370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afca4c90a739360681023d3b93b5b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc50621d6727230b1bceec812ea94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9846e507f3554a51b14aed76c840b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd7e8097e05aca88e4d85122b41f45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b54c06baa5d42e4db3c7b2c20fb1d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeebd105ba91a834326770cf143669376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ca1a65ac2bc311210584daf91f0aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becb950f327d67b55f56c8c6ec65ef7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7699076670fd1976443c53a92194444379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2195bc9421e6c7fc3f4893ac5cef8ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847bc707935ca5fb559dffddac499d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba759ab9323b7c034b8c392a3062085382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dde6737680db0da2d295e6d0591ddc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57940e76fb414076901f10dddb5af9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f65993b41e76e415cd40f17af1b2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba1dc6fc4e013d3f32ff4e78aaad5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47a7e76be180bb007748daa744c726387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490cf6672af4fd9625d9d1bf619ece7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02b96e38293a07d1bcc89ed19934af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f93c41c7c98b99b61c4c78254d966c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af53b0aa0e287a1459e2ebcb272ed1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313a9f443886072d2e9053a9169e261392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c299a74ef9fbfe427b863047ada46f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beb54a67b41cc57f2cfe98f67af21c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c57a28742aee3fc354144b4d4cfc7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5c0341eaaa49d9d3ae701cca21d79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527378dd3d1d89bbef752e65744ff10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a5e942c4ba1b889e4b3ab5306eed6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b7853545acef6589555734353f347399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7587d9eddbebc17e225c3bd2492abc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d790311f292a7ad82c5e191a27812c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91670a6183b7ebfe1c1a8ede402e30c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26f6973e1ca0794379ccd9c5feb2fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582917bc011b140e889d48eaf06fec53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da8abdcd6082c20c2b3a0e0d07426a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b95bf6fa76be246e618b1067980116406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434e0e9419d12fdd77cecc9933f32ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0851fa528a3a34fc69bc8f3a675655e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051f5a5ff160f36105c835de2c4e4e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88814f9576cd8586e81104317b4ea3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510dc4f896f3a758ccf426132a19485411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3289ca42a3db48ab6000358790499412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52b78b32ce514fcaaca0a88cdfe8d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a323b11a933d8b79ac6116ecc153e27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be6f932a49f833c7b4b1dbb0392511415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e5abce7af745e11d47621e34f4f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48139682a3eea4005bcfdf79ff9869a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d746c736ea49a8e57cb3a6dc608f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4edd0402deae2b44c0b8cc4acf5eb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf94746ef4b09efe11816eae7cc6aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79f6bf68fc36f8a1e120364fdc201e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8760b96139acfb280fa798f08f47725422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec548ead7625adb2c8dd9befafca93f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171cf34aa165d78a9b3f97a59c5e3df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816a6f8e19c014ed0d338bdff37c644425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed2fb03ba5c314943e15d28b56c0a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7089fb97b3a7fae4da89baacc05aec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ba67edbc2510a9b2a599d1a8dcf3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfd973e5eb32eaa91bc925395f1dee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17fa9baf20c5d3420dd9ae2f52c672430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fe7f6bed9aea284668b3ffdd38c88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b4d6d21a4f4a72fd711a50e867fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d3e663e76909d58f5470f1ff30cc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd90c3c3c0eae19ed6d66482478f6da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79931ed1bfa8dcc7f9fbb2a2a74a09a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebafa865dd5c7572ff415189be8ad6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d01c46d6dec7889852712e17922c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9630455513de79a9dc89f884b89c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882763237953da7ed6dbbfb4b727abe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500fa1de79027580815c0a226113369440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83446b39549b28392eab6b6b14d1df89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2c3792303c3ccb6c9bb2540562220442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa304a9e555e16243009fde61aaf209443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c83250bbeb7933c6b2da6dbf2265444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0b1e72461aca7938c7b5f62a07e34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ae97059540c742f737b405ae9b1d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f468747f4795ea60c980739252429f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2377051dc35b6de2985342d2e59a9b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919c5f329bfc3a464bd264b5f42ed29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419cd393bb7b7b0e98d0a4624e54418450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1368b54544d20b2747742f4d141c772451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6382f9c781d0163ebec7c4d61285d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c14a51a593f862e6de9bf1c0c5c935453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91d0f2bdd6bdd28b8166b553151f46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4a057ecf9398f3d00306a7f218817455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd0a8f5c440ca635651a34d468f74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062473725c727958d6842326b5842494457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35f08b712b02baeb0c4f4cbda37008458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3f59919e98a42ffe6ac0e438e3fda459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e03c07bac46c19d9d66660e9f95bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c228e6b7f3447f5d83c3706cf56e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d24721eaf49d559d369135febb0a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb24cee5303e76c25f4315790e097463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58829d3724e3eae991b1aef74bcc865464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe109e95735718a44fc2bea8e722ed0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003d08d8b054679a0d00a37d56d8012466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59716743daf60e7e3db29fa7ebe1feb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83e82cb6c3b353056828cc3246c719468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b980c66fa54d02e3b3f90d693c87b7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea15e7fee3a9e8f92380d8e2b77891470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b797ee12f84271c04fb5ecafa8dff6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0b0f9ea93085669bd47b65f04b80d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6923163d21a11591b1a1bac200526473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa892ade8c6f576f72c53ecf444d8ef2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2191365ea76652c3b0782503c6cc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80198a65a964ea082e2814a9d59aaeba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfd9cceed54c33058d35ef28fc927e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bbc2d9b539968f9821e875c4f437f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b8c52a72f2a61a558e103e300ed73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065dfdd69f55234569cd395559f4cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e809581d6e2d2d09cd5f1198dd0f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d22a824680686cef635a6d60bf3b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc62e7f115dff72d7e52f61776153c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ffcbaef37de5e23e477d75e8a5566484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9764b6d0753beaa3fde6793fd1fd3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b638290e37e28de0bf42ad8a7f48a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293c1d0cde4528944228e555cca274b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0423bf6aac3f704e6888b49377930488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf52bcc3876dc2edd8f7de8fc8b98ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c30ca36a30e694a04e2e846c4a7c57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d28f9c5bf712227d0678a3d186954491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81babfd58c9aa71509a863d9813daa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32c1bf5ded4ac3e72addccdf71fad9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3e0b9336f827cab3591038077ac76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afc8e8b2b9a191ef78f783353cf8ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1feee58aa129bb77e79b00f08e266496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74149bdd7764b86835c22990959714f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc65879e625ae0deb4249150c4a9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83ebe7d4d12812b6070fbdd883c8f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf64b957ae1c54494f5296da2038156500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823f7865b92c2ea2bcef0b1bb08a077501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb234d92d763fee4afd0b4b50a4945e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2130459ad331e5faaacb74be0fdc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9eb0ef63b6c1a4f8d2980ffb5e17d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c65455e0db9c655d40cc8a451875fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2b57b974d0ddf950b21a5b8735fb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97163966556034145698acf5f4d54f40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ae7f0efd76304a1eef4fb0956af3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8e054140b8921f9f4743befc50532509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4058165dfcf73428607ab53a27e71ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605f03cfde4cb03424f0129bc1176a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96729e33bcd4fe9686f53ebbb8c331da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e366273f2481503856495dc0e472e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03186d85d9b7749967ecd243d5ec0080514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cda6ec3628a70a4dc025f141b3b70e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f7b8b1599b2bcf6ab1baa80c56681516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602eff48a5a6bba24348ddf45f009f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdc52612606e2b98a4604f063cbd29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c0c0bb3c5f1974cf59b3aefe3c4b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bf4a685d6f7e64a7d2fe1a54c26cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4571a6a601c71df6f4687de0340361521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c32c79adefe5d099c1ec30fbbb0c50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78245c46fdc157b47044210f328f9df8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a648f329e86249845d173146eb3aa81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65be07e25a40a2f33bd0647e9d774a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50ff3d6ad2264271f6dc9fc2001bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943b8cab8624d56732d00aa29dbb80c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f21ba9eb97f5b432dc8c313f30465528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539685f996ad95569c6004c1b06608fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c14d98928c5979a7057ec5101bd3ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1764280dafb696bb99de4a7d7c8db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2da4253a3809e9929c63458a12198532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137655046dba15bb2fb3738b0eb2c952533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ea619799203ca5b258e5b39cb690d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bba6bd9d01aa26c01bb0169f9bdcf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e464fffd26a211f3936a51fc0f755536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ab0aaa42ca08556132e44409e874d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537582b6f2ec2b70d33b15324d7e2f74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad896452ef22cac2c962e79de22d15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084de85bdf36a3e7c4fb797719868d17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4454bb68bd46abb806a9861617abca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a7099a4edf91ad721fee2a895c9d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b43e716ee5affdfaa38e8590ab59ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e50d18d3e9c3fe6102be7756af78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764bdb026acd727c70a0bb85e518e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955bbc578ed836a5bbdc3abaa1582cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d8a7cabb4f51016edeb942e205b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9ff2db28dce31d839b3324494a8ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647a5cae4fde357501fd6cdfcf6635549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce46c1055774b6cef13be01c3eb4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37607d5c2e2f4a463656e0faa0aabf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800c6400ce507482de9ceacbac8e0f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4476c2431268e3fb887276b502ed2f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8cfb2d19c3a49419a866914be1dd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3385d8f585a80180c5a88b2d8fa9b67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983701e7ebd3ebf890297120d5c43443556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df285ba8ea15595eb8c8233eeaa677a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af14a132c8209068b810e8592004d25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9dda9ce9c922e70fc59815f921053559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b23b05666133ad3181742f592cbea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4e5d3044a8cdbbfc7182d98de45ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8992255ea9154114f4332215faae61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5854d315fc1378d364b1007c0dd35ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dc5f307f5443a6ec88c410d398e6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3429d251ae748379142017f065fd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadff3df57c43d0dcbad9f135461ce8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208e451b2660efa47b2dc125bfa5d2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd59edea35c4549d37773c7444cac20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15eb100233c70378f634dd6943c665569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f28440da8feebb832e3805f08894be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3dcd303ae2f907885fb5ba7b87c05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538709149fa7c161aba78b1c8b79aaa0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cc83cf16ad6f1e93a9eea2bf50282573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305b46a016d4f579e1308e213794006574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ddbc25caf002f6c253b8ff90c2c24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58b50b7dc9505897f2dc3a37e218eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da95f0e3422812184f025d772e8b25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c538c5583fe6f46f2aa823e382d7eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf999af7a55046cd024a545d9d7b88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272e80b136185fac2f51c0b2a3124f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ebb5cbb633b2e92c5e9bd3943ffa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a193fca1989f1b9ffee8cc219cecd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9433bfc9843d16c1fb40a50689a9fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35bf063a510c2e4a456c8a2aa01f33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8733b7e5fe18e504b07c9a61af6cb37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6372a283749a47461c294e44bffa5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e34065650ce8ab0bed12b6ae3ca58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c7068c6770c930a5e5a146116098588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f689ebb75d297f7fa49bf384172eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368db510202e7fccecefdbe5f537878590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b02a3c6eab3c7d998ce4098f6a9a40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46f57ae4a380a69d18d9fe07c87882592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2943f31396a99445ee9a22be82e776593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7476d47810006ff39024fe1f7a9a26d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25050d80543fe99c11384c8456ae8dae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5d8ca4bfc08bc31d87f9f56272e4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd17c2e4e428fed986dc199cf86840597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02600ebf4c4d1760023f84e7b1a1dc3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec7142268c4d9ec02c2c5404af8c02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b58741469d921a0f9271b6c985d670600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61641588b152777a18f1b74a012a920e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af986bb65aed3b54b4209db235da6fcd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9303e96abb9cc69158b6db82af2627e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bd25a907184554d1ee11c669c7634604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb48a3a3e7bfd41064e5fb257d8ce8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73d33249b1a132c4f38ea4bbf17926606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319773f94368bcdebd4305572014e65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5379a35c933735b3655b1fcc07d96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de277c9b0d2715cfaa3a6ecc964b86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e1bde4b64f879cafffb054e25122610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f03ea4611fbe1b9f5a0202ffbe327a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b8524a4b869e5e1f2a970dcb68873612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3077ed62eed8dc57ac674af0ccc6ef9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7eacb87a8a0535a61207d547b218a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a612c207698952455f64f0777c3084615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ec2b3e151eef3799ea9ca637b1766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b35e74d221ec63834f1712b9660dd3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96899ef93924bdd9a2e53af4e09952618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0567d8d24b8ee586bd913a27b6a31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d57e68a82456da9698ac9d7ea5fb47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809109e7975aec11b900cdd4daa14bdf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927f68328d5b573e98ce8e0d146e003622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29605caddea02c41c2041c2ed21f2223623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175dda3e1b0ba3c0fd30483b41d73bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cafe244f688a5ec8243f3643b6d544625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c0e68bd2e56703219161f8b63fb63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b32b9861ad58953daef310856645f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d7efa3271eba6ef2579faa013c4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a436db9853b2143de27880fdd1aa3c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ab42172b81c7a16b79c24bc2d6f70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc594dacdcb330b7276f2caab53e2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff2786f765dd29bf96b45e3d3e9c65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acd4fc2beb2b9d0112b8d72e53855c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835044b6e5354d2a461f1b41f8ff2481634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75622212a19b85349fa5c78bdb2b1aa7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46387ccb12493d5368c6b2cb93a0b22b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db278ed54aed320f3964890dd1755b0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ccff71917a345916042e10a2348bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800a3b1a18a99571ecb214ee1a5cebc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffbd3ade14240c3a8633824899b0f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1adc4f360b7c485f404d1242d0557641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0a33ab3f46342d0abf594b0e4fc54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e1a2eed30de65ff0031000c01a5ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97482ba3aa6e0e70c32514c41d31a585644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16f454ef9a294ec22e0acbf6fcda7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def501e472e5158730594abd9011483646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe44faf3cb8ad3effc81ef401e0e361647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248819d184eeebdbc19641dc8fb526ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea6c75197d232030714e460481dc87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d978bc8b093650b460962321a697c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19a9bd4f3a0e5122ca1f44a84daa09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14e92409358ea2587bc634ab5c96ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa23099b7b8b6e8df743f87aadddb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10ff8e5ac04056d53552e28f11b0a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f67954d9b00618119a99c6ae329e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae87c97f31474f24a9d6f3ea68d9e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d178e8320e90ef42c0f1391fc8498cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c802442ad93e5ed7039d18ba027c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d1685678a82c3d56dad1bfab26eee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa57c30f8761c01c12a52955b1c3d7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60dc22dcd1aca1e06a689bee72c10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a00c3ad8e798d5c63acbca9d7cf95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fa2bfe547a1a47678b2bf6cdd262f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ef1880920cc420eca3b139a3b55c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42d3795e3854fe7303fcfab7488345665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228e9a40e57c63a33d70fe5d863251e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00670b9af978dc0bae4bb4c20932c310667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b754fc2934211864041d1c488cc2616668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d756391162cca4e6f62eff36b3f272669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bed366a3165ee5c27d0783dd38e063670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46462c0992b8d36c72abc048bb82dbff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccca80bc920660dab874c44a6d467b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1996964b957c4f791c8cebb2dbebd8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe260fa836af70bdeb0f3ccf3580bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be67924e48fc5312e45af31f2c4db8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dda11c17d7cbe39f8dc7a595fb6a1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81635a2bc7fc55125c8aec8e54fb6601677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c108953a61e6b5f6f5cd66a6d2933678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f848c2494ca03af249ecd25b46de9bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcc46f41641eb10e92fb153cd492ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a311330a8aa6151a345952f374bed9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac280686387e233896986b5a13a06c6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650f44832a055aa2ac5fc77ede1c471683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25b6e75b913d4e63e2b45eea33acbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2879b8f2d25c12642e0f8db69bed6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aa9d3e70fcf0e3f0fd277ae6fdc7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946f938e43be6fdff2ce72f579deb99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27cb5c6e0a8454a343a1fd4a828c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd09d2bbca12058def406a20f1a389689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95663f930866764efbc840783bc63111690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34556f76714b12c386596d7f417f84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011b11ffc16840f828ad14ba14723e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf2ebc98712dd76aa31ec0d4da22c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd6334edc89004bef271f6efd3ad28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a132fe72daf3bf532608210747ac4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59506aaf140ba8742c2eeec78ab3ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898bb351890356acab91907f248fdc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f18f8a6395763fb39bb872db1bd06e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553df95216ab82123a16d94b0efff0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88450ac69a4e1b33bd7953b48c9e686b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58577f655f536216d2042f015bb02d4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3331eecfa6a962d393c48215b08471702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f8322d09d875fbda311cf8ca7451b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8b0d7d7126286d473b5bb821e2d78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9716b2ef497d7b40d58dcfb2bd604705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4cfe300a32c112e94841b6ba17586706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb19edab9c75fdfe7a81d2886dec6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6300dedee27f3cd4d24e2c23f8fd95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f73b26e8b95633aa1b8d16471cd72c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e709b26c6a8b0fef51593254fd743710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61c0b71b9c39b121af0dcab7b2e357711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092047d2b9a1f392d4076ce39ec029f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d7647f36cb88989cafcf029b79e8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b218019b08f1bfb6059eeb776117e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca747e71ab7bde65f94c8ce752d0fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d469322ebd6c5cfe46314f7a6d2e27a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f65f0275823fd3985f8a5d7d64b3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435948bfba8bfa3ec3005750f49a7720718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa11ef43c2c634f2a7c3cb15292679719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb8d549643b3591a55456e13939db9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72269ef5cda6eefc012052477868201721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf2e4e9da9fd116e217bd4493fa15a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21bed1ad1fd2176ad9579de76d3c92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140f0ab1086c3c4656b5cf18971d9f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef40fb243cef7ce50ea8ef96025a03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbf5a4b512a4b38fc65e8074617b66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a71ad4033d59b22aaa12b6ca0fc9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cefb3c25511c061c1b09197415a7f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa200e8f0b700fe7e2d4a4060c8d6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4edb23f8e2e137eba18d7cc9a0e049730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45baa65b9087aaddc702fd6ecaee7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d110a934121b97c5c2d319d97c6413732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb3be388f255c402436f73bb034554733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e665a9ccd1de7daae5a2a6b90e50e69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91823457b8a201e32af1a6514cc2860735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67583d2262ace13fda689332622fba3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48b7d4febed9d42229c65647b75644737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6b91e33463ab9b7af6106ee3cceb1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277ef4efb8484ec8cb4dfe5edaa806739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a881c880e218931a4436bb7f1df808740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98889889e13ca5d1447f67b31dacaa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446f68e0dc086d105f0e2a7348bd8ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd6b7c15d16111fc9ac359d84f505743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8d141d83250d94d80c8a4ca90c7f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff08fb33ce9053d94fde4e21c0f436745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560d895b2c32cde5154c0c28144ad1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ccd4061f837f6f4888e724670918747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875de7af2f0f278cf7c645d72dca0015748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f2ca2d966e3c5fc1b839f3dccdfa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5763894ee1b4a3b9fd187631bd8041750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3def05b811f66aa5bec3d39be50b3d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bdf1a499fc3a9c2b981cc4c735705752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf83f3f7354de44c374f036052b997753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8633f0e3bfe63e7bed24a3c2652329754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b250669161556edeb2b22ac6ed85d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de87537d4a3816b9a8adc7df16fb6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6fe121711da1159b7703105f6f2cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1bcb05632e7a5a2742123c7b20d98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bf6dba9ea50d82743c827afc15f63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d316c7f4b8448ea232a4153e5bbe6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a4e509af4e359c2b0d7a7ab438b6e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df688c6c0911551368ae3075b751a15762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74125064a9d0d8fbfd4aa5d6f3e159f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9877c0fa62ba4573ec9fde3946850764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98fcef781315eed4815e28c9d3a968765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d20cbdd116b17a16c518718ec0e16766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518489e5ebceea278654b3a9479ec134767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d34f954d0961d922da4ddcc1c318768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37b52de2e78c5c78488ab7a45d13be769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fd1d2a6c27a4f2f158eccc318c620770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc1e99f2ec8560d27ee3eb737f4712771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b757d2b31f4287daacccaeae508cd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c429a4a972e03039f3e3cd94923840773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71cd088a93d78ece1ff87e600f3ae6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1a13764c16a859757933f13a8978a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd4377f356e0b112d7960575314393776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c00b88b6e662004afc1059caa91ba9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a4e3fbcd78915b4423034feb79621778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2d51a44ffa88a51f724bd991ccaf1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723175d83f546dd8e401a540e200a45780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029c21dd9f1d1e215b4886b0ab27d1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3050dd9177b503c12d7e01b65c84332782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9a2abd9ce271e8db1510fa5771af1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f7045209b59aa4b0caa3247611172784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeb5d7f25b40fff4cffe42e4bcb4a2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50718c1152c1f511b21f094c357e3c8d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28e9f8fbc479cc4a04c991903b7a8a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427f4fef72aa918114a87885e1f393788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2496dddf77e3d73e06f171d188ac8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960191af52c55b2664b5e867a3f1d7a6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efc592dfa566352d0eba2a73722bdc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f28e9783fcf35c35b94608dd25bc11792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea871fee05f1dd424cd27b829d1b3cb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b114ba0d3dd473f2ff54b707279e679794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41170c36506ffe4efbea718fc721a2f5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32fc15969e96245b237a56f658d546796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9608b6349e63bed2901f7e941a301797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0b43265e1ef2cd59a4e388703ecf3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69c8cbd993f06d977e03255d47f34799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69c311d6bf4073218477c5de197e4b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15315921452703c0173b929808426cf2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9917273626cba738137d8096330de802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2518b618cf294b52019332c5cfe00803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204b5f7f2138f2ffca710cf6ddbb708804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a255e4ef0e59167462b24170125f43805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c04672f3ecfc09499d298887a116f1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c4f1e48f58f2970332e3a7c2062de807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c3c3646cd5b2520cb0d5ebdf0d40808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4cd7dc8838f65871235a75917286e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cf79ee5222bdf1fbf3215a3c3daa2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517bce5fc7f08c02d042eedfcffc1eb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793214cbbd7b430ae05b03b7a8e0ecb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bfa2f93bcd9b1d5eee0c3834f5b52813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2e5f10325a42a0d061feed83de6b4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54e594c365669786a796fc39b14c75815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012847d6aca64610e3cdc745adf1373816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b72d2150b6df8e62978e2ab1a6902817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03f7efa116797babd071511fa71a45818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d400961830abf3df32d53c1daa603819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279b8994ed1e68eb95e7191d57c4a29820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd16ac92e4548d2ce7510412ee71db8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90a69f85362ab416c2e764cd87adb1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d9a963254ac5025ab44819dbe0e00823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460f9a47c7cde1a56954576f033d97a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0119e99e793e3788c284fcceb7e6fe2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b0de46199d43ff76c522aff4f4702826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90867e5084b470cd7ef63ed94a1e24827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eec0dc614c895793ddcbed1cb004e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2075c67846d66827ba614dc8a3869829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b23e59cf36fd3b4bff9f2b4ee21ba8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eccb8b47095f218d7f33e191fd5617831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d514bd63918af7533707d4c9e361fb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e8bfe2db31874914b6dced388ba60833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29c93c80eb11db1dc6c1c489af96e1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec4b139b15574b33a6aaf6925184e7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027f5c250eee7eb73e2a5dfccce116836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd831c02c2caf4525635825d4baf6387837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becac412b91ede6aabfc2c715f8433c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c75b4d9c2bf682977e622e8c56ac7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786dda41614c7cb37e734c8e6f1be56840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8ea144f7782252a7ce18ef53f46e7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a7e52b1829e6465d34750f92386dd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495267fa5444727d5c4bba51981c63e2843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f7f502366aa7d105e88b6171423811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa318ae0f0941d15471e514b7527422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f3603ededa5f78baaa56b3fff4ab13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dde1ad22a7aba51973c369b31762b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c734da5ff4c470a9c2ad7fee4bf705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7544e017ee62bd739a46caa893150e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ea25913d0e5d398fe689ff3a979947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7481c97c75c102fb6050b69223dad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7e52fafc66fbecf9549f35f1d29679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c92618929b5d8a9397efb6b1238ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863cf3fae22414286dcf36e1d3c095a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573a05919356a6678dbff8cabae2b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0406fa822708ca07590bf3d6409d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504ccf74800aca1d1384f6e0af8a36d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71fdd92888567c1309a24d64be559315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5115e98a8c4b0defb73992cff0127d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc1d54cabe555aa783b9fdd67bb2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057db5318144caab990240ccdff90bb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269f7aa7655877a179a036f595ad1ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41f6c9aa0ff1407ab835770c788c5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce94e685d8fb26c47c90cf62dd0f9a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228314bad24d896b246f841b160585022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f3187dbddd5edb02e4bd6975e770d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65e8852b00baf98b5834315d9a046824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed78c38cc8cd53837d2b322cbb910e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4714aa706d7e05fbd180b4d1ee56aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd85872df395a2f4907b111f43c2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c906cd2c8d8006984123dd49a042fcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b478ab4e68e46c77513faf221f9dace29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b97eef04b4261374c4df3e7c5b84630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb629f8f749d6d3dc58a584db4265e6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41402ff261cf20adfc4e3a926e18739732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c898e99ef299692b3da5e92f45961ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68233774d38b65a2dbe4ee667624ff9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c622fb7ce04bfe026e1ea7d1d7121c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61569778663372b833cd5b3d64d3b39336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5f15a05a017b47a0fff0680485d3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207838b9a0fb75630718206196df7fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58da776049fe67fdc63fefdf1d1056739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a855ecc375f062e4d6d203bc9844f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f411ccee1843674d4d74be5aa27bb2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7339f7100f125638d0f123e5d4e756542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e362ab97621ccf8cb7654c9da785a0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c7e70806c43638f286929d4aab1fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977f886e1ec73a08e67883511390cb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c3090eae30058cf5730dc0074086546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49b5742d63b1466066c33817d716c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ba086ec0ab7d8fb24595cfa48212648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdf52ec856f503d40746019233b68b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c2d13a242dafd7113a63924bda6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc345f6efc538301faf70cfd43e98851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6fba7b47dab942eefe304830078fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa05bae151e7922be49e86b0004fe553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e3b99fd8425403b2b00cef3abd82254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6566524685fee54108769d4c9c7a2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c588ef5159bbbce864c0ada33280656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd159229d2ae5dfec952718a490f8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1a699046c439be268593d78ab38158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39671ef4bad5dc8ce4772e7fc4d1bc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc38fcad4bd6381db3aaa2b9927eae960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054dfd499ce3a9dd9b37f451ec9bb7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca571ee6d148c76d6e8f2dbdac4ee7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed490c2078b3c831f676746014149d4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252edbeb054555ce3a7d99811d575a4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5527afe9f27cd8b065b1e29afd3bae765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a2991fbc53306b19c1ab15d54fb1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a4b942b6b3bf539e2a435b20fc34167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dd063ffd735813c234c23b9f1a11e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace224bd5a328f8c9345a86aa32a5bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbb5e7dee2c53e9a08a477e217ae6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90b4b9fc075fcdf97b384cb3bf83ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ff8d5fc29cc55cf813f4711dad97c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a73a9a33d6ef4f6f392420fa4153df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3eba8be6923e6818a0ad80fb7707f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8de2cd43529540c5d64a8f787a153d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49fe1ed19266340ce50294ce8dab9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3fe609c7a1b3372d220a1ed4de60977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c8bc3c3a15e0c1bf165d706b5aa3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226c281ed312df384a916263e8e442b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a2f44a227d3b468a08845a37afdfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a754ac01d1d028b8214ae83d37603f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6b9f569eca5f9804f45160a85e70182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff93d6e3d33ceaf939284a20e5e3b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe53b703671ce75dddba2fca0c800e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bed15a2fcb2c757687fbcf6e9d79ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d8f7e420627cce2a6fd7e766fa64486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76b4fade235abd7835c17e518f63e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ef09884fbe9b7005e4e7ce19fda1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09570bb38ae35e69e8eb9c2b6e03c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5e150b9d1b10715ec7c4122fc0c2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d682f53550b139abedeed668d57af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c78c08ea812e457b53c937ad6e4b4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5202f6d70509bf82a0d6f244d1d4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa81714029c48b8740d5bc41b129c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5550c2af0adf87ce4071d088f693b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e5289c7d96be23b1db12cbf0342d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505322e90be41689900e0423f04e20c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57c3b9f6a9f817c6e1de85307bb8bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c571ed55abfed2622ef2f2d2c3ba7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b4699481849d20b254943ead9569d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c7f3a0ee488518979d90b8a2055d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd57e0042ab9db9c2fb7952e492ad44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079a7d26f64a0b2200edfca542ed951103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb30e87956fb2619ef0ff2796abb02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b12985cb51097f463fff47443a96e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df51c03fe27f6d748ca209fb6f68be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2b25246d0a6fe38553d00cf75d2f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91649e7565e9342cba09501f46d23471108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecdbfa350bb060c71bcddc31b8360b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c4648ff13f745752006c13a01b49d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0119f957dd572b0be53650102cebd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117aa9d54f90a67b792215408832b2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c703a9a48ec3c32530def3f89ee87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668fe6d1ba4db419095a43684226db8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d14339f7f94cda3d3c87c3c5f8f16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6883fcf86028ceca940612cc1bc7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be47ec386a6f217ba08fdf834821b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2e378475259027c792a0f367e52c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715b1afb923ff7260c826b928ad5489119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62ca01bb93722603e3e4d597186a7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d7bf1fcafe8fb99b1962f0da9ff6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33933a90608edae41f14668dd86beb67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa63812a8126cf794cbab7566981a08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca8ad2973e4b226fb48f93e4a37fc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d121dd83a0a04182a31272b445e56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e36c60e4600504db07dc4af473cfa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4535aff43d777ba9c8e4225dd73ed08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01d9ec62eadd0d7e88c1f3d9507145128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8a3be9b29ae6718831810b61d5164129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbf062b47cb446e8c7a35a000dcb98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d68333b0de3b362064ba54640ba985131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a4b8634202e0421da5c6b48e921b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a4055628371ece8760f00c4fc8963133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad5ec4d2829b924acfb387345fa3f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3ebb259dad09c6151980d02b2b61b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d8db832817f1f8a45c0029d3c3d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dc89dc3784622ff8d4ece12432a3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cae5047fb7745cf1dfcf2cbebc3a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8dbb26dad100a5778d2f4a1c41edd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaef571f49723b79affac08254a342140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f48fd65c75d82e09fe63e6b37b287a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66db78a05c0dd708b9452a55d890b01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fa2299d79b388188757c935bdd3bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dfcff524f7d6d277e98dc7567b4af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008efabd6bc3a952e1ac16f5c3bc2d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f600d4e1aff60563173feec33259489146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564ddc530724a0822ad9b4ca9256972147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70ef49689262c0f83c08b2f3b0d527148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0a532522b3b72e1763fcf131355f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3a99f377c0f3c4c580f37a376d1f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121b26f4a5255b7d97ddee3106605ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e58b03e6346a949da4d18ca7e6e3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3e02964e4d00cd32e19f709bcefa9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd72ae645614d6d79844dc0e16dda6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6581bda7670da6fde409482ab41b09a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3e54b959664e3b36648ea0b8a7320156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092da5e8091be22460077d21e1a5a1a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db9b9f25a34324e4384fbdb585ba8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec24edfca87618fd5dcbc837d8c29d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb309e8d6c0e02e2e47789c95cc9db5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d9487064f6f2700a8287f535b727d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2f2d2f578ff58b0c24a0e03cc9914162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6199a108fd9e3837eac051c521c55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8923058ab9bd16685f5c03747ff8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b47f7ee134c822ff43c4c6f716195d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4d3fc262c611c151ec5afaddb4955166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410a12647e87b7c7771ae9af26f4310167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d5e45286707997908a13e11e04ca1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2da5801725bde2015cfb740507c1c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472852256bb5f7c024df34d084e6786170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbfff56515fe38fd78bc0e08e39b3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733139b813c2b53451a47225c6aeb887172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3be43ee4202de16c8dd87e4b4a81d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9139b862949141bf04577d147ddac5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca27e708e22ea5a12a34c6107a6d8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fc5db3bdc56d280ace5956a21e1df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9ac6527a9a8bb0e5a6a161076e651177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36bda31d7493c7e683d423af160021178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3199d5e39eea099d99a488ca9809f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c69650dc2ac260c3a3601060971ff2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1971f144312d0dacefbd3da6f4700ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe36ce97413ade5b93ba54b05ab466182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49d84ce750c20dab5774a43aa640ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0f033e54297f044a7a102d5921012184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19939a69db37b1a2beb6ea6f5a3b58a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13cd7fad80bd14b76036286c52466f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba1b7e6521a58535a506474ea22db1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c3ed0c88b4f625cec068c2b419b44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b9519494246b2fc89003141ff7078189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d880c560cc0b375cc2cd90812815740190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8334302c48ec2daabd82d917bab79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1005a148c917dbb629d41d23fcafcf9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9ba1ea890c9e54f25f4e1bc3b5822193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1b1c55511f59cdce0a6b107b9e4dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848ef15fdb93fe4fde403f9d59dfb1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b756adfa48e60cbda544f6c578899a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a0f4d716f85e1567d76be9b67f100197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c646d96fc4f4d8aeafe315005a11d86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5333eb793bb0e47e2a811f2a58cad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef5c127f09a579e8c918c3716e8d1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfae4ce37421ba5ce59c734b0d01b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205e004dc1fcc238f6583953bfd5d99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52c4a40e0420b9f5192b292c27ca9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdf7e79baa9dcdbaae9612a8784ae9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc16cd808413a1beca3a0fc6755a6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e8bd3380a7f679145212708a4cb0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae411870e65fc8151e19c89f4cc2bb3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cfb485d8c81a04dee57984943711d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8df9941d5e204d14ee6fb86317b9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22905ba6dfb7cd69b65f4b6e69fd9ab6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5199b463024bee676d704d0f1333c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1539c039387e8beafeb27fd7e5e0621212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abf04cd28827793c697c639edc1e03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f870f5bd62746dc61deb8f921cea74b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f1e24a92fcf87c22fe4bb1211a7e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4defe0da5d48357ca877d60b31ce7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9ebbd088aebd15da3a32ac6f577f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517574240836008b76eaf502d53af1a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd8ecf280d3067156551b9e7435d0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307484417479d4ef861735d8b99491d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a0c2f399a98fb513e449eacb700ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e663060b0e734e7770e69a780633db1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcab488d9c6229c2b66afbc5c7d497f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc6e8df10a13b46a849531ea2987c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d77a643b6bb332e3bee8d054a39877225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2828462fbd9bcc93235750e8d8e07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d459ba9f6441eeefd6395aa20b16e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086c6cad22b64d383b4c90665bab054228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717202378b410b396c810931839da00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0942ac651dea7d61afbdb6b40e821d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64794f4db4d8c0d1731f3b2059ce19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8391d37e32f633770b2d776ee5ea0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2ec2a6a784f19c629ac9634de25e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05508868f891f29192e461de426d439234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b149830ff6fd679288c8e8c8854b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f26071ad4d99b1431038e542bfc7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4203ffa04ba5102fea2c0f056ad3b8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedddaa13b96c5f3010fe2266816db0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c96beb0aab9a2152524d296029a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee08e22075f3be9c2a982756e285cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3daea86bbe2fb30a6752c50510d115241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e1b397ea4ba01cb5214980a6e78ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ef6be64f9d9a20c476be92f8b942243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226f28d94200129128107b39a131834244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62cedeca7d60656dae943c81ab84e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2fd02254a713e0002f2f774774bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bdca4672f1a5d9f4ae81ba6f46c6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fe12de4e2511ec7237a3b2c95ed7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b06218d6c0e21a4e8153b978988d77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09579cfb66a613ea98423ef4f757ce06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd202fd9c437e007507a34a5b621d66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e7a25cf511bc1b94f50205c513d24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ed14d2df13b2865ebfd235a92ab4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a81d33178a4992e8517acd166606d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070728754884f248ac03ce085e0a3e9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359478f7ecdf08258eb5ac8c4abfe1ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f2d235732787871cb905b4f463987257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2668cfc050dc0c1d371a8c974c2db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec57f38fbaf9701f5e0d86b8ade36df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03fbd4f1dc2b52ea9b256844000975260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e208ac661503ebc693e141a48b5fafc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a805a7fba95a5ca76b1f7d9b6deafb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18045e7a92fa18c881c90ab9eda776a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef132f48de701bf11c31c6746eab1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4a64ed033b18505cff1a3ca27b898265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee83092d028b8291ce104a8a70214d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f78f8fba6057b022e18f922ac3107267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a484356827904f8658d62ae58ab1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0185c8f8fbd5a794131da166d3e18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd88d73c367146a15023542d63bba8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a14df9fa3c4dee464d2f2cc4666c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158488e9a61eec0697d5dfbe467781f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10a0697b773c710c410842e9d56a48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1f4403896a1f281240db26d0becd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9752a245b0cc69a3c00e2856a7c6a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d46c2db8c22a5bf37cd72350728af2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164163c7229c4d0330202df91ef0f2a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60f3ca57c6309b5501a445220b83d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f44f823007b1000014b130aa8eaf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30f331db21f64d7caebd38addd9736280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07d668fd9cfea1ea00ae11976e569d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e47197081b491c329027af8eea844282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f861644917a173595a67923fc3b58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755697f186cc36affe2c5bdb9365cd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dcaf402f8ddc904125a6fa8b028a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc27547f6bc8b23243e3b587e04a78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf23f7bcd40cb140546514e8409f956287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec30443873c4a1551de5172e69cdf17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a0ae04da2d1b9e3c5b5e4644ed6a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c4a6865b6db7ef2014f8f7086551290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5db48b594355b4ceada2bb307a617291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f78e97fe2795f1eb7b7a6f781edcfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15e3e5867dbbb03f3d5b6e91b5418e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88b37f1c80f0e2eb1e700511238d2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db160f3eaa5b75eda81492c055f5dc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf0c51f95af997a6648e204b8118bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458d38d7cff41f331e725d87375f287297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb6d4ab0f3c79e994a4c8771b60f24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92660faf85bdd62b9cfba33748c2b65d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf035bed74c31a9175563c4d0b348f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cf91ce9fbff3866e1191deb050d51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998cb7ac89ec76f3272c8d56748cb5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0168bdd9f7202350a6dae73efafef27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f42c0a64c7ba576cda4f72cdee5206304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e3824d107e406b97237b35669e8c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc01101b776dcb3abd4ba94f30ca45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b171d535d2a9037127ed5db5b2c50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaac628d1f81e49aa01b30c11af50c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909b9253ccf167fd4fbe1e94ba97569309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a611125a6e2f7f08a9aaac958a436310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46988dd8aedcc19214f03e5e10f89c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3547b89b431631e7758d4f6270c80d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2234f8d563c47a0ae3f68fe6de58605313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0483250dd5faa72e29515182494f7ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb4e715d1466edb5aea041fbd880d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5455e994636afd29e693412632c82b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afb29b65137acb541df6077b17657a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998e94747b7226e5a9fb99302b9c21e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e287bd0b0b7a075e8604e4bf0aa14a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbea9e5d05ebad3e426aa933912f27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbb122641ca6e60585ad850dec5f3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4ad85d93df3774199ecf4d8f6470f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ded16a66649d40e1bc991699a6f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e5f29bc674960b94ef3ac3dd8614324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abdf41b89a5e4a184dc86edf89ccbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff7e28a161379d8baec5d2d55d1eed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbfdcda88ca379f609c04d0ae182d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820698be316efdb4799cf710837a9c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a325a671c359ee7e7f00c501f5bebc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ef78c34e73734cd9c967f45399ea4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332f3adfc875357f2239f36703c8c5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23081a17f41563140d28f0774384a5b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ef32251c17c0dc5d5d0297aff86b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aa54561c44529bd3546f5bfa5a742334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802d0c39a9bc5db822d6a7322af7736335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b0ff7e1505b1ec28a2ab041232fb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2b3e7191882d2ae6c48edf001a7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77b13ad4471df3def4fdbc8fea659c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205b4db75f596829dbe131fc93cf013339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb5ab053f1c2492048af5a14babed8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0fb4216a4d0571f608e79f102c442341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f83519e0b812a5c3adb7466946c71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4028e617c68857967b872e8c322e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acf5616a08504519f464c40a8b996b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca01ad6744788ff60eb13ea358e00ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20de087b039bdea91c05c47324c1bdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73738a6bfefc4af05c057fee710b9581347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3a9363a79ff9efd99cb7447f0f86a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d1f8013f81ce4990dc7b2d828840e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de1555314d53216528f8f2b8e0f8b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4640d826adb672e66918f1c6d3810351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c75d79cda4f2758ae4493da3144b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aedcddec8205c926d29e39529aba7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a954c7b3b29cb75f4f7905267df82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e56272441195dd1cd40dac738abbf5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8846336237b07aa43a125f127a001a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde29cf2f1e6e3207498afd3c7f92f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673696b9247b2251a7ab416e96107c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e35fec074fb633de752dfd2509251359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f248c6420df13e6ea580edd02ebfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda51c10fb17bd8eb417593f29a3205361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96510602b3a3f0bf658b2f36a65e7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6b57ba2d8bc775dcd1c15126f0fb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641f74bdb760c094d819ed372448797364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345fc56bb2ffc2c6524ae8072c5be7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462c8a192bca44039b1211884adba52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdafdd93ef55b50fe38678e36583b55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3fbb8e38def113bf5f719eb21af02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd8ccd3ada4cff36a7b82ad3e8b9d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee0966a9b48dbeafb1851479e719ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e6d05c10f2aa5b88b453f5cc8046371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaf79baa27d7ff96506a0b01e37bf4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7953ef4c6089b2ffeb4d12878d389373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749381b2f580617f7b8349179771b0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955224f181a47d98e4587298b033a384375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd681162f7b0c04568518a1b2ecde805376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c07422844d625066a7950ef6b4865377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdda93f34ce847b254ed2af8dee16f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e9ccc09b9a8bc9720ecb5f0e39fee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553b61cfd2f86c0d551ddd20ce52770380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a579788d44294ec67f6d4bd8fd896f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517d4cdbc4ba6a13adcae0891aa491e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acffd98caa1ef0d0c4ac31faaf2277383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48046d7d25afe86e0a15f5cea392534384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf15eef92f202acbd1acde900702d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f67c3e6735b858da8376255d1d1bce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c195a4819b12de37688a6bf3bf5d193387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e60d9d1889b78cdaa8bede43aa5c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec1619d3971212bce9b915716d5889389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6357258e7db2de8aeeb87aebe61ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c10e3e02c41489a90d8c468a7760f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a750fc922b56318fd293c793acbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7ca1c9c0fb89514eb74c68946437b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c141da2bc5f8b8edff02b79c87bbd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd814bab1dd87680ce51f9b0985c71b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18129769c15836e203822e4776406c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1f56f513ca8a2a53a595a1b23424c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0875e7b4f2fd8b2a5f196f19c54239e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b808a8f0286651d71ba037c49b0710399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab85417ad7c8d91ed0ff05c55621e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e05c64960aa2bc611fe25f426268fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dc3f7180d70e99c3ff72797e5c171402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acdde6b50c2164256b56f1ddb8ebaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986dc57dc9373aff9b4d7e0f9c28afb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9178d0b8d2605acc83106b40bb2cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df063f1f6188e1a06ace15016ad4348f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e37214026f52d942f6084377272ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04722a954980d129d1673661d581e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7b425c93b590dfa70a6b71f5362e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b3cbb481bb351de6f81ffd37a8ab4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cef33dc4de7a3f50b0c9417f6da1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1be24d2c3c7ee471d7b787542729be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871892e60ac35309f05d5b00ebe8505413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0756ec35b1e20956e128bc70d8090414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972240a65ffcfc88600e8fc3dab19856415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c247f01d5379df2d0448b2f9d53de9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331810521026963a94ae3bef593f1e10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc5800d14ccb76bad56e6c86e1d37b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811921a919007ccc2034cc8d901c2917419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d42ef5f7dfe68680285e5d5deffcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b1a04e99bbfdf3dfdaf333a4b0b31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfb0a55cc9bf0a95660e592f486337422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b59fc4ba441ed7a6d7d845a4a937423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8ae831297c71faa1069f33bd2c93f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ed287562674642c953b666823517c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bd9e1f93e2d9347218c94aea83a79426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34eaac01c09cb093f5df5e27ebb1e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af54e5e27b4354d43dcae73c6e8147b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2635204e9bfb427e5f3aef37e03df9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0642b184308ecdd1810a200e0731a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed4111d8bfe32f2008dc5b8df4c4b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bfaceee999f13b4da5da45c11e7fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945fbbabfeafa42da9652e337473be6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70aee496759423b5218a9c9dfad866434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ae93b3a8eb8d70e637012a2f23a77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5514ad1c81216d97f2fc1d5c0a4b94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b1542e3c9e0e29457041666b19fc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d394c113945a2c98aa1cf058ea18bf8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d6ab4bdb1b96679133f570bfb1623439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fc913c0a16a039d9c7ae12490bdea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418820d2f64006b58d124e412a72dc94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38310341176a2ccd73e2d3d0b5390630442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04fc0f36456c1af27291316e440cf1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782c9e14e1dc63ab5bd85db81abaaaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cb0c8112447dea06e04f6f4ae4565445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1895bc1786599c82af41f85d1a0a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb914d9dad5abf59ed90a473896c3bc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc48fb9e3117fd410f1de165c693c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d985e5eb752fc50856d1ed4a8a8c205449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ca0a0ff00dc53cae9d9804fb58cb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44545f652665162f700485a55ae6d677451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e1e3f0d77861e70debf21a70744fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671db814266845d8f87cbe3655b93bfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f60a5293ef8988a1dcfbe600ea4af9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91dd967f7c4954544a5eb55a7833d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60834e953f6dacc81524c3d58907b24c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405edc0a38cb65dcd78fce84cf7f9fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527c5dbd1ae9f1eb8994652fce0cfb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1ae9b29d376c26fdcc95fafd777cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aae7ab115dbeede8e8c3e107626d94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c383118f5872a41f132eb8db2f92e6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edd090e54fb6ca003010ed39f5233e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c969bcad672bf7274d38dbc0ca9df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf9873122de04b9b347d9992a3615d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad634d88b14884e0737e4c7fc169d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e04b454a566824104144edde71e29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec25fee63ff44df91284e54e0ebb5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cc63f448ec139341103dc5795757c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b3630f6855b0496db2aed21a4566469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed4065fdd1ebe5e6d434fb7db75d14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccbf5427aa1ac14f42ffdffc8ec684471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d38aa20b17a3ba8cb55a88edf6b16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14637b177709c225601b3d99a5973ef9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736be4d1250a95c030143916b9564b4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b1536f91cf424c2781524c7a90fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685d71aafde6ad357a3a6a441f9864a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ff7e9babc9604006f8bace338fa38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c40a0753f4308bd248e717996fb2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f166af0297d540ba2f5d9aa94c56e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad336d6d861b9ffb53764f4154b89d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ca8604fc7ae751022f2f1a1d008ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bbb5af9544d0cb1a4f4f2cee002f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a19e12e3824c5e5522032503c2324483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817502796087ab00a8d2130a419a3947484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94422f35be6803a6f34366823ea4373485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f1222170168d448fdeb9f48214dfa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2da019c8f314274ac0d77bd27e0d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d68f514dec98063ef000ba6554ed35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ed6aa625fda74f5e19188060309c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810b15104e72907021905e74f772243490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4b91e8603698ed8289d9725b9628a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b367d563a07102bfbca78f9d103f98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3aa2849a06ca8ed5a8611e9176497493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af0e6da5d8eef30edf5e5c94687e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92056b7277a546c6ddfa9b4ee6de338495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a59433dacfdc3c34fac298c99fcac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9c19c8d66709c974cd5f5f24e79bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93b13b731f0683aa13167fe1685c80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8c51ce7c9734dfc7ac1982b1ebd48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab262b3701bf20fa67e89e7fc3e9ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f49b522a310a1fd19e4e8ee5497c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8445e8bb55b56d4135f4157005b34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84266b22dcd01e0b9b4f35b3d2888df8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d4bd7d589a184c845accacf568a13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bff3d6f23d5fc221f10acae9ee3d74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b525f5ece24987ea02742abed394506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f85956688a9eaa1d1706c2f7c978ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318ccc6affc42950850055838ae4db1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58df373e3a43c9f761e66a11baa2a53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee11271e093d242c4b47a6a52a3351510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e39d48fea443c1066c946b7b50cbd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0092471d86158195506f4067cea2bab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783dda2d1aa5f3830eddeb41c0ac9be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e033afd32d8389e06eee918a83a1a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff300b6a951d0b93aa09822878b004515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab8ee1496ddd16ceced8bab53b365516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a18cce8a47b036220cb3b9a20b19fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b9447300dec1fa8ac467d917ca581518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b52a9b6d8ae50382c1b94844d4172e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfde5f68b0d90b6b8e462f30793bb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d845f45c3d82590775a3cfc31a28630521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14213e89d6c5856a92a97942cc2785522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b40876de41e0c0c106a6c9731a87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad544737ee9fb7de0a9cbd8d0e682b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972108a7e0c0c60bbcb5951c968484d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027646d6d7422fb52256eeac43464493526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff38caa6dcfbb3bf1061df1886430f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecd4a6c5259eeab37f7ec87139512d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853895db09d7f69a1d0b78cfcd6089c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74694f395e42403fcc04a4541a034322530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df3c477124874632481213d912d2dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f411859ca487c68b4b2a571ff881f31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb2c5874d0ffb3ce4f56c863242b0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7e79bff85276ca187d2e51d81107c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0ea67e387f19e2bebd2e84046cd33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2268d5703b547d0c1db063e8ee322ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc35a7e54add415e4ac8552559ed5e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b981c0f49bef26cede246280312dc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b12f9b441fe19b428bb001752364f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4da91eb5fa9434fecd3c7f26615473540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b63dffdf3de67c76565ea09a9995541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507a460723d38b0cb3e23eb750a1525542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f916182b4b1ee15596a7524aa88059543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1892b1a35a40e19e79ee582db8d7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff4d4d8c5d0d2d33ea96b2a5bb0630545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d236c7545960ef8350afb7065b043546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847c098f54914d7f54351e1209656cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b02c3a115f64a67705fc5d3eae44c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9254f0e3bcbe344dcd427c214c09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b46c59a8c53319a03fcbe446cdb592550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061769fc8436825d50a0effdd533355551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a602abf744133f8a8fa78391b20cbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e7beb64989bf52b6edea0dafdf13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa47904297c47369accf805260605554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900d96dedfc2335509fc8ad1f084fc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee1ba9decda348f51be39892568120556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b099799b60d1cbe7a5350d490faf341557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f771dbcf37b77bba61843fc471fd65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f29dd97ae41f916ce3d274433bebf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a870d68dae17f3948608bf3ee38d550560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897da409b8706903dea7dd3322082de9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cebba1dcbd6b77d54e078f18fc3cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac69b9422a2ea81a58e70bade94f1bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81485e611294ffa954e4282d0200d22e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be7636cc41b16fe91269db09eacfdc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abd1b5b143973740ec603b4f9558f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd806ba17bc29b907e75c7fedb25ec85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93140fb211111401fd0e5962244011568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2f2ab00957d91947a9bb25aef12b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8fa3e7fb7fa9df8726e42ef721724570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15b06329624c8ab95bd92a0965a595571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb351a7a80afe4a302e05168a75fa93c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7b5fb2c49fa6e06531073721ff218573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcbec919744a4b7acebf45292ebf90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679aae33ae4932bd9f781372b7a508575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51be0c4ec211a9ce2bbe266d19c123576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ca0f669a5832427d35fc6ad8de0c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf5a6394ae0ed582254d1203295de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511d7b1dbff7dc9e76d6bc63c17d424579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d001681efd2e01b914cd591696b829580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f201cd8d060e1ac79b595f90082d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955b19d7e89f74cdc384f958d19997c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67934b251337f5f113a146b5853cc87d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a18d16d71bff08d5e0a3e6f875ce02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c0264bc6acfdccbadcd537845e98e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a6b40550ba5daa1741d1f7ef7b3d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f03a26660a51623037e9b66e989fc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b8aee0fcbab6cf894af462408c2d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f0ef3db1f0cdd1ccabaeee2401b32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa62a4b0c3af1d87e0784591f4961bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1641f97f54fe24c2fc9b7af1a6f829591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e5effd92167ecce04f8d0c97bb80a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a036ca45d610f0f897115bf68d1545e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defc1ac89f6a8b918d7026d9265c63d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add701c69534cbfcd518ba355d43b0c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add6d0e93fa0ff047aec3e176f5508c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b95dc4156c546e6c1338c3308f91bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f677bffa042f3ecdaa33d550488bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4579dc160a88cc20f81d7b6eec01d70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28028043c25f65c5875ab4f49091bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42e253f8bf659323e14cbff39c402e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12b82c7cdb32a9999028a3010fc65f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a1d5acb92f3bf66bb3419ebc90d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a04713c78602196e496fd73f7e80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49446b431441dc02f0d139191d247606605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937dfe60ec17546e49d21568e93778b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a71a5f353a6c1e04c94f6053cee1c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8f183d8aecf3452baaae6528f0649608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763df7ccdf31fb23df8255728b6ad76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3678292c246ccb6a7b974bca45ab8fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59496d7ab2b4a6244678ea3f0b1b119f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6329feb6b2fd186046ec83e155e5f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338468476a0de8e751def1a14963d393613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f5877abd60e8fcde6b468ebaac0df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86280ff6f18d3f88bd87ca7162619fa5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd788a335af5c083f734c093081f3d47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48265fff05b7baddf5ff53b8450cf3f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b04ad6a4b06631eb48111f159ffb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f269282f550b134778746167da13e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49fb53ec3c281f981fc28071b9e290620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f832ff0a9e71d4678f1eaff579d65b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b5846202cf049914704a4e31c2c65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36de0e7203f2e2c5313e8366eb7b73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1acf078daa6e13b6efef106c6e2a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ba74fe98e766b39758f7312cc31d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2997e4f54386d65a1dbc51b230ebed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da551155e808f6d6fdeb45c902c97f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34517a01fe44805ddeee5b42e37ca06a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a35d75458969879ac11bbe0c81324629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374b31384801a58d995885d957fcf5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d754fcdeb341dc97ca4cc9231484ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccc9b786ea8651b67efe089bc9c035632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65956543b606511825ed26a7152f30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e98d1bad92b862a5c4d5a79626a08b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ee6d5badb8020c7e718254d19607635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fa1318772f7b7ce1753d19f9d7231636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f31876af6951646e85059b950e008637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18b2c6f7ee77c2418aa44d184e72c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed16c03d4e2a34cde59cebb09338b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8090f507c6a360e4a731c5342da7d25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f803930492102a08a70bebbcf93057641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d045cdf8e9abe98014f055736e3e57d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1ef79381a4ce13584d4a33cb0b7d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cec8364aaac4343e247c312d15485b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418cf043e1c1ce67ba06f258bec10e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceb3eff1da94d1348a1cc727130c10646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d1ee3e3a5d90617968b78950c3855647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586f22e461ef0bd19344086a896476b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2871099e6241ded6b39ab1f01cb69f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6379027e3b49207f38266d51dff13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69928944deff02718dce0149e8498c61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09531df175fb01ce0cdeaab45091438e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b474cf5019b1f1f094dadbd5cbb3af1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112174cde4b97cecf9779bca9aa5607654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abb362ad395b9feac7203991ba5a60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231f15560ad3778f67f85e936ddcb47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd5fb1b69f6c6219907a85759683d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0c688bf909ea19275732f80313c5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd04bd94df7e474654bb14ed82f7e56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a43639803999ab92ab0db9b3f61332660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b321171a3bb21c38cd9403ca334548661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b09039f95d23816813f495dfe86a65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d73b417f34dd601524db71930a622663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799aa2de9147c2a2660f97af350b884664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6bf0f11c81ea60c00e2bceba3a190665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb680f162afb02738a90cb6f3aef0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9c7e06c7af07df085c11624a569f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85f3aba251f8be8c3e81ee973101a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682ced6faf8b3c54775803811d395eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8db3ffc08a252a79faafbba94ba50f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24becdf800566be64a64c7c51aff4f72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b4c66535ca53cd5603fb457c115bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55055345a3cc1dbc8bed04b82b01c7bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b91f06a5fdf057f045a5c99bed430674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c1b7ba309000474d02f5da55b21d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c327c7fd614b2f1ba8a8a861839f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2b4f1f738fb46fd70201237bd0e27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d5a9e35f4959263ba07cf5df724ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c71b0e7793c5ea51b88bf4ae4f8b28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9865a2929293999e9729ddc785e094680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812f7d87aa33e2451c4b5513cf2e24c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db720fe01420cf02d1adc48fef42c01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f68c3496166c389db4562a66305d84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e780955e16b508c195b8d6911eb7332684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c68352b3e7c8c25a685d81dee9c3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64739b0aafadcdc02f33b79691dc04b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7836ae5ae95207a6a267ac4dffd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9fbe7d90e29eb22fe280a661a0b7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd79a50e11dc5fc37172e61318876f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46989566e71a05e56aad496f16526cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630014e6a44f6f19f6dd0cf506588fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeca856ffcd1af437cc295ca65f1d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2900233b97345d0014b8a7f62fa1fb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dbb44d153fb17ef14672f46e32b4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b71b67eb3cec38a1c5cce7f8d7f4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1218a86403e7abb732f741c4193a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96abf84ffc8dd34679ef7f03028408b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a243a3adfbf2f36d44c06022ec25ae9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661deed8c07bca46dcfcb13f6899bb08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbada412091909d22baffaa603b16e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bcd5322b59adc3f171083065293bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef118d3425cdae3bdefe9e834a8c29ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152b4f281b23fcb0953c5e3b0189361703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b221edc4f9f818ee898c5fb065e1007704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255266376b40f1e0121e192cbabf895705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c21234cf3ac583b6aa45da08b15df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fe58fc4ef6fea892527e16337de61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cc2bc357b58437ca4e26a4ada0697708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a7764bcf8fd7039b85068b2ffb8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b42c7b5b466b81fcc9bf4640fb74ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d60d40b859846dddaf88f016b6e2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15662fd81406b16a425261a74bb4b81e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c174dbc1a227b8176f88e6f2fb9532713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d22cc9a32d37e11ab9414eefdc6972714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7a6b26fa9a1674ccb84eaabb58ed5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f948dbf62f9bc8ffb6e64497810392716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814ebdafd160a05f98299a234cf3c4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b827bd95333af0642a5b114b89e7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07c070e66f5b124e9120eb7236926e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446adbefa741c081f612857e5dea5e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfb19d454c480d6baa5fa300c30dd2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0196819ec0d40e0dfb332b8eb83ff8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01626e54fb95ec1c36bd4997e978c3c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e93e87e8e96b6c5a7e58bcc61d429b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694111deeb1ece6c565c1801b0cb4c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f372b86795057ad6ff8cb3dbbfe31f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee977218970567a822fd4d02ed088727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6477177c68982c2868eb44c2288fda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f8e9d4c75bf621fba6ed94ef7e3d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa75d7e45c807ff07fa2cd40a0f4a90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af86c6313fe9db8b53a4c99dc7221de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600a89c773cedebf6720177ff89c65e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e37092bebc79a73e42d02aed6c79d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f389b28900235d52eb30c943a8968734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496365a6d63090aafd8cbbd1ad5d8acc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b317c749ec8a787ee21411804972736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967486947dba7407be380bdfaff2db0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064ad736f9f41e51cf189bffa693a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4e31467d4bb7a8c6b09d6098f8d9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9f38aeb76e1a962aea79802b2d712740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805868d57833217bdd40f3012f5edf1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c677a1b9d7bf6e3f080cace1d8e0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c204b22610e34a0e4110d3eb9535743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe77ed179ed3c0c6c26ce05ccd7335744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad7c7724fad6fbc1c4b9f44525f1a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c9b799a0d8b4577844eccbab0fdae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c2f294d1e6ed2281eb78b0d13ff8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b452947a244535e5d8bb2162f577c23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8e139f452b7efcaf135f56d3532fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43daee31872f91f409c778d1a2d83e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f04639f55656bdfa2c7b8600b6a9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad3296a345ef0a5109253322bce8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330e6b68e2b7ff22b9345575d333a4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3d37b9587252c9e24dc040c14fe46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f61aa170d5d0fc9593ea47c91006755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1399830304e3c1422d3323a246c6ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa8696397e78e8eb66f6e13ca22c7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816aaffabb455fe5e84484985b57609758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a2ee7725838deb82c294102ec0424759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165049f6accd9d37e6826eef30968b3d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f826e0eca3758cef6cb4904d980b7c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831fd1436976d7411736929974c80aa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bf39693fcd78b53fd04b7976093f3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56764aefbce1c2d956dfc17874d06764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf11252709dfee74f6095e9fe6807c5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbe104aef9cea10203fc038e72a59d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c941fee6ca877e1b216e02ca8962d0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>