--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b8936b461a5a5de5729fe9853fb911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aa2a24da6d12c7c8019e9c2bdb58a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f23506dcf3e73c96fecbd2743e53c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07453406d80ab0af04cd4d431fefd5314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb046e4fbfaf279b0febe8da9fa661ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651197ca444facb35a9f691954a635616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd3424aa1d89b51f05acbbe9c26cff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c7ea2fea8211c5712e170cafc339c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9161df46807e419945a0ffa7405a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874afd21e54a5e261556663c1aa982e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f61323fd05a08812f09ab104857111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa8f0a20f4c83ae40323d1cfd6315112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376804b71b4bd43e0e359114d291bdfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a697e8ca91c3de36872d15062319b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5603bd9d581c715f4713a2574d93dc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e651ddfd87c3894f97cc932685c56316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8304016bca5dcd975573aa43ea9f69117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a5ba56f866bcc102fd522390177f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58026b6e5c8e23838d3424d2f6dd825919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964b74ed0f38f9eb55b8158dcf1157020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5dd23f99d31f999e0fc5b09c1fb2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a8210edae7ddd445e1830de23c34622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc977c69006e5ca1c9aaea51617f6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d639877463db21851b9306f46ea3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd10afe1dca0674a4fa66207e40dd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b35d5404c1553381c129295cd53bda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f6923ea089b7a29f12cdeeef2af4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745ea6c644b540484d3b658d178cc1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1ed7b8d2206dee535a37a7fb06c2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e375cd6d91a87e9f40fd4516f638330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a2a8dec9297c032a265f2c0e0490d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad144b053b2605aa1f38341b7409b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e4a7b9d4b35b401af51cf1a3934c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff434de0e8552510b1fa36af34554334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d28a6c4606eb185e078e5972c57e1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b7cbd5fbcbfbe1cd7964c1d7c92a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b336c48460e857db2d120b5674c82837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272ed7e6cdad3fd24b10f729784998f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541c34f4018b554b4ded6b28013a2b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2634db8d2a0e805b6eb89aa056dbe640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7b7c37b3691cae898a99a6e7391e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad358c56b20e25b4b62ba963f4a7e1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71acfcfcf580c13172dd3dfa7b4395343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b62036936adc075f4d6f58b6ab05d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd43f3b7640d1a3c4c2f6c5e277c07545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2a9a728cc394953b22b2cf290f8e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4a13b2190b5bed50c4169003ee01247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff95d11646e107977950c14b7a6fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a07546c2eaec4e1276c1123737546749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65a8f23cb7e39c7bd12fc4af5e692a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689c8f125d3c39f037acd7771bd168c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5ff042c193b6817654dd05e7bd58f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149ef6428c709f3038f4567c25274af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebfb05ffb8d91958a43cf60fd150b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3a2ce5911cbc106cc1049e1e77e5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8147838d5526572d7031dc47720bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deb357896742a8af0e63bfb43eee0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076dc45a94af9cbd5ddbedf6ba0132f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd00c5cf16cba3fd3a88aaf53eab3df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a965b840da57285bbf2e1e54e5c2e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79d2e3de5fa02b8af597181fd83da061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c5d76d22f2beb17ee69eb5bb56c1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ff04682b7f4bb18f60616a6dbe37163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135de625659eec6d42ef91242dcd40bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5944205a0da2795100298678a84a7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503d1f66c4b15bc820b693ef71b940266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4ee68a66de166cc6e4fbfc1b407667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac3fe2a99bd82900c8cb6a3b81c33f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41b77cd5db557fccfc267d7e2392fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e7911c8de36905fcb2d6405ec9e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075f560784c78fea9a6daedb5cf2cbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0c66d159cfd186338132d803887bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40746734fc8ac4eb6c2c80f3e748454073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85a9bd93429b44e577159f9b04b64e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7442e194ae77e92235828e3f4bf9b8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4c2a412f87ba88703fa7a98f423176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd588351763b3c68fd6b6493f328819177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687b69c7f66ea08db6d45c556a25fcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8ef8819d832d77a3aebbea556fa2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aeefc4bd2bfa9c4b55b33869c8de180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe84112a6615aa828b9100d8c14df1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb806a216e06cf712c4c482c55de1eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d26e3255c2ec8a9d53edaec8974b3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d8b45ed3a86fea527d8613a8ba89784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0376d565cd8966cbd67646d5704b3e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755030e4c032cd9b30972600c47da32286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d18256b7bb96fb733c72e235e88b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4dc8964a72e2019dc53578f4e461188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc05eacff615413f9a888aaa13932f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dfec8462cb3a69dbb36052074dd3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc4bf5e20a1c10f483227bd240327891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236bb20d45d0d6a49343973c02d074992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d4166bfac8cee78ecac1f79f58d0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce913f20ac3871bc5faf05a17b8f7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556155a645ea6f86054c07510f19e2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549898e12ff42bf4cb34a070129baa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879597d48f6dec3ef89c05536a5d1c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc16bc2f7747bded4e3a013eda82e4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2b01424b506252a4e2515a4719a1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2517774b31b5698ce3add885d43216d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c681826e49de27a7ca2a9688569f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d2b003e0889d1999828b5e9889d44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d244d06d2344c33386dfbdb10e24dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdf9db548815ab6555c9453e01b7fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808e113bd243cc2aed0e57fa481cbbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e06391249bf209ea50d11570d55c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4a7e1e7376e9f60574b6a051c6e99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d42a6ca14d6bd8016f635e7d0797b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aee87d556a5f8dcca55cd856cd48e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ab0a86ea35d3eaad1f8bad0854773110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74478673737061a19fa25ff9fc1e4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beb5469b2abeb52c6ae4451e3ace1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453b3ab17da40292156de0d1f9c475c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee622ed68003e7c32558d206970d7d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80277b902eee63122a51545ba19577115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0881c1ca99b42a0d4429921d2fd0c76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bea2218abf7691e35d884128c45799117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ad131a6b08195a9135c2e8f451278118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f86a5c29ef47cf6ac4d9b0aa53bf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55597592eecd47e3c19a1f3692d18f69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aacd87f48218a60872d5ce2c1837e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9a4d9515c0e4b2b463c8cb176260b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e41b859bcbaf9bef184272708c1421123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffd75b801113b8824482565cb3af1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d11433c6f52db3d2d853145ef45bc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278785d579d58414e8b49ee99aac8b73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65d31a1391788350e2bd759ae38ac0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c0df6feef295b8ae73a8646462ad8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70d9b0706fad35da4b3f2f2efd2d20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf70611650205a12c5834fa4e5d15ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbb94096fba8582be211a4caa83f57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d3fd4c1ba0ee9f30e8cef9b64270132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95cf77fb0d0d4a087771a362839f15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b5c71ae01100ecbe01bf92b41cc10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f85d250516c51d48dcc7aa47ea1a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6803874126c6455ce392e572c5c9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931e2c71f24d87c467a51ed81765824137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92410b83565dc1dbf571b40bf0dc69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c8b981485f3788b91cdce2597effd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb416fb97fabe4b37e4ec19b8d24389140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9258149603eed7b07a74a69616c05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8bf67e06937ec7a91656397ac7bd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94641d68eafdab0ff20ae38def0fd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648094d9bb4d0cf330b8ad4d09dab9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f19abb52ff9a401b789b976de7c70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3b7ce2a5be5a50d3128e7e42244df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9608d248974afc2b877409a302937147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0fb8e779b533afc08e95c68dd67d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766023bc885f065c22f2468153b5e2e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3b28cefd161098bab586668d9140b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7e9abeba100edd950960b7e922464151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd62cf1eced75b1178d4d927a50c6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811ecf5512c89dc62317107ebd34fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4120c41882ad1414dac022fd46d6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be6fd3077f273e6c46c9af9e178237155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae7a081ce69ecd55b9920807009d8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce2fd8badf919c3332609eca3141c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73100d94901f3850d093fd44f1de0409158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a749f16ace38c3ba93def0f11c6a51e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb2b30ab142715a50ae96fe8083590160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150eaeb5a197189b1e1d3ecccd819a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3c2e6eecbcac6dfdf40ae7f85405f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00238c24bc8747df59912731d94d32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac1abf2678d5e85ba1bc7cbd8ec541164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ab1cc0a09bc91367f38ab3963a90a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf4f1c45edba2c8fdcf0fba5d6d277166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f19edc6b676070cdd186585a8964d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d0ddc2bbef8b5fc9259b387f56158168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b7cdaf415372bf712e39327043190169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd20e0dd059ed6470d4b8b40adbea2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319b38fd39ada39a2e79e9f5864041171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe12c7672f9965d092d00578a9fd0c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28824bf913e6a4c338ae18a05d5e7585173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d8a2889ae8a72f5dc01ef1db866de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6fbe871afa52e1c8befce35a43f5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ca08a6f00d1cb826415bd1cb8e1d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074a279565497622a9baae65804dfe1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ddeed44609ae0768bcc5f46e97e50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f99722a62fd4025bd45cab014bb2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8592571717c1b656c6d8cd381c45b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57662fba49af25402fb67e4d4d517c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5688b26572f4915a0481c96e57edde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a45ed51ee57df40c59a5e0b7cf322183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fabd4a69a3c9d686f8f81b4bdcb536184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c1fd314259d10bf11d2751dc3e0b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfb98486155dcef44832ac3ee990b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0e5f054e4ee7d1ea573c010534a0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6092507f8f08d0227f1e84cb71367d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f0b984168a96fe0f26a1fb3086aba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327ce5fbfc6f75d2b0e4668cdb14ed4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca6c38c9e67d25eba1318888f667b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe616c480ce52416c11136ac75c46b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae18588b6bf16fc04276ec9744b04a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c693046d5bdf48c9504d6c325fad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaf60873a5ec63e685b9325f4bd220195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c8060827f3303d79a75ccbd9a5cb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bd037730d71654b9ff2eac5c37c02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f68b4cff17d7fd3ae0d81eeada451b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9094bd0a80b1613f489b1e9353769b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1757aa0ea429a5bf6268592e0a85b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6dd698a352c8ca6c2245ffb005f86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71a4610512ffa74b7bc3f39f029609202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255bb5db78f787f0c3f15cae56ab0d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ebc66fac313a64a9df451ff371a68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d691ec817de5451683cdcee79a50604205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fdd9e9edcfa0ed9b0d54cc6202876206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93979499e774b70de301bfa102db4503207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c114d900d789c9e70e38d2ddc7fd66c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2222974d2d4d6843e4184fbb84815209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b5f739ed884ea208eb26acefc9e47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f4d2a7887431a18212244a039d44b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b08a1ea46624da21ab820967754142212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f361df4ea2900e84964ceffaa814bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666487a82553aa03ed08d4129404d93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d8478e0a00e2ee479a6eca2a65f84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c1edb78df2fd8021976d2907a93ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46985796100b024b11b073a80118fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1624348ff5eb0e6c88d3919bbf951b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad24ab354cfa9b1bd4f718793df5feb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2243b441cf6637193ded3519e197292220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b89901fe06cd8c781968950ac38ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2d0b04c4d9cc1e5b452614ea0341b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de14f71ce7c258e2ba0f2abd769e01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625d064e69f2b25bb0501968b2a0f35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49967128906a72e6f6b95752219ac266225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effed27ca80b4f4eb7ad8f9e8bf4c60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904b17012f1973f5a287a8e437c183e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a1064f350687ed233edd3d2482444228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6355ad483e43b8cc1c554be54af6741229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8e7a412cbdb1369f6f4a660506d86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac291238f78ac54f08e257740cef899231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53fcd988ad8097e6acd2e42b477a5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadc6c71675b4e8b738422dd27d7f38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e8167f3ff1777f8372d35900ae428234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685349f2d3ec6c742339785917b5cf6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3189df6d04cfc1c5ba0735235e3f709236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014a8eb5bfa71118a0a70fa6e212693237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbd5675cc29a372d6266cef30989db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09f12b75532efd6dcb13fabb1e6e97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3bf8d0945f4cfd0a30e4913c6fc49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2bd2b933e9aa3d8e8447063656898241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115d2ffb8c390d5883a1e6b93e17696242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c453ed7b4bc5205de5b1dfd8dcd27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f13be3972a77bde5da33007c801092244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3e351add3536ff17221e716aad4d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2cbc79514d282d21589f10a7f7c7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf633a780bf44adb4ec5e12685fc38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880108033030632a67f62d40b6a9c73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5399e2a8904607f25f1e7ec8bcee24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5a515665cbb3792c0a16c9ecfb104250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512feaaf04adad918a388107e013c40e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf614c74fa49f1b084fadf4b05290f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f65d5ae14d75a83599773c7284ab84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54db1345490c5f72a14a26127cb9b03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ecb7b1c70ec88001db1386e333490255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83cf1148cdd5f106fc32bdef24e8df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec41e72b075af5e3041f7bf3b9688257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fb0b1ec40fdd48f01845e2b85381c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8d9f901eb1745de6d6e2eeec78900259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b5e0d40b3a98eb081ba241789f396260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8846743c1442dbee252473d4d11b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798422ace9b11f979de20569c61095d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66abf59d0f5aa51d7869c5d527ef36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0f914b4feee2b5d76e53f17e43b9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68c55113478276720cc109c7ef6a12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d59b3fae3ec7ef4ba51d9462e1c79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26394a5d1662388fefc2b47b28c00f11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33470677afd61a0798ef36fb073737268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b37fd973757810461c4c4ebd5069e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3eba3e0bef9ce831e334c0536aa92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505824ba3cf01eb2350352d1c29ce14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a350a2f88a94f16a4de0093fa784e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeefd58b61655409e62d875c4e6538273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9391d6ff0d7cec317d7e4819f8fb3e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40682ac2faa350cfd7a13becff1350275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77172d33691a8934464e549a91a7200d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd360fe5ce4544870220db2f62b529277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8cf7b260e3b7073be55a420eac4a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e432a87a1ed4bc8d060f6c97edf816b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253c9b4951c832601fc787c80c56df2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbdfafdfefa696e646990353a351d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886e5246f5ef38f19b7162c9a7d38f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd574e377ead11f592a4cbdf9abc01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3f23c50fa3569b413341ea822713d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbb8353996067cf81d876623d88154285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b37343a8330a5286d13318e85f236286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1910d4632f049cb8bf6f22080a4054287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e0b76015cab9463d6ae00a20fc53c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73780f96bfad20abd1758bd928e3eb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf5862ac50db6e7fef4a1d3974d93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debff9422d7f3a82513966625f7e6d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555732d8be12cab85ec4dd66a217bcc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48585d95a6e26857b90f8847fee677ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0bbf0096dec29ce0af49e569e6e5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e7e520b7aae192c0cbf8fa0ae5d2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c2f21dd14deaa04087952ff602b89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6d9da9860e376ea08959d0b720b23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60931ff19617dfcb0e9f2688c77ed903298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bebafd482274853abc5bfbcb9f8384299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e13743c57b054a064e0dafeda504300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26427ec180f7444cb4ab72685c91cf44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742f777777812fa1f39b9341a193398302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7bedc4282a13274cfcdedd702c2cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceed1f75a7d29634ae794a9c3d9edda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d32df86d40bb921aa1b0e901d32db2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db867f581aaf1eac773c19da6bcb90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c66bac7fe21898b252467d9a5e058307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee6a88387678647cd1063c26d081ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cbc2d12a0cccf00bcdd5e88f70444309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ddc9f7273663380b3be8dff4653a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18f6eaff067b0f1f8812e9f6a31081311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c6174e1e3ee09361045641b5158eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fad59d8a7494b1eab21fa1bc74b73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d831671237762ab4765d949fc8051f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf75796da720f4fc7338fabd7b07373315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288656b212c12fb051e3f542ec8a331316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b19b36ce09101d378c0ef1ea9dc1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a78583ecd08fc7589247c8fea29f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0a6ef5872313c20ac482303d9be29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603675b362d1c62e69694982abe04c11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c75ceefc4cd70e1668df2f1bd8f0f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4e6851c934a02b00fce3f940e9893322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eced0388d24d9395fb17bdb14b602d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8491c53bb3ef8502346a3997e6b93c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2ddc06e1a33624195f3d6f24301cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1a85e6409401ef7b6ec8f517f61b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9225e411f83c9740aa74797240878bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b8b14e815d7563d9af483f4c8578f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3fb78ee1a8168039485b95264db4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f112e82ab3776f2331feab9f0f7c916330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a10f2b860e22fbe109a3d443f25d1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339de57aaedeaec5ab633f158d24ee2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53239f28612dacb757404886ea5c14a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc09a5578116d0e40b6532c674a711334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a043de4fea153cb6ebbb0e65c416ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03903e4f16d262cd2c98d1ad779c4740336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eee0501835ca24a41b40119b7dfd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde012bf1b71d95f8cc90b31b0ab45e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1c4710cbdfef4347bee1eed6d3df0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8ccdfd9b98c4efa601b20a2d3c404340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd4f28d8973cbea4ad4b140d280350341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302be8966db5bafaba24a165995c1b67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecb17b79dba14271b2fae32b4efc9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f73b342644e47862adbe922819a4ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea20c2a8bfc13d62ca662f1bb61d3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd177a386d3455fa0b59fe29c2d85387346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d992d11fdbf6c31c777c1b78d0bf5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b67283165399bef2f04ac3bdfcf8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838ce72f8fa4d826d6fe5cfae31e384349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cdf312872abe4639f300d4e33679e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835385ef698fb76256a1dbdb7cb3366e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ed1f81746cf1908deac6dff915c1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d14a0a0759200b6bc63abc9719a61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a751be71b7bfdf2bfebaae93a5f2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4bc6ab885213861719f4cae42cd4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7e6d784efdb4140c59cc3ddcd011e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c20b079c076a77716003b78aeb5eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394f412d0d0bfd6e253c9dcb4413df8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0de78ef3dbee4fc7fd6def575a325359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0bc66e58c735a57a25dea3d4f88f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe0db3a45b83512fc38e1781a00fb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1585b03b56a470aa27c2fe6c138e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b76200674ee313dac39fc414e0eac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852b944cac019c4984df0c773d859f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f053599724671527e4e2adb1030decb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd737fb55c9604de05f806185c36da6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acd0c20fea2c3e99db3ea0aa471e37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54bf620848129f2441705efd950dd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fac521f756fab61f5fac43c78edac7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99164a5b13920b9dcc5afeafbf73ab3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b34f8e9e1d0656f06688558cfa779e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2506aa0da730b2cfbb92717b305d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8454bb0153288251432923359e9c47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6339e8277376bb06986fa1117f01ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7721df3f7cecd26b66f38914470955c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522ac82a0ea65d528309076363629b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d28ff5e595ba75642d438b2038877377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d1415e8d6fbead7e7b738604b213378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c609d3db41ac4180fa112fee6b1c94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196eee167eaed57dd4d64562b82414a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d4e8b4334ff9de1eb4a318f414e5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c543e73e5e479bfd2c16244832c57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667a56754f3ba0bf934013d92331314383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ab4d78b202814a3b06fd5aac8529c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce9ca4f829c7787f325f6b261f651a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f9bf2f40c34635fd496f6dfff68e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0561f8d367aff87da158a05c842e65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c845bd814ade158eb571917b97d6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162841de021fd1e282e80f907658830389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f66bf99681ddecac191d733e3a3f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4857cad8e3942118bb6e1a085fe76e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aff264ee568c72bde52948f1fec88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560fdb2a5837036fd6f550965cd5d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799b05d73a476abaf7e0c81d4c2ec22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa3bbcb3a1d45cdc6f57f32e8f99ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a868658ed267b432096accfc147be8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6a622c1e9c7d31b19488521cc2299397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb93fa8507a470ece46734173e82adf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b648f5ad792bc03ceba60f7af51c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631b09046ece32641a1110665c18520400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d70f9e17738540e436666de96e8b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a030eab9cd1ac86f818feabfb96e688402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054c6a383e9fb92d3a72e32225760ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2901952484149b1bf58a9e56375fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087a2abcdc52511f021666be14208a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1872db5029d6b34871efbb26107432d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c47359b32a3243558facd31dc4e127407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c6e660698ee10005f4ebe7d508e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25b6c27e7f6fba0bdef1d645f172e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca434c97cf77e4079fdf14904b7fee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6b16ff5afbee81d81c7effd4aca6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910d59914b158d2b281226b18c8ed8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f3404a4878be9f7057efcebe977bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9682d631f8f9a9c10801224ea51f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303c166e13aac7c1376996c37734195415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447356da3e26bfec2a16d7b2fea7a8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89963aaaa37f3897b7f0123767f481f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a30667a72e8b9bb8aaefd63f83b44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bebf21684acf5f4c0a9b50337d7550419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d25a5f6961392ba2a79e17df31610420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873d0a554b5b5800e466b61b08fd838421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6149e98269c60871e0fb3abb43dc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6ce39f41de3ecdf38d9a808d3a7a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf43c2a5a88be0e94279f5ae0ab7cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efadf124511e82e75df061d83555b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d207e5adf85a970234bb6a81530215426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83174b3e6b68389db9a820ac864efe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b5017b526a30da9b4bd2a63112c9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f718d711f4c5a3b48343008dc3cc9de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d00bbba174b072230c853b41549b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a1fb8a66a654081868236ed7297c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d9f7bd3a653412ec53151d3719f41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef0777e7281a2db742917e14d99c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bd4bcfcc55917e9eb9ee9752eb51d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6942c1a2d0272f703b2ffbf5e22c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fd73ae3441d100ff0ae5061d632a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bed41a5171aaa4dad5f1958309d4bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053db6a76dbf4e6a2b0aecf337bf83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad6cf9afddcf0b7e37ff3135069555439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3219a9c325974769195a00fae0d4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df4945b7d990e9585cb07dccf907fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded9383bbd544cf47bfa2d1a0d26dde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1e05d6e0c18f4ba7844a82711989443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4402b7d395cd0f5c1b4df32d8312c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60462bce24094c3634d3b28fc3779d8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718881dba1e169ac8f2c13da51de7a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378782eb932bba0a33a8477a1b316637447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c5727f730b5da077e38e1e38db686448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc070243ff4a7b0d8f5d52461999bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b5a7a9f966c0d3394d514a50f4d62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2bbba954d9b1976999f9b03dffc19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d0120ee576db0a94d046fdf5ba67d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e1309d5c3622d3457ebb684e4b5a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962637c6f146f6b7fad55e4462a8b03c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db304c2332612dcb868c419d201283d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf47805f654caa5844a47c198757c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f2f567ede6a82554360419cd356b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5573dee9dd6fbc3b768c8ae8a88776458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab756d8a940ec6c9b1e3f97220f8a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070685895a2e9480a455703573fd964460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d8d6d391d08469fb9f35c7b4ccbe5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8911b2e10ed10fe62d90b162fef05f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20211e31c4d1096cb2d02cabb8a1e706463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521cfad910a7344943860c4c0d439ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee773824084c0ae84d0652acbf39d74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c310ad8741d29376d0a8043fefcf628466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f463ad5742cf6de3523d4f681320c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e64a6da07ad901e023aea2d2dc419468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc31e06ddc808d0d5f98a6f3352bf16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c5b34c09c4d0771554d9bd6a35ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d501b1b55689706f7820e66928eb4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abca6e49a43ec65ceeabfa5e7108c63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b08e2b9b9c8e22e1413b54138dacdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d36d0c564c1f1534104541b936327474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289c2b36c219f04c00cb7b7642fa5ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856d1e9868b2e96c17362b5bf3890c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dad4148e8ca5211f6dccab4ee94a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1deeef3a6bbb150ef18f3c96c04d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b746796776f9a68aa165e7cb2fb68f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af87111d164b5e6b713cebc67690dd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b0fa95f992ce5aedb297e54bc6459481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36da2e9222f3a305f24a09eee1357a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754c8f2253730824654141908484c85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3e6f2a76d3109b48eee56353b1c9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1207bcba75b191816f33c1d4ec35e3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ab8891178404bfa0f2dbc11f2b7bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0a18c0d6849535383bcafd18f1708487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc50638b6a7ea328e0aec0197ad785b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5c2e00d07679e67dfb545f8362f18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39680d85eca301fbe96358e247ab07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dc02c4120605868ffd573dad61b9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ebd51896908a3d973602940a3e760492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbd1c5dfeebf8c5351184c62ec7cb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd828ad8e1418b30011fec0bc24010f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e143ea6423f96b7f1676ece8f682e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e27ef9f100dfcd8cf2ab8a53dc72c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66236fda55af8c11e515fb014a561b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79fc51f31e24ce1d6f7435ddd2c64c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfadb5c59c21d9a316566e44cc86865499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6095c68a4be4b6219dfbe1b5123b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3fb43bd7ec9477fbae618db43eeb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1213d60022e75a62b3fe104d8fb24d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65fc14cc1d352317609689c3563db4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a05d52505712e850faea3dbf7e3b17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c059947ad9bb9ad8ef94950870651505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3b14ff86d0a091da01889717dcd71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb88bb5d62f5af8d12439e256d3c1b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8326e33faf6138cd7dfe41319260b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c68e80df1df804cfc47e70a0a072a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe1beb096061fe7e2c998cb40156fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c05bd4aa59f45688fd05d74c18bac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8f31cb8855e989c5f087a1c173479512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c9466e24f3f3d5734324405190033513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e068ae7f684aa967b158ac1557fd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21a54380ca2f7bb5e98e76ec6ca01a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d047674f9479722a19354bcb4c57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecfadfc7ee89128e4ab942bea074e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79759104419dd7246f2a98c476b444e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5397dc5c24d103f1e83770202ad4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd4089d6e82e7905eeffc0e78046fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2a4a2dbd648579f6b9050e85ad094521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368e3050cfb88165313c007831beeab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00333ad2119a0dc9428772f1944032523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cee8ccaad5a2e8baebce071cc500ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d790b4a661421907ecfd231307609b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d72d028ef96f7f07ac50f92fe250a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d186422dc8e47c5d663561bf8035f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289559ab8a363a2ccb8b4d916d385b88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84636ea3dde736b4bb0ad4a1358346c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224c8fee4f417485c2fdc5244c274fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79719fb02fc0199df6a54fd3fcc79f8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de655316ab4e60ec33c1a1e9d9a6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb867c45e878af7d4856bdee03ca5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26796d60fa716d1f157e67fc5aa79707534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401881ff92d39c8974ec1f472c74076535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8215c5a3749bc5b11d3758d59dc1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813c7319b52f9cf5acd692966a33342537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265273bcdd0482df1a0a8935aafbcb2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3506565e94eb59eb8151c591e1b006539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e749d58871272dc7f644e66dd5f97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf51f4c955826c681817886bf498c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc758f143e79da134527a319eae31dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856215a4b6317a3d0161739c03c58a18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e1963caf3205694f17466a936e065544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dd258c5f941d37d902aed499a1a92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f7ce74c8718c566ca1765245305f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643b1055f955891a652742cc7eca811547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d2b5431aa12a30e91ea8869d508c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad49f062152c531e5b5587e042c082549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73546a51599f050d9c532f2a3d9195a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250955bb8817871f3029aac3df65724551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b4cd8cd634c67c6063668b0a8bd23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434779a239038441e0de6289bb1062b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a7281c78d01d277216e83217786aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ef7a8a4dd8953ee73e34f6431b6e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b702b5cb5b51adb28348f19eb8e4ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd12ae6ead3153826a7e2dbb0e882e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100a6bea25b06f60bacfec6131d33d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911449840bce75641b797d79aac516cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10b8dc4798deae60b3b318b644e0be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f026a0879917280a147607e1df4a86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b953f471df6131f4e2e58875925b6e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573fc7145865908dff01ac98b990761563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652ed629337db154dc7323db070457c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f29bac30cb815e0cf7d6464df78e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a15edbc9b89676fdd9b8b6a0509ec9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee5e1f4f29d9200134280120ef8a45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e12485d2e64b261d3582f8136fe776568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736626a3caa9589f3289cff8f5b3526569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e933c13fb3976fb210677acbf14d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163f5677215ebf211fde3c214ba6b23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb75ae2e438759d42059978214659572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb311c1c14abb194df650e082e21b39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46e534b76deac4deede76fb89fcaa8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc98f6432269114d1eda17ba343724575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e0b29a576f3fe2da8728ee894fc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a993274e52d2aa5cacc2aa47061810577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e0b67f31cbbc8abe5a8e5b08c72d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132af3bac19df4f870ae843bb3ab39e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26644c5d438e400548f9c595490c9403580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92962d66c57d70daa1ee6cff76549d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602d40cb495de2f77d8a72619164c5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37c052b763e4541a1a9e04cf890482583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483850b47eeaf1afa707489f4d91b13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea919e39b0da85c6f8a63e40063adf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7fd696995f777fdb89b077784a181586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef78d32769e0043c6e069c6452ec16a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b35d38f5877f6de8c1def1dd3383fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d372eefa89d9efa203d6b31c2291d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df7a5ec4b6ddc59dee6c952cce7acf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78fd07f2059686ddc2fb867a63aca5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04367b6210372c480dc64f1f83defc12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa7ba3c916eea96973d8021cf34082593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a46813ff1f37feab8e51a0bbb1986594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3702130d1975a3191206f8f90146b11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ceb17c5d706568dbf545dd404a007596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a0d99076507b7aec282b1f2e64947597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dbaa1851509f01814472086725109598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78758c1e203b119ab24ead9730bca9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40255dae44071b9f36a9c4362d74f599600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f4d0989551d8ae400884ce49da125601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3abbc7f1e63d02caab9191b8fb7df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dd84260ac636ea0104506c4caccd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbbfaff3cba443e66320502ff42391604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032b90c39506d1104b693f3db239536605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b60dc57d4c77b68cac0e31f50651606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606509f0415293036dc9e61236cf4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0832cdd64c79ef1cd6a3f2a601d97b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5773f63b8f094704369e04e1f6c814609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6432ed25d061bf548d0b026ea3854610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35633c6f5afce6249d33da0fd098ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8a0f69c9908c405c2fb1c328ee8c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab002156f25504f3e3a23d0c5a583eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33c2c1494c1c2083c2dba845d5d8b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9b2ed01ff8ff61c21719006f5424b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbf9e9bb5361087f66e3f69d6eeea9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cc3a3be3950626e9543a301334b99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cebc16ebd046c7b7ce2dce665aa13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9685766763e1f9e68eb2544e34c56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d87dd7ba095be643d692d0d9fcbc53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afc39f22be86d71d42a064e989834e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797af5024a9d02329fbfcdf182c6260622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192bcb61b7e91e38ff887f36bacb410623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee407d106c12eedd8b09dc50de103bfe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6d5792b30e65c991e1a9325814d4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852527e8b30ea9e4de50334b3dea8ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca262b34caa99abc55580bd5dd1643627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106c78c1201c642fc79d9a0d2495985628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aee235285400d80f98ab15c724d176629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a26f16ac7fa09624baa0b9399aa09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302dfcafcb7d4192ce33fb19fcb8a1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cd042bf58a4c71936518e5c17429a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029baa33d5b6d2ac51341be1e718282633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c958e6c67a89814d9c5af90ab7cb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81d9e6cb30e4004da8c13218be379d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041b75c7392079c262a76094918cc35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a047d52a2a9a3a8b54a63c41153043637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5bc67be44e49ac5dce6e5db45d1a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4363c1ec22dd970123aa50ed125df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190673b7cf092296f5cffcf393217ecf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c9d319c1d7fe982dd7ef584331fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22258c22fc304c8cf44a9a12d0cf6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda68a45e604af40c831be29aaf4699643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16782ad8aad9581498d14bff6243eb83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee2adf2c48a12bb1ff226e4db9ff63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d134ec703eef142611a672f58bec799646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d59ca5e9f33b7e19eae666e7cd72a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa0ec9704a84909fa4b3b064f2e812648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14608b60f590ba95bce90a4fe0e2571f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ac6b14b363b5c62a0f4dae732078b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef9aa210549518bf3a48a5ee4a5560651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54551e03900c18cec29f54f4f182e7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91564a833aa4e48752269f9668d38f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254d8d2f1f7cc34673c0e7212115f6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453618cca1fda19482a0ad0d2c88211e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73572f7c8c9aad2d670bf877de435c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d85dbdec2fad391ebf57f6333c985657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d6d2c6313e78b48a5a903a396cb28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867d3f491cd5e5f2c194734c7a8706659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f8192b14a539c2e1f89af11084ce5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d36a22077b3d1cad6bc2b42cd8695a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a000354c45aad0bef79cedd2edaad7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883169e0b97414812e169a8597d59526663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a322ca77f4f6666b484d7440707479c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55e23ecf75cdf30479aa22bf467147665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1d126202376770145252d8df134c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ce071ca1b819a3026a0fbf9e6df91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be26d1a3157cd21a70f43448f201f95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0edcc83574ae1e719649f431642e35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10d73348da1d0dd8aa1f27963183f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b1eaae333d64fbf695f03e5f39a37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8507fef46942914febb23f7e72e06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611cef7ef259bd6410e43e8c8588368673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a209512e23db8f298c5b34ff10d8c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6abefb6bfb483b60b8180aaa371303675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91a3b0f2a421de0c87067d8eabd85f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9e145814d5e367b98ba9f683b46ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c5c69e87a9b3e666bdf214d91c76b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20caafa8bb251e93a96af090fbc59f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd994972694e42f82186b397047d5a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d9942c548ba7b8bdddf527ce92078681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2061d3165e8977f6a9b5b67ef3803d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983709c24196418beb0d19c72bb71ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c5b937abce25607f89a4406a4ec55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792d7c2923a1b41707d78d474aa78d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6a963e2355bf6fe1749b1b3a4d0d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439565ea0bf5e48224b781d262a6a08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e613511b8b6ae393bbbdb16467da6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24309e20bcbdbadf7ed340d7dfdb76b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fe90b18f2a95f5ce90a52fabe08a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050c108992f2afcd1a47b79d3a62c01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf335f7c8cc04bf2748f8933dc72c27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40187ba6bd721fccb39819b0f1b330693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8493726a5cec09bed730036869e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac421d91da758a7e5da25fde828400695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9d8d7b068e9ae0fa3d745d74ece4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50be7de37492e526596686a42bb3ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07462314c2ec5f2bd3ff9db97c27c001698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197e0c4c9718b20781f7181c1957639699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a5c437e640a7c57ea01d23beb3e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb0c1a3ecc5a642a066a76a78dfc27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abed9cc762b291ca2773d7fa26e614702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73442345522840018c528c240d59b1e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6b1f9ed1771957f0e18d90511395d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623904fd48598597cb8aaf769051410d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27098b5996d03e0df396ee7e29f7a8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7c95441aa07e9e7f81f42b40f2c0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585fb0af92f5797140be9561459129e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea78e24e2b953c0b2920ca9964a8e65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964cc99a9fd512783cc2728064b229e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7fbfddc224c7165502171d3335b62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b47b310024834e6699464a069c71d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abfeacbd4995c14f9281281210373a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49bb548943ce7054ae5e868df38e54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe54fdeaba5faa6f87df9c96c585b93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4d1dcfeef426a4a473ca208a200d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ad1680f59e3169b5d0810629b94be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220726c6a06b7e23e8e5734b39c6e681718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c67a18cde3cb83b135c32ebb7f9a96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507debb23480a5716defb053f05da81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129486b0970081898ca7fb56b6eb4db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb5a9629f67af6fe50113917957fbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e9f02c66d7c164ebff06cf4252f51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e92c7d0e018028d6b45ba3f4503ab1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e0b9494e4a9438366948a9a012476725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791b3772f2b7fe03ab0a182d2bc5e76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80c2c8260536486c4bbd94510798ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b1863f0eb34109c2fc0288791d23a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45425c7cacd51911f7ef312355f4dd53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1326555f2c402aa8c2765476978050730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7882d67bb6709a86153072a7839d47c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7360b6b86580d8543280d7265b9e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bfb7674c3f81560ff9a7339b5aad9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d43252a4ae754f08e132ca109e3135734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3702275278b4449ebc5b2fcfe995c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8170510ac9dc5c188d1b38c6c3e74ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e30b27d51334102152f8d59960485737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc980fd63da64a716e8d2d270395a44e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98da092130fd8cb3c1ea2299c15d68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab3b9c885a9399862554b819aec6f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f69e9f1fb908afcbb5ed317dbd250f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b7f9d5981c6b0086e006b1c1d629b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb7052296f46665457956733418d2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27bfc108d997a25c1cdb13b77774fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3435cd05910e0d2f18fd868bfccea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132b44794921e3de5cfe8abd8dd6ad4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae82186951e009eb5d53b8e70b08e11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889479f8730d74ffac28d31309b54583748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e19df075a262aa7dce5b79fffdf5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4b10afdab1c28b0ed0ca1102761bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01cc5a413c32fed2aaa1aa6eab960c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cd3103e4e698cdafbe2b4480afca5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8ec6fce8d789c1fac7ff5c808ea14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d8f945b2d5452dd1a613df65bece7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e95be1b676dbd8d1084a47b53aa5c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b39fb62e0a7c7c641a2d3aadc537c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ab517b30d3ad113a5cf436f5400b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf552fe91e9f98b02e5f2d68c38f360e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488970b3bbbd38664d26c8334b10fcf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44191a5221c8cb3b1f4c7c76cf01ec9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada28f17485453b4bd65ae018045005761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e10946ca9efdefeaa011c20cceb186762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea1bc6732f2772ac13a96fddf1f35d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adfa8bdd7348b7c206dbef34f9ccde764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68308a1ce1d7be6f2a8340dbc4451b2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb205f5a7cc77756f454bbda368d2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b42789381fff7978b8f4be1cf4f3f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfefdb1762b2ad2b5b0cf3321d93348768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c442f144f629ce838f83245700ca02769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dc438da04c9879670dc02426d8b40770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aab29a203e47ffc166f5450b3091b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0b1ddde1c28f80fa3e6827dc88f48772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da795c238eacd9399b8f6c4c3052a66773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb6360377d43187b0bfe24c74f3cb8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51ddeeb747d0dad75f3dccfb63c5a4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162dd3181244b94ce33b2bdbcdfcf43776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471f9682a7eb09bbb08d0168142102d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc0b0f3e87aaadf71082321229c663778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6579497a8580732c2e36344bb7b5d4f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b8392bc4e333b8b40404d387eb690780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f373fe02a503d23aa03e333f7e43f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c24495e6ac4bc87847327bcc257bce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba8067e99086a941ec59b2c1496604783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af766462635d0b1dbd11e87845bc0a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbe0de39ceab865f35b652d5eadabc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da874a1918fe3a260dc5f9573a2083786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1f0f62958e17f0d99c6070389d57b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321da7acd17ef48abb580401cef127a9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9d261408e35d2d6f30781ef7f289d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656129133a85d6c7a8594140e4ef69790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3541fa1a097525ee1e7fa19479c7517791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd58891aff5c08e23eaf184dabbfb23792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fa5989bfb7020a0e8d3cb330f7beb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061cb17b9e465e584596e3f84ac0c76794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857937bb9b17f79cde8c51727c838f2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e90a2a5d4080db621770a4e34e911796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecfec84c0bd44f69e84d160a19c570797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65142d386de8e4b9a41be7a1d4eb04b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b80c0d7da29bf9676f30c295f96b9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f96d25e8274ca027524b04bdbd2033800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380bd5f94bad96546d6160420b6f61801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2650a9c525418a740858fbada3ade4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a6a48d92fd72b694b6bd7cbf3b0a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a20c9130834c72a897520ffcad7ec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16f2a3bc8628601d92090236e4dc2c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18fcafeb737209102ac89792f8ee52806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05727990a51cb0a5442ed25566333f96807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e34e9a8c9b6fc5a865b5cb314d11d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfe40ffbb9df5ce4b845d45fa890aa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97c4ac505666d997715b54745e03d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f2c51a78cd36f0cc6b475d7d84809811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96fc06dff986e76da11e7a9fb16a5a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596ff8b431d5e0bd0cfbac1b4b72fd2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709acd296f25eac6eec685771401bdc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed74e3155ea731bd3dfd582de2687815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55806b785010a90009a1963fbe506b9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a29a72b4baa02a25a239d77b2f00a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae47410202569205de227761b433d2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589509765482919347fa78326f8987c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3615a8047f5a10e53b55572b3a6080a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd81096423f67f8c09f5b614aeed3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61314abbdb18daad4510e93badad31b5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351d0ab042f5bbf6c0ab5e9cb5245a0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98185552ecb792c16b12ef5010c6c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce3bb461ad567429a127a199c72625825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b041c2f49f23220ec255a4515af45db826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab10bf21bc7e4a40f6b4f6900362655827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f2b24855c72bc05763ce0e49aa9c2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b757de4dcb127dffa97aa71b0f744829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6fa6ebd36ab17f46e778fa70ff5ee830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b3a322e8d8903f7fbd7ef41f16537831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fce7c1d6647dd70ec37c00e6f04c97832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eabae2d59d68c572c2ee8a133875d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619524ea2daa6aee9cb285c35ad13e8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711e732619ab6850cebbb04489de1e6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39581475206e8da942ab715398b762f9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e806fda4b7423007a8c50c9be99377837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf44f45717fbb5fee1ec141bb20eba838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd126fc153539bdb773c2cd2e328ff23839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59435f3fd851bbcb83152d840fa5156840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0127f3544c82e62e61c481c3db501841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722a2e4a8249c9ffe3a904bb9918f62842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d401ef38fce90aa7c6db1062f58b1c843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9cba33d033e9d3cbabb470c1517881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c6622e37fe1b5b843529543c609cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563316c5bdda0526c6a582b004e5bba93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21d5d07a7234feadf3a09c28838b3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33cb2347d7bfb852e8a7d23d76ff975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fc68abe9ab7d5303037ab524d98c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc332db9675a857079848d5874f89e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1ddbb11fd8e1b144ac482c8b750a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2671b7ae61a7ad550de9856051ab19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2fa526474366958213856ea0ac8cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27b6787936bfc43508e9faebea9f7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7053027393a3c6e92e9f466e0f4fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69ded7c5fd5c8ff47ccaf44bb4844113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555789f38b138bda9e22595df0210e7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18696e41789b66a15207fc77218653a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcda7875760d63ab94a6d6d94498f4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e705110b91e72d1965ac5bc0963b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eb751d70bdcd252ac32ed7d6006b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec20d2a7daad23be16488865c6f7b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a1df4e988842a315b8777bad0d54e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb881e49870078c6db01a8d8c36a73321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358d907f2004768e289afeb3659dd3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45f8e7b57776d486469a6e17a4c97d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d5d935267fa0a5627abb5d03f585624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f207a4e999d39005b9096656d9b850625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7cb0af9985b6ea751f641ee407d8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ddd750f68881805749525e4f22c9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b972747a2ef734df7f811b09fcb8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ec66159021873af558ad02ac1963229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae60fb41130749cf1c8e9fb819d72a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7c9f08c6c51320bab8b7f31ab406a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d592f1d4da0fe3196b491ac1dc36c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fe42b4244b5afde7cb1fd9802ea7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6075aa125676633e5d9458b8c90416934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39c48bb7e3c29a536ca93c0891bedf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acdbba75a66353cb0c2c1823b8c9a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53aef0f9b00764f3f93a6f2665481e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305fd67ab55714437d8cc46c016e38838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1504aaa06fb47410f804b5a29bff1df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a046bc93782a20ef031fcd7af7286e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c406511d7f7751b2a987a1333e87941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113f3f4b1ade45f3c0250829714cb0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3bc472070d66d3817f4a5c0c1186c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeb2fdafcab5276a60a99c1002f94944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf6be3c88370124ec834cc61848a3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07303ebc08ad20a3afc72ffc32d0e5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a651344dbee784ca1ba6ee9a58b56747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6740fcdad961a6ec99604407c71b0f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d0eeba74cdb58f6c6275eeaf0dee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7b2cb8f04d98806c1e9e304de79c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdde8eb1b40ed17c1feefdf84ca8f7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e31d4183dd7a4b77ced829c331c7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbe0f5621a3650114df499539198bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199683419ed50572f5c889dd1b321a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e6469e9ee840e192843656df1e3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c8f9cda6c00d12f023ea38d41301656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73210386cdeddb1333386ee4bfb4ea6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356c815f68480690143090a0894297958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637cff1711153314a6284536c6239aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6641cafa6327e83268b43df69399560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6364bc702e8396878146b26a95bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f3ebf57fbf31b821675fc1c7027b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f2a5893c0e4ecfcfc2bdd4c97ec863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbad82599016399e6ab165ce5a0c7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf3481be2e9e567c25c959485a7e1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa800898169d3b383f94462556b9b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6e125aa74924ddbc76e381026888d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764394b6c5ef3151af6549537328eee968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323cace0586b73ea355dcc048b049d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49869d0a819afd9687c990ff15f2402170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cd60281879e48303c324ae5cf724e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582a4ef84e3d52e4ee5fdfdcec7c90072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652da510d1070762cd333b761ca655e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204ae735a436df4e8a6d877860dd8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca376e076676dfd4d5874cd90001bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd0a8f11883d854e117c1b582416476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0baa6c6777ee4e8f0872e23effb12a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee38ee7d6fdc5f74899aeeba8d484d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac9d6265303acfde92638c8afd747a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157757d5ddad2b55c144b51b2c1dcf2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e3057c5e0852494f6b80309a966b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58752bad8357d511c0d1e0c6c08977082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec70f51c8342e3a341e0b832ac940483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec26cfd1121a1cf60092124ab800a7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2001dce60a1f8a796819c046b976685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fbfc1b26d20518e63b77dfaca9c5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a920c7c6f1b769ebc02aa99e249c9be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cb8c64fa2bb1e1b5cc197d89227d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5f5a5f3bcd7c6088329612a13ddb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46454dc84df52ccac5c08f5fb6a8395790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d74f1c56c78e01fcaba9d5e12aaf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd0d1c39fecf61aa95054f0f7f587f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff242fd67bf1b4dd19f6e09a2417ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa907dc1aa2954aa7640ee3045ffa8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdbf4d52daf315cf09cb8569f5269a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d1de890083c0116b15a6f24d1add96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d2f80845d8a5d85adeb70e3d390ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12216008f141067008ec74b72ad646c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa6d535ccd71eb1c8310a849c1c4f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf4ada6be189bba443d3628fbfecab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b89e61a2f012071b81894c07c365101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adae253225a0d004362da17e308e874102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0424f68adab7c31c5d5b278c4015bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e70f2139aa65573682a917700ff266104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf103f669b74272c61e08e6b17031e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7dad0032ecc86c4e9f68e79acc7d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269990f6403abe3de1415024fc3059a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd933384728e50549d859011ed7920b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36a4003cd364aff57fd485729caccc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a183ec34e21639c26a8aafe6ab35677110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb39a3bf6f31b9cbf14b75d09d9fc6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d109fae1bc867fcc6ebce946bb55469112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8de9d43bd2c5b88223bf5a8af8bae2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c72f336fbd87e52b39e62bb75f7797114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437d16a018ea2dcb56997911bbc4dc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471b7f8398379d341efe247e381f38a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cf6c635f91ed1a9b1fe31c1e81d4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4add1b680929fb3f4b09c26b758c81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30968d0967a1ec9f333fde9c43c3c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828344f3a0a8c1e724e79226d0925e56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0234151d30fb0243258e27464bcae4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3fd83db5660b9f1871ffa79624186122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0602f94f5bc0616af088e86f94afd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6681233bc0aab454f1a7c718859fe6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e234e8fae2c18a5d66d2060d3eb55c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa6f87f941015c15970691762017bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ba163e97adf129d8fc8ee742351ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c2a8d76f1e12abca11daf168fd3ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3f286039978fd9bd4bf08542333c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e4c1476c48b81594a7ecb7f04b6c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e551557abb5f91767529de718b30ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a879d1935b4f7e006feca25792634132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8c181de8839c0918a9c1816132226133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd1c8e4ebef9af6bd4dab38e227613134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9d6a3db91ec93946c07c70b4dab3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3f4b6da98ee6c503c9f8f4a9b7465136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c00aa99461401f2e60294971e19058137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08640c29ca04ecfef3f4f85905732ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb844d33c4f85a6971f14d86f630b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366661fd6db86f75664ec1291d3046a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab76698798941a9b0962d7584cc5eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69657ab0e8be565ec92a495409c0e6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d074546762f0a82b27eac34041b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530f108cdc1c227f4380390026999ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c56042793c79e870346f76d5ba04d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6748396fa4d0243ba2e5c4c45e94ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1f6c5378651ae7dc6bb73b2c6651a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b2947e28b632ea573566b124ac1e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288147a8bbefc1ee91ff1704b6761714149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5d09e3eb8b727d483516494a6e999150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba062f2ec99d2b4bdce8d32ed4ba52bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b138db70d0c062383541120d15645152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadeb758656a8c38baa039914105a13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bccc5ffa6c7c0a86013dfa1156e9b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82564f51291dc1cff533c74342125c18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790b8204692a1b3989613064ec08e51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef95afa4b154a4d3713a3e51818630157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd254c7c06329f2f9e3277a83a1394158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d8c3ac679282a0ba3aea951b757c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d7f6231ecdcb1c6f63a9b04343d61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c9a918692d59cf449909803c2c60f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b337743e3edd7996ccee3bae05bd41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5142f4b7f75ba78d38814e2cab75d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aba4148a6a94194d70a07f339f850164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec736820d8380ab18e28a1f5965dc4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60232082b48b496909ce54ba8dbb5888166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697d9b1285db73bb31b8a3679441cfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb3aa888e0c4b63c6f7f7c7884e968168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d664fa779b61efe6931fbf88fba8b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfa237fef83128a7ef827997f3b004170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412b8138c68bdf920d3fc42c85ec912171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e447a4e6ae5b2ab20d55efddfd11f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d58161c26ff2913b040ee76c36517173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4e82ffa59d9a0816372362f8817aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3897ae8ffb0401a473a457bf632c9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3be5e2a347839b7061cb7420c9756176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddac8b7df958352c2d5ff64a560f578177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0a1c2d9126757aa546a3f1ec915f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7c359070242ffc0e9e741ac377120179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246d6d552db887823577d1554c1e229180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20e9a843096318037e600c2e2d382f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cccd1388f73195093420e0d6542846182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000af8fe57929c61f8340da15314df3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af8bd744177eb248e966d031c9b965184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac7c04ef15ee8059f8f793feded43b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dfddc06d286a31efbae16f1ab3428186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b092e74f782bef271c2941c690af92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222e70fd9ab616e5a550245e396b437188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5888453a7f4eae07462145e0094768189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ba6f261a63731f8e9636b55eb706190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b795d354fd0f453a14691213361cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641b7d2074728c91b56befd647df4b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521935eff612ebc4cebf66a1598b91e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caae42b361beb5616eb943508c8f925194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909dd31e1634f5d7217d92ccb9847f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed46fad58ee935b15ffdda8b689adca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83893dfc93f3833376c1c6fd76404107197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee653af5a0aac70e4a16515a0f368ebf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c65abeab4b5101247d04e3f18c486199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9551151e9647c6bdd680a6f6d6723d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8843cdde4a078b44238c9d5597407201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6236cc3a7fe40906a32503f8f6a1e96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cebf85e1149ce5d738ae5572f871b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7b6e362d187c866cad33cde5ace19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5f87b8ac4f043dc6b22f0713c6660205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89f7a08ea533e1fc74dbd7dfd2867b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e59e74e1e9c91542dd8a2327a5c8d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee6a2cfcb9a2d41fe11405b22c64fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e17f4ac1ef1a90cbccab2590a402a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32e9d626ffd7952b6b45da2ed518c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0dcaba9f229c5658f2ee7f894be1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea21fd82d12fc203ece9e0a608edbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3f2872c01659fe82e8ce029aa4281213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cf76406066776ba03685b82d53e38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f8d708d75bd77adb64a4fdfec4dda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21b41da0927819bbd302892bbbfea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d9d717920bceec4eb3d36cbeeae80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c34f9f10e9276bf236391724eec9fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965acaa398f8aaf5d6586d37a46ab98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc6f1a4a4e528d808ba43111ee7978220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9dc9da792679c4360b985c2bcac4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b941693d893411e6b82012ffb4a1e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcb2a2abce614a8ebb769b9b33d14b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181e012efef5b509a4ecd9e6cd7573a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f123f492c07b8d7a9dff3428034a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d731da646cd92cb7589c05e51fd62ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bce1f119f7d0d0f6691bbd9708ed8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f9f0bc483d2c312890929aa8a2a6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a3d46212490107dc17ecd6e6e5ffa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f08f82172473cefbbaa9ed54b2c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a0fc7ccee5b098a9e6fcc45ca9095231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6d61813ed9f2c7df1b0a194d959fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bca831ee166c2d4c7e4807d83c755233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c73ef1e56b4c8e8e0dfcd4a1f214c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364794f9bb1162da46dd006db280fcd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4b5f0deabb3cb9cbd85cf633a5975236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651420c7f47bb103d7cb69db562ddef8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0de85f1816dd57f5c1e8d8befb89e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932088b65a1d45304f9405fa354acb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c7498b5bfd84b9e0b0d4bb767bf81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee821ee2ffb0c509366d70df04f7f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e84f34a2e676525075f6f4ad742d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dca5063328b99f4c7a11d99c680469243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72ff872fe3a52ba2cd391648cef3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4a27397d9884d6a9cc889db9e4eb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2081992d0f92403fd1167527728b1bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29967905b310fb5aa03da7b362d3701247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359ebd5aa7c80d69e34c76cdd571797248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac15727396c9f5fdfb158fe9d57223249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be9ba8264a9c9af613ef40d63023e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eb1c5b2cd43e67194691630178124251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509edd8e07f884bb507635e1b302cde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ff0337294096d5c92f43706cdde97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9fec8ef082c5388a573e7408cf7fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec754fef1bd5ad2f14eae7c27662c80f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe0840a6383479419c9b359fff501256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d7710ea64b3e720195a119224f4a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce13c1f31622342dea70ae665e7c8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff174ef96b244220e62716ce1f285fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cca68e2085e1be6b5a71e17a22d3bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364293fd80751b33f696021b9b7e042261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef112aead8063fae1ba91a15e5ba54bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c20cfdb36d486f819387f1a5aa3b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6e306e1b8a1ccd3048a92ec141221264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82bd3c89549c803b55834725b76e62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269826b31fc273d87b203d87cbad05fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba676c505b3a3bce6a6c2a2349554e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e305610a5a5a00c2d0e5b032c434a1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a915b16826b11ca66b4a872614efe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbb464673f45f8ada9af7a014f30a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aee13ae54664c1c1c1a67b4af80ec7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44dbda74f477c3ca7f2f5b05ea6437272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415494bf25be51add5cc254543e35811273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5c247f8584591ef3e748dc06fb5f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a1b07cce93242e92d59c482060eda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8e46037c68290f9b22b030bcb589276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e19c5b022066f59b57a7984ce87a89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ac7003c9936451d2d84c24ca01f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10403a0d911a81888885d9ef145fd573279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531667b29637edcb1eebb06ab662b1b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c551cfd6403d3cce7b39d9d6ab233b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914859f7a7f5ed221edab68471c8549282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a0a50f10c0c399e5c61d6a5e6ead6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f454511868d118f03317dff66e352d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4ffcc175968fb9e5ed7eed466532b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904557e2e7eb1517df8279fcfbb55db4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c7c41c3fee293d69776a1ae5a15dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37133756bbd9ebc605635a402a778e29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a63b43ee852fffe27d3c2e9565ab3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1b210d7e6279dc77314c3053480c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015fb143f30efae98b739b0bce34bf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e53813fdf38a90d515dbfab0e4d36f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2407183aa19ab8edc878b8d02ac689d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9378a65dd674ad0750a70604cbface1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a30b7777245589de3d0c0f6a62c7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70a659a0fd3b4d6ee738682b13c9fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dce3fc616616c2bbaeccfd3cd88aee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac924e4f9db049e4974dfcfde03d062298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d746b7a742729c73266978508a3a005299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0446bd2991206a4d4775385cdd3f7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f044f6a318853b04b17e8b27c0f501301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129985dda0cc4240b97147bc8cb2bea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178609721668ab006fbf0ec18417390303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d360f571e70b2431f86cb8b07aab2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd8543638cabdb55d4c9601fb6de52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2611efd037e7c89397903d3e2eea686306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181bb923115e167671cf9502c1069a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0833a454a1da0b8741683adf3af14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7464ed424520f0c24c639906d71ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712750019556772235093645e6b6870310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af948a51403cabfb8edbbd74827785d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba44e306ed6f1d8affd4ebd015af1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf41d334495d46fcb48ed4b16c3e36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd95605807ef9313afe7b78d2ad447314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ff32a2d9e4afeb951981214ba6b7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cdf05f04d90e8ce70437fe36f642a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5bb4951bfe0e44f0fb804118bf34a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88082dfebf40748d5039618ab70c85e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ea2f750c09118cfbec9e6cebf553c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e84cedf4c10905146690ec712983d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6c483eed208173255d79a5a2708f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37c87470835da9a957e3551ba25cc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b10b16e754117e4d86e3e936fe7462323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d20419345e36966b9f55489996eb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4524e2f06eaba9178ff63c92142010325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729f6a9432a06488cd185952e918a78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106bf5c07394f98bf3070d4c6ecd1d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68d388d92543a9d6d6f62da765206a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9d179668632b621cfb4db04851fa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713aea158af49e2c27cf7c6cf6167f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fca51d002cd67d23c5fa656eba3e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449e06b010b23170bc780f13361d56e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fb63d109fc91f7a83f02c492be574333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2fb88a6791960747ec84704a56e46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce78fd51556deae1bffb067c3684df4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07284ca6c87a79d4176ecb805a2718a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabfcbf20f54a4147bd198e4fa906cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce342232f4ee8f0220d8866aed49a36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a16837f7675cc3996be73842b11ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f7e172be6f51b423fc2888253d14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f939e33cd0608c4f2aea5eb1c61da03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7547e58a4987a0bc305519e01b58c7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1fc48da6b36595538cbd0a36e6ec8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca8a73d26342720541cce1ce38339344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2184d0a4ba8f30dd41387e3418c3630345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83ea112e78e35c8c773b3a1fbe8950346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28de894e613b3efa1a1da7b77cb9983347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3a8b49919b5d1790b062a66d2b763348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b957abf87f212044e8a086309440dc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1802f61e78160f8967f9125a12e0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6777edbc995058be25d80b4144437ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af6c5714455f6b1713919bf5a99392352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a490ebf8d968c7d5c32ad175658d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a464997710b16b924c55e538b1f8a20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22424e5d88f5f00dbe8f16b62d1a8d66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe50fbcd68913cff8295eb3623b466e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d3266577403e8d3f316728c205c56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf6e34824216f167a9613ce71c526358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abefd49a0fcec43a9cfeaec0bfb66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c46ca2a444e93e8b8fdf391e1a950360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316b9117b0d501bde5bd81bdf252616361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc948589324a976b9171fc1221ef5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d9bc0f43e4cb079e5dcb6451eef52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c6be20594fd317dda6cbaafd784f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b56303814690dfc437c254013f46e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d26905943a60881a732f5ec9f9d4d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b663fc18aa3625fb8216e71f3b4a2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64980ce398bcc4beeedf03e197867de4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13faf12e6dffb00a43dd1bf1caa7f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4547212663d2c28da20ba2898ef083b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f23335b9ff3fe1b643ca4cc42c1f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea7605c0b51e5f0802525df760ed94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e366420207f80dec57dffb3bf351f72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b98e1e87f064b9cd8246276abf5e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c0e816d6993ca246b854a1b1176b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dcfd39ae88d0b54607189c2cd6720376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47766707bd5e2756765a8c082ad26ae0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5383582d88094091f54d557dfa6125378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82be2eebdfdef9fbd5c88f755a419a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4deadb012753550c5086ce1bb1583380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ef4383b5c32e30e7598c95e41031a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f83e1350fcf036e0f5c43dc2a4c2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889d3b41639f696ed57158178ba85e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48455c37793e521131b8566ab32a065e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4c6061d6cabed8908841f6349aecc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260e8aa1147db03e3fe2b648f9a4b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f7ef2995aa26d2f8f16ffec54f1ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105912dabded76934df4eb0e5432b56d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5b07b1db9738771688f24ca423d91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6b340dc0f35668cbc461e747d82a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9e2853e0b04733e692bd08c3ca764391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288e96f0aa98b2fe3b615c2d1f8216a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20c5942df5e84f3cc668b9fae4d3ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8bed5043532ad194408fcf584d90c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722ceb98bb46a31368928c14a31df1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b925afe3dca4c85a8698d8da5a40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad490a96fbe763503bf99e1adbc9390397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56649a053e173f6683ad5698a1340e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ffd91dce867fa48f2516302e0643c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35560ddbfeefa0da3a042d54108c3df9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b2d85a387d9571253edba83e410d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85674e3a94fbed6fccbc5723207302ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30217b70c1e772f71071d53a6c5800b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f92b9309cb557b97a19096882e4eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43541a83a1aac5deaff7913dc99202405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cd169c418229cad6329c65429d043406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3d1453967c5d497f725b7013d37b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7c84cd2f71adb7d220725ff830aa1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeec0400777cc07be9c8e83b8c7519409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472f7e985f009bd8acee6678aa501e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693378c78a590c8bec4e934e97c32a69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efd58535020f2ef2ba237b469caecd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850b1369cbc82d3cd488a09ae218347413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf565981bb2e7725fe951bf4ade2be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f86ccab526a9e6090a3088b800cb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49d82c0ecd1f21883f4bc9301205a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f25e1cde958c74fea3d32306d47226417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e916c4a20a0f8e0f82d057fe2693e5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11196612cc448ccaccc59364cde7e7bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b00a9eed5c77b55f04da19e88b4397420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f0bb21eae1223d3705ec4aaec91f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e5d3d67efbda14853e7dc5fcc315a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a30cde00f17852df0c3f3a38ae6372423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea320db63069ed8a512887e68eaaa6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db633c6b26884bf475cc512110e163425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25039ed4b6e55c6808976c6cf28e45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b8d95ded5847760d4a7b676de391c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d891f446b7a832a7f459f0dcb9a9ba5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13deb8343e9ded4085bc1f8c11f5414429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd905967f411dcd798c6b3d4acb3f4b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a63bf45d2421572a02f9428b37d4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb8107e1af8cd29898f83d570771b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be847774f4cce5467daf8c229c1d2d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90cc08b6e61faf588197024aa5e068434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28a07d1e1977c5da61c31e57a92c5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7aa7f09b0760ae9c1a8a26d1c0833436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79615e26693b2356ebc0806065f816437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464206ede9fd4a565487755b89561522438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808e9c24fcf48b8464989c843a4a5c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f1ecd6319444cac413392504584eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2cbc8831feea73bfda54fc9bdadb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0208c497c82f8fe140d2963ae15bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cfc0696f24249e164748ed1436c4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d94a7810e0f2dc341e84aeafef6411444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d79cb880c56525c43f72ac666f264445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772a4e12a3071f21b6d06c99fb5e323446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a398f62969474bc9845fd1a8844ca4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346229fb99a4e3ad89ba4867f483a68d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fbc619bd8417122f237fc505ad433449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec84da63bda69a1291aeb687ebb5bac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a147f9692430df46398565960ee3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a0023cf8240f628a349d6cc8d89a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad05bf2b43a5b467ce3e4edf6171af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f91dbef3bccae99ddfe4214e8a81e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4db8ab6c3bf45672b84082ca0d2b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96c89a92ef64947898be9f4f3b7f0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4edbfa31495dc4e2b9bb244e67ba9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183322dca62476d86fa910c8c75c2de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be7c42ad95d09c443703d29e051540459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513dc0eba4dedc7e9c02dddeeb77705460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e713b70d5daa7c4a891fe0f5d458d7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc53adec3d032a442042cb56abc19ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557560b7721b305830fef8fd5666c40a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399ffe0bb93ab8cc38a62dba4ea729f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11761b887a44afacd650d18ceb9f158465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b33f906dcbaaa60f68bec801af523466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537ed0ac8e3933132cc37a9997ac5e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa7a0d95b0af6a84c25dd5d6f7df0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c47c6ba0432d1730c7142fa864ebd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692a0cb10df353bb75aadf7a7efa40f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac85792fa3463bb43d6835d90915f06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06212143d51790bd2983f325ff28ccfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862da7933097fd106cbfcfa43e716d66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47a4e84dc1d699fd390874f9e151fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46efd7a3bcfbd65d5c1e626c73c5a77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e1df11765b070cee4fee545c1506b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e08f7497934a9df80c627ac116f7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493329021f03b515f45eff576bef5d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b7b7da9a843dd46b7061fc52c3a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47fb8939df26dfbe84ed2bd909006e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e71ade38cc621d6bfaa27251e0a69a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe48af8fc90304c618db7fc05010af1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8237598b0a97df2394b099cbc5e69f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027893f9ce5cc2c7e88c7bd6d233ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefe4a9b26a829f6ec1a8d57d1730c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bc823998977ae6d0f855068fe997e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8673c150f9553f7d1c53e046be26b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7ff6901f3f094be559e9b9dde2590488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89a6c57e93be2606ace316510efc37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96817fe64c43696f32e0c08dbe3826a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f83dda00c80923dff0519fa37c3db5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bd07ac71e45d52384427cd5495434492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657705e90e655f4f01a45a314894fa0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663271956caaed35dae5638085f9bf8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3946e6ac97c4e80ec4a9b4b37c9df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e2af4c395fcef52f14cf8032d4d2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaca00b7b77efd78b12d93b40fe59d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7d9e8b70d7dab92b73ee3d9910653498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae45674a3f64fd23083b9b679e63031499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd756a1dc0260afc71263120303e4e88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f034b905b4338e6788a3f6c813932dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee1ccece63ebe1180bb55f9c85f1f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfc6243f02b1b9bc26ca3c4b450f10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fb05fe2c8281a9b7cd0d2a20c914e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df35c240d79522a17b5e68936a5831505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a86caf0b57e8373e20a4a18dd9422d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbb88b726d420a41ffce592fcb91dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc04ec332706742b43c569486b4bfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51384abdd8e168f5e339d4ed8aa45e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08dc7fabb40644340774e9423c50a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15510665fd1ff649eea64878523638511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee4b09ee89b38a72cf9ef8a4aceffe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959926fa502aa3967e154640285f1d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bc7ffedb96889aad533d90bee6c4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb954ffe3ffdb57fe0131c0827ffa7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f04234b699dda200b2c083cc8e9c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8297c85883041d376834a1b7f996e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f320dd0a3982a9402d66d13b225a8c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88559dd8c12a5845b997a6694c1e947519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab58047b893bc03fe82a8600e6912e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d030472f03e94618f6aff1fc6be0f71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65c2ec77c6c1a2d46dd710ac1f527a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dfc2a10224d373429d9e454aabe05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b8d8440b88bd8d68f4e2cc3664998524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58729ab358f90d8ce20a152a01c28d0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7728925163c57ccabe785759e31c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6582842afba81ab014f3ca7350021dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13700d10b69db5017786627668d7b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85b0dd2af29f13a62cd12dd61f1a86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341ba3c82c910ca2c8207d48fd256d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f747386be1c46e92044ed9bb3a2f1c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692116be117ad0ece32e2a4ccbcfb7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae3a26f2835f66d67090b660b65c9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd052e04552fe0f7fd35181c87f3d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6c09c6e799663fd8059de0e577466535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd05c365495bbf112b307f1ccae159a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857246fb9269450338211c0bf7b480b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7dad03dd94e3f7245c3dc5c8b8da9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd955976229a06843f10c89e270dba4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250797fcdb1b4d82cd3a2ca5b48f9ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68372e8267d7de842fa1172ad2dca460541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f163f2dc89bfb85b0c54dcd20ed58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d17d690bc75d07a08b1ccededf4c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bd810bc52308069faa97e803b6e76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d9937280aabd721543e0ba9455139545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4415fa57d9f8bcff11e512e43834a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f8baefed8d3c8996a2d8b156d335e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991170cf718746b32559c9c37a0633f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3857901aedc746f8ba3e9a10e674f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67cfd29caebad197ccd6f83257f90b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93678214a0c0bae9205385287aa61695551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50290fb9bc8fc4e87c09d8577953c0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9591dd27d5a2e5f71fcd2915f978e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18436ed6de1e0108fc72e704ac0aca5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9e9224b385eebcea093f8a022111e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb5f79fa5618a61fba0bb7706d8b35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe521e808a813e994829bb34bfa34ab8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4b0bbfe4fc68bab06472fca39e40d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840bc38fa6f40cb19c93a7c2ffe9abf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abc4d1c8f00996c5d929429d90cfc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167971a45f90917e198fa0eaa94542a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a61d12d2cc9d9194c427bec062de37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db1c1398c7936da3b5b3b9882e77b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6da71ef285b2116c5702186146d076564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f6df349d97fb77f0de077306d7b10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28796d88ce34ad470a45a6171c82e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b874be680cacc5fdfc39264eda465f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99007eeae86e5031b595cb7965d81c4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9039edd7f4b768b7dadb693de62ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d0c1bcb648bd9592aea154caf85b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03526f5cc3705556fe824e46246f66b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799c10d332e206d9ffee3e6cce837f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ab33ae3a1975a217604c436ac6c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7370afc4900ee1ca42658be72498416574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052064c6e4ac42ab5393502cffef6fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb225983d9e18cc4059ceac04e5ca8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aef8daf3288b466d8b57cb5e149e5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c9a3807c03ac51b085264dadccdd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bab06af6321dbadb0ab9eef06b620579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe962da54cecd359b6e89fe25f75cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a341861b2135d9576cbeae02eb758581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109b1ec64459ef26bef2992a8b57b43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6caeba12c1e132cbdcba94475014e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c820f00aff900c15512ff23583918584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec21f10eb89b2fdddac892b07da7d13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f5dca81b19746980f44002d5b878c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67911494e63a98777c8b0982d8b7a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06c22c156e17433c1605562cbcc378588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5578bfbec001c3cd69d9a32947bf435589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8874c361390b5461532850c3d1c30ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830c967cf9a50574b8ec7f71f455077591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f5747c82321af528f6d9175ab3c4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd551c38a6de48e7b3df8ee31db2b479593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbbe2e50afd09e7f5e3363c5144cb4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bdefe99d2a87a47c3c7b445066dd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4a49c2beee749a05d7acd217e9359596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27405ff965c7cdcaddac271e6e1f6c81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc77546883367f194c3071bfc8f1773598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c858a80b95c51c0c0fdc9a0c3ba50ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef063b4c8477c35d53ff8280a590356600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa99a1a18ecee382c8cb3c01fa49a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d237aab3b27ea45ceb8407a3ec596602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb0b95767a3a7ee4194c0a0a94b2ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749e00a470227424a93408d1de22234604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c47cc3f7745c55b3bc4ec377853b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476b581cae399a12af7676a747d3681606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c62ccf68fee72ebc908d3c6b40f10e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea9c0593551d620847d04ac824c91b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6bca755b369dda46c682d6a2dd5b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e4f3d4acbfcd7e53536e8212b5522610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e81329df04ca1ec8cb166f37b995f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28185048304067dc00b067eb6153f753612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d8377116b46ccefb4297f2e03ff75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03404b3592c596e0dd57228df55bdaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d666810129633afee84acda80ac8fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416edb0cf9312270adca41218255cd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c420a6b665e6ba721e5b9641c9c8efd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779ecac526639e61b444e49aac9bcc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217462bac744c254a80c96732c9d7c98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301bb8647686fcd28a7346af8456991620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ce18e632093c12c55d26e61decb54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d95bdfac41369571e56bdc539c6e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47058eda654bf23c202d820507c83b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe6233bbbdc7c8fddb406dfd8f607c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d37ce47bb226671f7696889def26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c42b2332f1563b8a828b07779a850626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebd2890acce21cd89baf7810027547627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccfd571254243094426ecb613fd21e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8013ed7a997c7947f45034296cd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fa67cfe5a40b05bcbdd3ba7b5b8b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d8fd37ee5df8b6fd7edd34458605631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd93d566db8aa9026725b8c1343696632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6d43727c3dd4fe567472c0e89f61e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ed26fc46506ef68b4cfc227b3e06c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76c112dea44bd167d43452d7bb433a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c2832d4ca342b8d602d43975b0818636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5582f4b593511ace3652709ee723a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5c36d92a5a023e27c8d3ce6b25e26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88788f2fbe7063ff237ef95217623d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd523bf096f0f208b30ef23eaf5191640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d805cb46fa8b6465459d82ec957ebf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946262a634014c6943ddc35848fb9e62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab34a03b8bacb3061126af48a06c006643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10303b23d0341ec1d1e7e719f16b44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187d2d87b313ea003eb7ac7f4ef4993645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4099393fc784e1a5709c6efc9cb0ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655e1b6e291e7c2c37b1eb5248c0b28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41290fff9e9b463b88319838b277d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79516ff57fe68e970f7136fb71bbf8bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129af261cff339a842122e1e27e08013650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4c02ef5fc61d0500f457289e2896c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e4b37122b862fd13ed89125c7317e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ec0eba9ebe1c0ed6398004b0e2a80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31d2ae61a851b8e8ced7b673a44451654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a4a81a612984e6c91941099fd4a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb84281697c90152a5cc91b909d1f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d92181af6548a3d798e44453ee1a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04823bc89ffbcb672eee23d77d9b4d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fe5e416dd7f6c01420b586f35f776659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17025828c02778d3cba4851fc083db2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a79e062dc0b2cb9e12b1cdf94c414a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4501a1127ddbe2bc953f6fd9f7e055662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab56d6254d64811f6cb0a1a62c89ea9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1145b93b3a8e72d14a60bc4a72eca00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a840076b8434276edbaf742c407ef6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bc1f15684c6c252c09eb33755369d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e923152a7541848955bfcefffd3fbe6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd8e4a05d80777eba93e7ea84f5b2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af760587500c8d67cddf0eee7d8730c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cf734998f9191f96d072b19280b6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e1f271e5fbfcfe5d696a83a1e2c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ddd71fc97c8ab84adc629d966c2fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409314c6ee853ac77a87ddbc4d1186c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff020dff3ab2e162c6b3686f39e151674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fe54499d3a91933704bef5d06256c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d589d848a1b886c406d1b35d595ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be58f6597a3789c89a653c52c2f9258677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737044b6c14c39ce505017ca1405d82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46db4d9016548014427b97f1219a043679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d1e439b945e1166b66a2ea95c4f88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4a89ee1202ab7d10797a0e4e52ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e25681d9920d1181d26f28d791942b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f70f4585ba1e31a26ade7603ed036683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63704e7e6cdcd7a1da0e99647f59aa3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49dce28d5f0a5c4504e1f7031b417d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb67e984fbefce6a47c81f6836fbf2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e320c18ea5b15cefef794c2f618446f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e2234398391c14b9e1f414ec4ae50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83447b6d5c0b6e19c1ed2da72f60ca5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfb63f04320303e97991f4d78713a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb19c0e878ea4ed6e531feb85bdd525691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220fa596f76a8adc195b8e423c2abb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e09d6381b208f44db87ff8e281811a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e6ae7908e6f5c0b5d8af464a2c52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e48b89812b6057de3fcb932ffda19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a7def8b1bd5cdf9b217ae1c9f5a53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11c7419f7bf2dba52f471a07f7dc25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0a2ceb50bd306144d3e07b83c4aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc0cdc1525bb9bda23909a117f700f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0332ed0d401b070e459c60b515b7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590128c9546092a04b6fbcc4900fb97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0954a7ca1edaa65c0071915686d9ec5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da8f45db5072642553c3cb74a81e20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dde1beb99df108e51820b85ddedad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d6793e100a2c7094ab7f4af07b143705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909e0e2571073464c9a57afdac66cd4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776093c28359974d8f47febef5e52425707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208cfa456552ebafb1fa0fa12d435a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c137f97199da1ba808eba10540a150709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc8e676d11dc6ca39df000ae368d61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeadf5ee5e5edb5b5c8a69da64ece43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67f3335065a21b543d72b00b15861b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535d66303acc738e403496a242ce71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bf7609600bdcf2fd5ef1b87584d6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde283e009d487d18ec08284a06bcc50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1467c07979bbd977aad076f6cd8c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc028575510b174372c85c5f0434401717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342ee6824608cddf181830a3d90507f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83be16fc011778b621e4fc7bc70eff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077e8051690d0cfe3babb51fff7bae9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6d4164baff38e18e05e71e5dd023721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497133fceacf9b74f3447a123bd9a8c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d364805e9987aa57e96751008fc58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab858bcecc50a71ce327fa622609a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6e54d5337c756b2d6347de5257d34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f4feff6a28bff51146eeb2006d4d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01241923bb436520e4738fd69aaffe7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866049f7f80059e888b662b5169d4a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3049a82ea96f1654a7cbff2b3d56439729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21859982f3331e5940fbf9d163132e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd628b66d0929913a6bfab50a07f10d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096620ac33a7143f38c48798e195270732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fab4e3a04a1e540e827d50a31e6442733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261f2f9c2be022ea8e7cc0295e833d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0ff79df14dad03e24a90cb0e61ab5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca02ff3218780a91ed137dbafd177b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66083dd7ab1ef269c217f351c099c9ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cec36f02844087b30c7d83421fc14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e03ac2a0414c54c6bf43dfc77e15e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c41cae74686ebd8feff64f99e60b8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb518c0cba4a7c9c3bc16f2fcee4207741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e218fdd7c5fbbb2d14bfbc10dcdacbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf070d79a40fa582c11299374530f5ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214237932a8cc616a8202c3206d9f5d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15c23aa44b1dece0ae8e93c330d6fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b4a831e1b7dbad19aa9b15529903746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1cb2fc3826de52ae278ce2cfe9c12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f2c653097891f56bc494a55d35c11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622c8e3af6b9d2d6743fabcbd60f201749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eab7b6e648bc67d04797f0f70dcca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63796657570fea8d7c818b0a2b50b5d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d93bf77109028703f6a52ccfaec9b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce49ac30781bcd40966accd1f2aabcf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46e29fb6207d89a8e20b0079bba827754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1028cd6dca23dd3ace5df00adb5f3c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c09aea0304b0bbd2b827d7ae27abb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724c0c1d41db6390bce0199c1d53823757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cec40fedae2d0e94a0ce9213caf2bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78687146ecd4891543b709f20c7d27759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df432dcdbe7910e47627b1ba36dc6c87760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da52303a3604b6d133568a970c5d393761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada48eae68b857159db985064b780c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d6a6310b3e18b1db438b13bcb013763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986ca02140676155c3898edb7044be2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2662df57192e1c53adb791180b6367765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d498c83a997aa95a6f0e50b127095766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0a884b62eb4782ac6d4e8597eb1e4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>