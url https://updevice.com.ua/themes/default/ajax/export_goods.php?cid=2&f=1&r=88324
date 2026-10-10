--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28680732382781e8b2aa9b264995d9251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3ad3bab965192456b115ebeacc51d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b55fae1ed07a4515618395b1b7d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56c3e8edd6d521b9f1455a51fe247c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed6504fafbad8e435f1c34598d79fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a68b5e4ea352a85fea5fbbe18c5806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3d33feae1c1d21ac99e653ef539667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac24e16d2e5a2f7870daacea480f048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac2bd34918a384af0c73beaa1b3aba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d4e4acf240083fafda2e4ff17e85610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408628343b3ea45d37d42c066ac861e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afec7045e5d52b3049fc46373d868a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1b377a7bf04f09e8901bfe0ecd3df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c1a28062987921659eb7555ace9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce52d366c8633cc0f10f7ace5e2ae6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ceae9665e631e57e0c836872ec41816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001821691ef03240a1ef1a43a5634ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c54f7b8f3c449cb1f1f10ca5fd4c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb7ef48713ff52e211674ab79107a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7713af0b8ec933855618e650cfc17f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94bce5d3a0de0ced5ef9e8ce7b23ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c575d24208633c16f6064c7f0f39b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c26083a047085a39121773158b527823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d387de9534078a5926178f0383135424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e308cfb8aa3ba07eff2e43cb3108725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa5e870f8d839227eab8b5adf0ec526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb82c1ebdddbc5f7524366d9bb1414227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f9bf04ffe96499ee27ee30412140f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a1745ab823396c7e14cedba15ef8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afa7d1c5d2f81333cb209d1d231cf330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fd48658070cb66b18244507440f4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d997c591575c61584866f4b068b9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17170e52792071c18dc458eeef39415033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b88d02a1503c6bb249e99003dddac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7eb415944d527664c6c99d705755c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111fd5003930f75dc7d919beee4e19e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ab9dff2854c1e4512fca6886ba3c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecae8c007e34a4a334b05b17b6a73b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6299d6bb9076e720b94333cb7cecf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfbaa74b18be8de809217c0755ee3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe2e940835bacde4c26578e5cadd3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a800c6cc746f24e42535c691c384dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c121adad03b1a571ccdf14ffb849543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89b54d61a04ae5fd1a261805eace9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4b7643c44f5aed21279a2fab7d62245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c6e4b8d19a09e10ecc70f60ed13746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f89aa9f9f9840cf6fd47495355ab1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abf8a51955afc47435910322e78dc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd7240d9c95b9711c9bffbcb58f2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905ba5da0e61351c9f4ebfa56a3d80250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217dd174fbdc9e995eef8a0420246f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e57cb208e959c42e0c6f7ee7990aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727f044ce757be0269b761d7a4db08053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6fd8487321ffe33d85e4c4acc354754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1668023dbfdffe150c218f580628ce555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e264e4a5c4c42e63280485cd2bc2c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e8d8c661bf610713635fce45d6c6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc5de48bc75b25afd15994259681ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fe02385638afa5d39633a3b3c71b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32410c83c45d301863c169bb00cc300060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539791f59e43f4a9929269f2f49523e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2023b25430536bd1f1ae1b2c105ca8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aad2f12e348714cb00f1fe8519d0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13febe700822519851ce2e266f3f2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf7f5c5327c978990a25e85aaab6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a7c5cf51ea55c4c8687f777559e4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0105881e7532092dc993bd5804eac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0efa4df215a7860d63cd47f012ec5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e9f0443e306383814b9afa6fe21c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a50e47fc539e79641f658005d6b50a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b5f35d5feba6a748fbd2c20e39ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c645e2fe991ae665a02400ab0001bf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30afad0f313d32c6a31261685d06d7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fdc9bfba2ea68aeb8a05e8511e6c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2956fefcfa9965fd0d4863a2ecb231875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146abfeaa74aa23d71c5e6fd67ae06fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4f7627398f4d7f181bacf3164247677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e467dc9d8f2fb54d84e21dc46f74478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4541615e36de7187e8b685b8d294c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f499eb967b8838fa485138fb7ed8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12715aa4a06ab502694e7aa3a20f77ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab3e06e9e90f7cc4997f5dca7b991a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2a98c05957d15393e0955d74f1e8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f8a508a2b46506cb14fb83e5af9a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54518ba1db3a92bab3c0e4a931332785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fcad7d32578adeb7ad08e3bd3da0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01df2c95389a95af8f9df100fc3a8f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db59fe548d9035ff7d1f7b4549aa4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd908867154e817c483d8cfae31d9df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98494540cfd4d5d7be5ece83ebc4655990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e594119d5b78f06a261d5446282f65091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737482ad9fa988963ac9ed9011f5bba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c0fe59237fb483928cce6ab73831393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae272c4e928db1d22ed9c9533e3f750b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b55e7e9c0e716800e92b7a86f302595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae10826f9024bffae12177086b74b3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2e7c8faa484c3cdb5516611d1291497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01559466d83fdc9294afdb795e3349698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a57c375dcb55c7240ee52ef8f20fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478689c2c5371e5725d06e241e95022100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd96bcfc49ed3f2be6feb3f9904e153101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72ea01e7fba062ef3823b9f1ed59fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a014c39af470fde93b51ed3003cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418235e8cb5c939c9721cf627244cc48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9072658b6d1ca090e18e847b9216f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab1effba960124f2c7c57f04262a0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb372e4627017959f653a88a7c481a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200bb1bf6127d7344415308bc1a080c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3bfd97a3c1a5cebeb62c4f645ba37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a7471ef2d0dfc08bc3a2f27c5041110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0526262e5ab794afcc90ff6992938111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e985b4320ac5078e9f6733dd40309e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2b0950fe7a084a41c3ef8438e651b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608a8a9699cb24449e3d24662931e98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81967143904c32f57e4933d1b5069ae7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fa26bb441d7a6cfce6aed4f816c14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416303673d2f1cf85203325fc721d63f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5775b8b2ba7a28a4073c073f8a4c24f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe08b22777b18eaeea31120c3968e1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cc44cb0d428df1e46c245b1c80522120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05272eac601b33674a5b57c059197dbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca628df736f2911d28c952ff437846122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a07f0121ba1a0dc2f650a710902404123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e190f3c9b9964475816076e2aaab53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c325c0c2c2bdb20a996ad62d012a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd23a3f4b764114df0f90373a046c00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6272d3d6cd74738064ecc63675a1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b94583877010bbd0846529a0ed416128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442f2ed1d165b11965c767f9ea5440f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a65801438736302f0a9fe173dbb481130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f90c19f4ae63f3345c7a55cbac8d57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a24f557ac80be07968cfbb55bac44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b4a6e61142c44ff6a55166fab1981133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f96edf6d6a836d55b5adede2758059134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ef0ea1a09fdf05199f68e60d85664135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e2e0820c507247ecf2d8dd375beb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b43c1dd4f629e1dd8ca446a48e3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d556c335eab9447d18d6d00710f0c95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc3d5541088706db5ef01f183b9988139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1357f8665c8b03ab5926adf7df4dbc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f1e573f0db54ba24b6011468f0787141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b497042d8265115b77978a371fef1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ac0d632e5e64a7735f54052e60c52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca2bd9b3723c949317fd612a423e07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333817a00e3cf30f4f3fe6128223d8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e1857e0650cc2a2f71caf2d789bb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91dec89a789afabac6a1de98b21fe7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a63b498bbf5ed887337ee35550023148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662d062967dad4326b01f53e2c16c5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c24426f3287df5aefbb63c8717d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc26febe1deebbda9f16c508849e497151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a65c381cb1830082ab4d050774948b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8fcd8afe3169c137f4e98b15e3d9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c6650cc05461bf9fb1f5006ac5f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebc73d0a08bb95bd3a4c4a62a7d81c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56c8fc7ffc737625019fe0d02a0f19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2256a82fadcbbb317a8bc31e2f265e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4504246e81197e58d25f8ef52ad332158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c6fe514be44784e1afc0266f606eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa308cd5f778291b9f93a702f01f39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d65e7ff954e70468aef8d1b7e1cb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea62f1834999073dc54bfb07b3fe2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae78579d77faccd9a73d0bed81112d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdd6e1b3358bb9024c3c540bf11e36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0814401968e28a081bdbeec3be5f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c1c6e6a6717071c929ec4827f8540166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d887e161a459e228d257522fb9ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8808b8c1f743111052d50abfe2555168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d83b27c8df2504bf3673555a7d57af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd6b86c607fd702eb565f40e759410170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ccdfd8d4a209d3ac66a3ef2e0794c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09502e99024586ef517130eb58e42c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5df9b75c35eb45573631f3b1261a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53242d80b12edffa1a974caf0bcb78a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208969692aab061d377396a7d3eb1b8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a53672e25e6d3db70fd02a40d1e8a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b387d1f314bb3dbcef9208edb867989177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b3664cf50b0b831f7bd66dedb850b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d280e0de96760482dcd4255ef741b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39521bc7eabfb57b6c480af6eeb7c62f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137443e5a154217bb1fb48cbc9d94953181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e62e122ee495d764d4a050d1bbcb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b2fcf3336d07d807f116dd8eec527183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d7545037a7a52e07e6fc598862424184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a7ceacfa8d29295d33d99ba1c7de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4597727503a67407c4165fb9980c272186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb58027123c6dd2bb2449bfc4fa71cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07331f743a98cb565eb7ef486fb699188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c412677fa3d1acc291d057d55f083189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9506b2328bafd3973dce42fb9084c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2937b0de3510af0cfaab8fc2b4c7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4baae8d97880bff8aa3aea397b3c6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2bc776ccd86fe5e5e3049c1f07b60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23d72eb5f19b1986b0d60e39de5d1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7d0c864a57d5efe13f47360fc9742195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f220d140d955cf40da0ccdefbd0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765a19a2e5cf77f70c0357801d700b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3d45d481afa898fe3871bd945732d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dffa2ac7a90e469397bd13a86f7a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb7f8efd888b93ff70ce2596ebf2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916ae639eb2a8868b1ebf79b8c07849201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a44ca04a23346a1a783bb1c4c85eee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb147410130d0f2a34c9f58bb83f067d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b53596d1ce9d0edf742741bee72e4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34626c920a17f21b308ff935e3233e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34904dfa90a98ac6326d51de4195d1d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea673041c2d60f9cfdb4ed82d647b4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99ea11385531080643b4e3f1433b5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a80605f25087be659f69958495c134209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df9bf57da5d1bb2e5f0993a3eac24c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21087c0c0fa017a9d89cc4d504809dcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608ab5fa482565cf6433292acfb64b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4269857b5210a1e18be19abe158e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b875130ffc0558ead9add1fad05bdd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73264fef8c5e2afbf5b7a6bde1d2fd9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a72d5d779efd4405fec8bd8a87c0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5416ccba3ef174223bb2af4d73a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5860800e25f20d58cd1ac0fa1859368218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9c84cc765822c759d4129c5fcfe18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8757377d494ea7dca162ce4d89cc029220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b141d741bfec23af32f529dd36b186221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fdea715eded4719868f1c28076a29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc915fd2d549b55a5529a94bc58f50c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeda0e4f64779f60e3764dfd14b13f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee67eb74a0f12f402116bd041e5089d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f09d14c1fd02cbe0ca0a5d5958c51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3bc323dd42838aadbaafb4265698f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd3b6fb3b222db5ebb25984f932a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8a66cecda405f4683cc416ed7273f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b489e4421c9a33b61ecf5193f2ec0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02866c1d93a287d5e57380fb96258523231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caf01cccbc904103e3d061c8cfe63f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf045547d1e48e37b664e1c805538d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2ca202e4aa36c4f619dd9d49cb801234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030ccb8557f37fb3e33460e99efaed9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969a8cfde7c637cd2bfbe2d138b0405236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dee5ece0948ef3ed247c691a52c8e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf6c26d19d8b53fe18651d369527f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baa45ba470b72ca7b2b0df2db64eb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1034099540485838ef48a4502ab236f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f17766e80124b56fb9db19bb8993f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5252922e6d966dc65bbf30c17da15b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ce99e942091d53e46e0911b180d4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e104628227ed1cdd2c6b04c11e51230244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eff5f7ae0a6da9488bb22eaaf351f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb70fdb9b1c7571b1d9567bee0d642246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed03d1173b1fe1236943bff7c73e92c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c07724ab17b306f049465f83f4310e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab7b6e20f02142dcec41732c34cb7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33340d5f6fe4dbba8ff0fd012ffb02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f116d2b25e70a78de7f3a0f0ed4c6cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611b7df17dd1ff0bd3db1fd7045133f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765df9f7d65b962f2f005ec0460e80b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f1eb9ef3d45cc65853f26e8d87504254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406f8d2e7769304ef8b0de51bf8d07d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d4efd2af74d211cac76332d75e970256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b8c3f957c498313151516498c02c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b4c08d49224df5e00afc2aad4f5ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88088a75c2705d720b61a77b54f1c5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27204bd94549771682f926c3ee733ef5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddabd8f8ceb7242ea4bb5394cd0e99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbd044e4df6bf10381c24a9c82f9d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888bcd003beee55e249318b1b25d32f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb66f242a6cfb638e90f4043a9fabb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5636ebf39942e4a2718918ce93a04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112880ea2f6fb2fd54e07bfe6cde0ea0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183610a57466d00a6acb6c9c7a607a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a395906b9aa0e3f6466e4ad425c8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3956a06d3c29ca67305f886c797a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838123a8885e6d60ec6ca9ae0189af33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56728c57672737606812028e2b14b2f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c3693dc16fb9a358cab9fd4d4eb84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8545724d1e0da68d73a5377f44989b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77273d9b946f1a14f4d17e13561ceb96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2bfabc266314e933b376fbe411892275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20841d712c056690679f9108963645d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d8080bd33831d6bd0d22669a9deac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de054c4d2254cf314b612a5faa84308278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9dde94284df60f426cd3cbd5348a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a61a4db84964b3536ea38dae2d66c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2bc72bc21e3ccbabcacbefa31b56b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6206bb925f1228e10852355e01c76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5469ef36c5419e308d8d1249c75ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c86a35a6dee3e8b223ee75bcdc9947284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39b1f21fffae35a0e3d6b84d432bb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf607aab735813aac6883f5e6de0d23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09246ae413778619672303e69d2584fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0e4fa274ae175e22455ab4d645145288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b4c57b30429338ac8bfb45393eeef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b76cefd1ca374d9921bbee56e177cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317713b22135bc1056f2db17898ce68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f083085f84fe11488a47a8cb81047d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e687777f6f2bd9256c26148dd2aafc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2296e86a56f0a3afdb41dd273818f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd951caea5e834254cbf7cc91ebaffd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40349eed7a8af53f41976039d866aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c36815166078430bdbc8400239d91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586c7399689691e221f3ba9f9b61673298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6de526d8dcc00cad9ffbb901c72b64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6bbff27a98dfa0f2e424d3242e9e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af70516ad8f762114c235ceca3e7349301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb828905fcaa581f08b33e45168435302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3766b97d129e1aeb6b1e4d4371cf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8e82516a7acddc3108b8980bc1920304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f3eb8a95a97a2a61912d0794d560b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596ce51b8708d199881855c2f6eb4cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902ff9cddbb526797e92fe299f926cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76fff331f5e10266e5f022eb0d315b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6e6d70f63aec60080049cc4849151309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0178e1624c7514a697c9c1bf1a9d1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6dd000cf489342d47928c2e6da854311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f901e09b31dd781bd31b8015f2d0af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50db3fb546d9c85012c6092095eb013313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ccfa43a3015aafb45682caa6269d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7e0fbe525b239e43806d2705ef326315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb056ae77fe30b8c3bdf6cd5361807b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d10220015d327bba29cdfce365bef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e303c68758a6d50ba28cbfbff21326318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1152c59ffe3666208fbc4527169cfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7794a0036ce8914f72ed045661e1b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6123dae0fffa1e7b26b2b00bed701321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e467e70575917288cd050917b2e5eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9cb48af2419270fed863748caf6b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fba901d4f5b5f37566efbe2f6c43ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1a57b5cf5a155aff70e83e81a9d87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91178781435dd0b3a38fa1284992b39b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cc34350dae736644b8b38181ad476327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8739b0c181a66356c0124609017b9db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee00313f74ff7ec03baf1cc17bfde8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd9f5c4297398fc9994f18175ed56e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea97c6ab1b594c33527c6b3a15879f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951158fb78eb28fa26317adab85b496332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716d1c5635bea59e7f679455ec22b56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b69e7d533da3d3c9932457a631e1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4555eed607c4e29070eeec175f6d6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c01f4059649ee4ff4a0131d1249947336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8f1197e4cd7474e000745dfe828e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30645e8130e3b5da46490f70e5035f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dbb4c80f15bed01bb8792edc229b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e7162f9e3531989e9ebbcb9dc0f9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4e42375b9a6da1e3b3811c0010a2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3eb4f090be5567150053e866f3e5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf220e94a8c70e905552463008e97eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7289816b0b0c1e95f468a172c4547e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbf10de1e83fe74b393182220bbf86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0432a65b357c2e7163e419523640bea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6486f193b3856f49641e6ecbe3ba405347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f06624f17413c2006c9cabd7e349e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74954e720154d6c42a8af821ab4982d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f5dfb6ab85224e2f149efb9556958350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e8c63810cadb195a89c9334837457351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dace610e9c5e3e4672cd6840d78dd3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa19da867de5f1f670134607b988b23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003da66d8e70c0b316427b5cc925876354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0949fd2ee06158505d0115d0a972526355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc2e69e23b38e0afc13a68eaef2bcd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ad17a25bf50c3601a5f952e7e10ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0984acd74fa3a53d63103915a1304358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcc3fbc45e270716bdec0b13b0bee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53bbaed5705c13245465aebf41ddae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce8553738c90e659c08706b9275b6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598b7dfa41e1a8a55d0b931a5b17b82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170348fe944aed0cfa3351a0c1d76ad0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbeaafc5b5af55bef23980a73de63a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e96f1e618185b33b2d7f5a978542db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3aa32af98699c3f3acf9752858914366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11dce9e1f975c1ca2181c46d04adca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14ba612ad3bf7b7aff8575068d0a96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882fe0380bd3267c87e4310b2de6930369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc78ee8d072754a7bcb870bc62a5578370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b027f4cfe2ee7882654b8aa4edf18a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46646b337963731f03d7822dcc87b89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04c5cdf9866e55f6fb112a3a94b886373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7666277228a41e5ea7eab6a4d5ae093374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f03b5651fb462988fc55528688cfd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c829fdb3626e4bbdd39a4d3a6bce9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60548bf0e3d22f5294720d73c44dc04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b115e0c34ff97430260510651d9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2160da1f00c73b9239211f9403907379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a5591f035e119dafbfac1b22b8c67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5c62e0147be71dae6c5b987677914381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fd2f639b516551209fbdaf8bd66b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b37fea2f47c909e5f34f21b3673a9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6931387038b2f86535cf51d3e31c29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3db43970fffa8025cc9453b118a11b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e4d164fd0e0b5abcf88cd67feae27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39acc28924068d3a4340679914fe3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0fd82684be7b07664024b235620c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ee22b794ca70f921e3cac2c4e8665389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd0e32fc1ef5a515b97bc0a03dd9bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbbf50380e3ec8196d227f50acc84b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a29c9bd065ad7655abd6c702c0f07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855b9fa32a55f87d29b5f5b717a132393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892afe9882618a8c442509823923376f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4407123231fe7bf2098997d9c61e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239edc62e0d324dc5f01dd42dafdf09c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f024436666794cc7cb165e22201d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19674c60ae7e3d273b67aaa48b5007a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745c957ea23c61913a3a5a41f98eedc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0c15c6815286590416a57ed8f07b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b8ec511d457085dcd0242bd658d90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec0499630d3d9a24fa16a299e0a2e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7472d9bdc01da434f5f3b9d6483f4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73894a04903265e0f7351e9eb462d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e153941c5f31af07cafddefafac2be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b30262c1ec3febd3023fe4a9305dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9104c5789b0869e9898c5e5058ffda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8815c567ae66f191ae732437d99e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cee437894214b6ef76d7f10f93391409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54229b207f4497b9e1ade69e95b7e87f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87c30835bfd9425ddb8c353b51ec36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7774093ea66c1518490626a6341b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd001f3fae7ba8edaf09ff9472070cdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4a0f206565a34ff29ed2a9f675915414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9409ca2d1128fe3b299d00be5f90d9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57b4fa1ca7c1c871e094d22f302ca1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16712012da7be5fdb46176f58679b5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef33ba184656c67e2e6da5ec561bd13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f3eae8e77135de3a92a09c1058527419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a43545899d7e4f65411366107d056420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b432d88c7c7be8bb113edb51b00a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68471161576a66b8880ff5f974005ede422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278653c82988ba17d0bdac8a2b78ec1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3f70de12a8a3b7ce7c3a65d3fa7fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a241c4d9fb57ea86483aff10f4fbc63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644ba9b42d78c8e1f01bc6f13fec973426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a34a6c02b5e0bd355a8bca5055643427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0dfb14bd0b5879cf73b54eade1b93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042b854b37453bcb237d69bbfd79020429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b049419282f4f5c0b5c522bb7046430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea751494465a39dab224b3377ad40b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fde40120d57a16cb77178dd9e1e47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb86d34c2b2813e23451a83b7daf8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d43c7f5b6fd80300bca94165fc97af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb967cd97db8e0dc31671797b3bea10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e72eb2262c8faee43d20b768205ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f453cddfcccd5efb0b6ebde8edb7928437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebe202a1a8668ca29b9b5087ebb5ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e94ea7cc4105c77457d3bc5c0751d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07f0c821992101619b8baa0acca7c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b14b43fd1f6b8b4f5e391aa16e5b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff9190714a15dd252b3e1b42ecffee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585008d9336677f724a5beea6308bbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bdc38e1abcd3556e883c9fc15610b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7623440ef87424ed2df732fdb84cbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b8f16b9d40d67c046f461c7692750446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1222c06a7367e0035435ba114950c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07870f81a91119dd2f7112018f9df6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c5bc7e1292bb944e7045edb419e81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2be6acedf698d068fd71bcd89de1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70a22e776d9f797a9416244901bba0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab18d5186df93234b5434672e76b96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb6743ded11b6b6ebc2957715ba0e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e017d445679a51b6f741154b8374bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44344c93e6c639aa7d47967a36b08a1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b3a880142ca0aa7bfeb6a476018b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ca86a55616b761e314310b5663b61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ced1b4ee102d9b8035adf40671e64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093b1ab6646349842ecb72614e967ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f531fae23a284e18fb6af628d60dbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bcd9c00858062069c035d15900d7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ff223cdf4c2a8df85060d46f651f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f39373075ff0c436f32393e51bc3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33851e2360bcec30ec7054b8198f6881464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc3ad13e6d4974ca57bc995f481c71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fcdb5c466e74361df0b4d009e82ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec70fb9f2a5099c79cfc2bdbaa382d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8027723e201da2d2ad581bfb1e2831468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3e317e294acadddeb396597808342469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea823c8953870c74852325844385bfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84170a13425fb03b89396a8b9acabd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb02ade7038a3c0f40ba847f2c8d5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c669f5c088800927aa25aac1e904473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c4069ddab1a85434d72ddf758c94e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1c114d2d29ad3bc0ae2bcc3ba07d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dab72aa069fd24bbebc0c55dbab852476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5b5bd797df90b672d2c8c9cd1e28d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6d0bbfa01ab5f9195f13ac637209478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595843f819c7a87da80f4ffb131b703479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955fb389d9fd67948979aff6902ee9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a22d60e6fea9c9a0f487a1677858481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80430023a596075e405eda9fcf6bb26e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c6936a8c3fbdf1447a6f4613b9b1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9debb31e3e5b17fa98141b1510b973484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188cb2cc5e51d733fb8781631b5ae16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698dcdf634ee9c200861e6a0f909d71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18592cfc536b0756e851fc34b3cf326487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f11cdccfc42ec3b45200062682512488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c516e71bdc8f9f632b9bbf26c44f7fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc81f33eef1eea76c64d874a2a26e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d8079efa742b885f36b89d2b6a90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e91c374018323a7010b94425a265492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8193dfe5e8e68fa3d0a7a603bf0dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68629a1c0882711ca6c266337ed10a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b603c90d7d305180e8f816e99fb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e844f8894753328ed08ba5c0a177fba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3be2ee4a64a2be0174fe93e2ee58e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9e5a51a9a91c943dbcda4be4981f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbb37cdd47ae911ea6a2957ae8d0e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b56769391a7d1d7b6cfd0d0828082500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91357f8afe455a0e5621addfa71ee412501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41bae0cd2ce6c2da2b5d70b58d6f72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03e30d0a36e1fc28ed0071cd98b46d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764fbfe58e5371bbf466e3f2073ac11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db466b7e440121deae09037341b56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c33bc96d22f328cabdaab74c6a843e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13831973ccdb838d949234afdd4eeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8d059385bd0627c33240ceb683037508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab9f59942b1909b8d4817917deb79f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756445da688077ed921032724b750444510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a6d16e5d09c98f8c18547e7896a20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d328ed746705ed45e8562d1b2df771512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a577ef58a379ae03b672f176d8c9680513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae27727e12826dde6ec716b7c115b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f7c0d3267601cd71e08297ae836a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a8be799a8feb8dd37bc2d79f95cfd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b777872d7b426dd18018a7835788cd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad5ae31887b85e13391dd35b274083518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfdd7f921dc52a7ce6c827e20a5b77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f00d178a423122c9ffb0e8b2c99fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54222dceaf307575a977ad0f7b59ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e156e55e76408674cab3a33326431522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b73c69ce3e360f897d5c0f9c816f17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc5a8c537bdf07ccc2c3c132bdc181524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61085cf9dd6e5dab93f0856e71496c90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c926bb15b939e9afeab1bdc02e8ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76033c4f4a021fe55c26af84d636383e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9785e71817c98439f63077976915f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a83fa87d27fe71b39f1d15d3794113529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d8d3263aca860a97dad88f2693c21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcb238e76b12a441c7b6316ebdc23b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f658bc4e720eab271b212d7eb5c04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3ca35dcc62be5d944991f2bceeead533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63725da71645bccc3825faa80c12a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e10128faa0f612c0a5bc0822bdb1f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b09159c6fe36848e370af48d052cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6855c09d513bc8e0cb494bf52cf85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e7c180f1a6452178e9b81d3ba6b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba385aeb3a1fe9a6efb3ed9756bb87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e214f3e47db2876898c628800a90aa8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a854da201143efac324b00aa3bf0416541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27739913adbc985b891cd9bd955361542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9678b4a4effff1ab2ebc6d1cdf004543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aee7dd54c4dd45a6478f6c0a9b0cb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e26d7871992df1175a5841eae5bfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f394ebf00dc1138f555d98a8111a401546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f794c6b05b8bda231a95e27e88034c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a25777e99998de1f4d2ae07e671e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2891e26ac514823e5a45dea1ca63de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c977d52c2817821fca6356b48bd15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4454c1668d76f3cd7da8f0d0c60d0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653eb18546876c9baeef34d18e29690552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec489f60c8e72422e6d6a9311b7c45be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805bb40637e1d62fcef1dcade106a5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d43d1238ca9509f1cd294fdf06641555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b35fec201f27e6284be73d8a2e0dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d8382edfadc41d5e71f6ce32d283c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c972a27626933de509a3192838070c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06c0da5c1db7f408e1da99dfb6965559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f0f9aa5846f35c71b0dd41ffeb445560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1df52877b27175f4e9d6d2b104add3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e7b0738e6ce039b44b4b799b991c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acf30f8e3ed8cf276c73ab2f898207563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88b10163938ed4ae9cdb314778f623564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3156d49b12c88f6d6a97619fc0af6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481c2404ee6e2290868b576f422954c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852c768505c2ef69d25cc913bdbd996567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ef9daf3e906f9632020d4124d87ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414ae9315b368fc5562e9e482ebe444569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def34dc9adc0fc35b796469e1ba5214570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15426fc4d41d97552cbafb0d22a179de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac81d9d257978286d546f27c48b8065572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96704f4bf65090080b872c1d4d6704c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fae2e9774092a5c0c85fa36c1f530574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbaacacba0d1ce59ec8d0b1babe9f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461a1e583112bc405197c0858a6e807576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225ecc491c733975762c56aa1973ce2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5496ee3f25f1dc8e3f8bd2aec5cd1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7aeea6fd8036e9551715e46bea62d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ac60d87fe334e6e268ad02fb5eb96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef82ede37f019abccd52b93746a972581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a721bde5e39907bac001f2c344f46b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461673144ce2d28bb936d771ea66ee6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5426988a70df9dcb9515784cd61bdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595d1190f12d6ee2f3c100249b689fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313177e4bb2de25dbed45690008ad3ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a586b6adcf1a348fa72c8f24ebe9ca1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a19f5129c2fc300021db71af180b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1741cf7fe743921604aebaafbf6ce2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0d6f314328bd5dbee4c99f42454a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2b185db6b4f93c7a4185f5e285505591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9bad46f8072151b6c01e5c2320043592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e3529dc1ae9871e86f86a5b0145a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae9c6c3ffed13c2e1cb75d1a5d2fda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9f51ded5c8dc051bc0dc20842c82a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da56d8600b5928ebdc7b099d50b862596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8db9c643b8b1e5cc04888aa0059898597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67228e346bff231526d3941bbccb9760598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed615bc8adf1ddea722b7d146ce8681599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbada5ab776d8aecd75c06b5e84d4cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c863a0351224b8c8945b6c43554079601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e83f2f87b4e3f6d053dde71509a4f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8d197e857e71fbc490cde9a347989603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc5e38ee4929bd38a63d3187e3191d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48bb047b012e8ed80b3b875c24d5e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c379bb406755e7eedec8a510f06fd31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17345609cdabd8c73a677fe5f8509f6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6130df0bedd69120486fc2b6d102ca0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d4c9d62a5282cb02148708d962389609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153afac2eb500baf8c164090f1d37162610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e34a5ef42c081f99391256a25f80d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc36308e8f3161e23d9d7a2ed0696c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66018ed78cfdd75230bf2499aeef662b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627001ffe41f8a0bfc3a33746400af11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da062a1d5eec8c635c7ceeb028ca0463615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ee530d39db27056b16f57c3a68107616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eecacc18c1968f730dbfcc8c8781a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a17d033f69e2bb8f4aecad20e33a8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d729a0be6e8e7d0864cb465a35da44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8ed055d21c9d345111ceb8caa2024620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65466064381a78d69a1e507728f8f7da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75286399e251257d578923ea89d0c8d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a575d800e4f992b17599050017870623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930622d9bdc3d7c7dddeeb9be8103543624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d2a0771d218dbe6a59d5beeccb43b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de7a3bccab17f3c312e94027957a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e63d4d7b00303416945b81cb60905627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c59aa54252f10d265ee0f72daa3f0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb258ccec842af701e9452d9099fb5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690667468eb7c9750fe54646ad138930630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d09eda157f69ece65a7c3bb723ffa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec20034eb6183325da6855a935758632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f569e17fa77b95387e3c9de2e674e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce030dfa4377a7b101ba5f2bdba04cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155da0ad4418b6f04e7835bac503fec5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2a205b6579c8f9bcefbb6eea9b9b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3692cef2f6224a5374b47562cb087637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c27707fb0463b70f4150050b4be9d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf84fc6934b625b5e29f0334ccb87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf32d4084d038c41f9f360709cf8f31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403eefe0dadd2a75498000547e08e47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4f73c5d71204d9ba41b6c1b365cec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17767a1c4fded80c7f5a749e4ffb040f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410a46c055e5214b26e3136912e44d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e2f8e099e1b703f96832a32b3dca2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929dbaceb28be1b3bc746d0a650b284646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df09d3912714a56a7a0fc8fc8596575647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f92ea217fb7c4e134debd3230e9a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e9af0766a546611f0357ace9cdd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4a6a68197c74fc086f36928c48eab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacb0b3e9714f8b978733e5e0e16e29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec9dcdaa18ae88b9bcf86b6ac3c13f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eff3af384b183f6c94b269ba3aeb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1fc545d088a91bfda19be6b95e960654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facad31927aba1c9889ba724a4689ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4d36ea0206755bdf8a1828d76072c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d50f772492e72164b8aa55bbb1e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d8052035bbcc595148e57e16576e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0b147007f6f26ab629c8e0e6485f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a0259911bb357169af2fe3c8a16fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c2ab13a54f5be81575352892dc13c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1cd2a518bb2f4a0a8b29b1b94ee2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e5ad20d88c43b18621a0692af8ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451412640675d74d6509989e50c7641664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d0afdc1f36394bb331d429fcf2fd7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693a795840c178c393a5af877500a36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697f1db404b1df69ef7a0d0b0a10983667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42706b334f90474dcfb21309c0dcc47c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940903a30259a51a9aab59d3be1fd2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786df5b3aedb08dfed2b8ba86cd0a3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a49fe9c022723b40aa343031b28312671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42beab8298e30ee4a19582252fc791672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106650a11f96c90edde6e4aba2173093673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8709898f352e6c9c167786d58088ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f62d25b62da51d8f0567fd22520b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dce4bbb3580950405eacc3cf759ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb788bb66d48b106d4b3fc83289c7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e1e470f732efee8e92e953c798b67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531eb70c24cae78b848f791204daeb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9a17f95d56061a6b73a1dab7f2692680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb128218981c9885319cf541ed592c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bfdf402d27b7b5835fced9e7d22e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c40b69940e5fd90b931fc8edcf5aee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf8f2b13a3404ad1c04d616d27ec84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aede3fbe111c65bcbcf9fe2cbecae3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2773091c581a60ecc91e491857ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064515852e9eb26c5a2fc2051ec6213687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de59ae6f903d2102bbde14d8a88c085688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ad6c6f27f7d18419a77cd246f46b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc49ef7ed4c0019d5ab4383e8cf2d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386c4a109af44742e154504e31ee2b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac3d48a8b2520eb33f0eb8233fa837692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccfa61157fa7038c6766be43688241693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a990c8de1506495b8bff884c81942694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9590984068c0d87033060cf33029265695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a3faea94bc22636b21fde4ac050ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41874f377fe30c53c33ba0057ae38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa9250e2fa44439ed9c122f5c55c3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eab92587b2b97e74733125bcc15ec2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a508cf5c5cb1ff71631e6f0011b6249700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee95fc505cf2e0832b1997fbdfcbc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4380846dea2a430477d4d401fcc90a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516a95e8aa989b6dfea6228e8449a4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8deed6a7924a0bfc2240c571f94a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b038339b4758e66c0c83ba11ecfc465705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4120930f09793ed3cc31a5a61b9773706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888fc92668907a2786e25ef1067e294707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82552a5ac56722149ac745be630da3f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed533cbf1a6b2ee7cea8da24eff8a17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6dd36a3e2584d3823fc4561f4d6f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10836b88503aacc6cc4920916737bf65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092196d1ede4dddb4571a7065ec47189712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd68036a94535b6c96060a3f296e5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848348e5484951367f16bf8568a4974b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee109a25860c114a9343b9e4a814bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a86f0201252ca39e7736a87b81f122716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ada427e60321ff9e60f1a8558f5c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8a85ed2f295665aae08e00de5e2ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4dc2ba7159cd2b924b0b42cbe2bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0745260c6f6d997412538d35dee361720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c938e61477bdc2957931f9ab9acfecf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b1e5017ab64698be66389447365c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92d5a989a2c1b558ea7b24a5368b29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ada6ecd351d012cc9b1cb6aa2ef5d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9ce02647dff67bd85b1692e8cb4cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b7f81bd0f79a949b17c94d81ce00b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40685cc3a67cb976e6c06a906c51cf3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc953ddaa86985fd48a1feddb6e2722728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4253dcf44f2b21c7c46d1a9339f67b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6918c11a17c6043a76114887b810b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd8ec8c900708babb49ac56e1d0fe2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d1ef404cc0575fd76fb39b19aff2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42377575af0a1639be79aec7b56987d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db0a495dff41cedaf70f6fef0e0ab9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf36719db13751b9cba4498b16a013d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771745db6b4a2757bc8171d443218a93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a66b9672c2e8df5cf9538e7f877d7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815583f5a0f043c83236449946af81e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9dd6eb278f6a1067ea3d58d464b8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55bc51db9c5a08630286d06f36015d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beb0329f39822b31cde3d0e68e1990741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaafaa171c03f264a9743c334c07c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa12933407037dd89eb2a6f25c3db1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d3665bc556f38f88d9299f59090a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45909a1a72492884d95655d769f137ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab456ba481f755ff9029cedebcf494746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c0690281e3ed26583961cfe0d26bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef2b15b355131a87a4bb0d2181e6ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ca7abc971756ee12095db5390d94d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f97e01ea148daafa3571f0eb10ae68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ae929f5c5958383ec1950f701b3c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b520b4a244cf2559f0aa46f3ce52c17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c676fb5f28597fc86c1b6e796c74ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a797024256e8cfc3fb722c30d9e4b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377b43bff51b3cc8ba33b5029fbf67f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b144eabbda9d13aee97f5cd8d793ff8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3b12a255721b5feb2416d88b93f90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038933e0782b9c3fd78caf924916bf9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6993a62d97ff073e873ebaae0990021759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4c5b6ffb224b0fff6a28bb39af745760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211810bdd074d7f9f7028f84b0c231e6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4dd519596df577125860dd4b3fe8c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a6fe63536af10dfabcc442bbb8bdb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad575bac2ae1a9e952fa674ac1fbb68764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31e69b7698b43b9413c6debf2c24f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9903033b45ef5ba6d16a36696c98e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afecaaeb7945df743c111a6e4a5abc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2ba8e29937fe724be3d8c50c2c6ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b23cb4d4c634b69c775be511c3d41769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0338dd044fcacd82d991deade5d512770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0034f7c7c67610d4e0a33bc484ee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564207ee890d03b9e7d53f33753dd5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923c50a4aa893dd659a0a42a9589a8c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af368261b1f71218720410882b7bb9b1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd628125c60b3b54c943d7e7f3cde775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4629000019b12a0fb43f0b0e7475ecd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2da00428179ff2084446d655e96c4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964f8864706b937f53291e52aa01fea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b3b77c213d46aee0baae4400b2604779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558d5b7f640ea9435de4a08a2e0c5a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da02cd46b104a6c17d413251ca234781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cc862865f4b69edfc5ccee03f1ecf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794cce5d2debfedd644cd38cee5b733783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888cc83c2ebbf590c2e97aa8e30acb7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d58602146b7dde627d7d9fb08eb89785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62153d27cc0d5944fafc30ce4559c70a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b2bdf37709857cf820d94186cb466787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011befc138adb4675057415a211fefc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601096f5ecf6b4a6f183b7bcfb9c08fe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7f085c37af22cc093f5235655c498790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0151b467d25430cb6b2334f13db98791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576dafb2b4698eeb816b9a6fbb02b15792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7fa6a3c2c828c81350a23e613d624793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399295c0b04b15cdd6366dfeaf43fb5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f037a9aea59809d9c1e0b4a602b0185795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5f5da03516b6432b2e70b9361f338796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049f7cb8789d0eaa1162fb84f4a3f7f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4418fab1891fd04631755210317d9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b469baace917a03e13c7defc12b5a3b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8005cb8d27b4672fd8559e3c1c47f8b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05e2ab825a13b243333dcb1fc9e682801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0b7105ee3bf3b1ead3bc79553275c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b20eb1d7dd68a37d44d0de070107e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8da2cfe2b0c7386b0bd974610cb9ab804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cb13e122b0ef4176bcbe3e4fb4d74805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e86fd930ef28a22859f103e5a2b571806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318199d626fb7e18d3a261baca5b00807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ab721f427823c2f379d249c96b059808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95543bfb773a4c873695bbf2587045809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81ae57fd98f03c954ee03c21645a70810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5742b90aa3dbadda74155c9656530b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df08903d77d269a6af3d89e84334b2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810105037ff84f75d6b2268981667df813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66828ed44481756cd0a3d8df6bae44814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ef6277834279e5b1139e3f83c2a34815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd19f2880edd82b8fb74389bd0e7bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb06bc6ad55b5d5564f95f545b3ef30817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d664edf7af6ae1057db2cc9b247fa8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d37b7d4d6e4a8de9cbd64ea909fa0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8cb8436e47738d53306f642642c41820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1f7c752892ce65cd23246f7fe945d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b1a6fd7f5d159bfe9e2ed8948a361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18ccda854f031883a84c9f1f93eddd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd42249894a17ccc414b6d05aeefa8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439b4baa8f3f94cdfdd80538ac4f61b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca583114147459c6702bf2d3c9376ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7108bf94c6f5e954b4f67f3068b736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc074558489c84981d13a133a5253077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa25dc69d91edbe3ac3cf2a69d16d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a5da2fb1ac73dc2036897ead1efef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f91be32fc9f49e93ad89896fcbe8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33091d1156cf906243ecb21d898e079811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4de731ded1569bda8b35adb4d3ee012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ed45c864e6d7ea37479bc422f97513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f5dc5c04d231fb26c333c3dc09b5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc284a5eeb2085cb5382c19e068e66f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa6064de63ac7924212e30082880916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e391214f92a2f491c23a99b9a65d52a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0a3b393f4ef5db82ed37ae5ef244d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432f9565d23487f28c2fbeabd8f7ca819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f218a0290d9c6deacdfd8ed8f5b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33532467ce657a2b4e10be483407c83121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c483b65976255a6856d5b8fe881322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687e09e2cea6606fdb73cbf1590f09623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3404d632054ea6e37a6031d59a66224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a62920cb645f82f19f63d500bb58c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ecd08ce33f1a3647ff0bb9bf1207c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d4e75db8ee12666cfbd8cd9324c4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9e14bb1a906ede1fb62fb598ccbba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a944a6cda8c2aed8d7bab85fe94b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5655303bd3f5f5e919b5a765637ad9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0813678a863b209243eade46022b1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0a54d1f020ca039cb3b0e710a4f0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be022b5c45e46214299ac685151e4f6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da093849365941110de2ff8e12d2df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc33493e398579b6ca18f5b22a0f6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8145cf4caacdd219a6609ae48566f2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d456bd31a6f58a8017c950877b1839437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d021ab9dfd33c2904b87ec97abd16e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca922579bed0c5911bff85ad6d8e3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e144171fd4a996e592db50326d4d6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260e7fea126053a0729d1d6ee25901141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4795e322e02b2c67c516e53385bb3ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40a38268d4979eac96c0436b85fbeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386991df890d21f285b9962f86b651a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dd48c4c3348fe181f9af16e96cb3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cbd762273d1314bb63d983a0333fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5ae57781f2aaf5dd12faf4b3afe5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cea816d67a46789c6a1b0d7351f51a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36414e90bc8f1c1cdc2d80b9b198bc7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b27c60266309f19c47904473c7683e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1325054ed3ecef3c9768c53ac5c2b1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9deff31fda8b22474006bab2598c8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b6bacfd6ba49d0aacadee9d867a9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c6d8b35305df77fadd516bc4b525854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44551da4f9e8a863afeeafc8f180d21a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf004ecd9c0ad596d30619b8b994056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3470b7fd98142732c73003f70050d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e2634e5980a9f3bfe8f984f3ef83758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0e0b18890cc5793127b71ea0bbe9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9c9f6258f093db5fdb6767b7be1d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3cb20c7cf38bd34fdbd40ca29855a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62085615792439dc2cad079dc091caa362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90a2552dd1b51bf8dee3089547500f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce57c92cd2fb4772903ed918754d38764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731811900c3807711c199ba38fc746b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7645cab4ee361cbf76dee6c232161a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705d9636a751c01e5f6e8e2edf927a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcf90a37d77c0e982f459b380cae9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711aa6cab6d884cc41cc7e16d8723bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d6edb1db042e429834f62af99e36170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b45bf01ccf00d643fb14cc3220451071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c88cf9d9a71e4acd1b9eba117d75672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3521c96d6fc292ba286766b2c1ec9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d757ce20721f86739403464c69e0ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eafdb66ee0cbe02cad8da151a1f3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e5cb283b5250d041d4107645f70cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301802eb2fc5ed5dfcf055a3a09f6aec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cb26a024f9d103f241f5a49c1ea9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738624e430ef008815c16bc9b9edf0d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3eea0a80c4610e57a7183745c869580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048ec8d54277c7629508324effc252f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ea6f59b875f103577c5cdc052fc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b999bf8c8981b9d1960b1e29edc2c2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c5e9620c8a925cc4a56ae5f2bae6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d553c68fb98bf2d8e947234f63771c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a24c2b6ec2ca99e046f07a52d8e6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695afd0574b7610f1614a1a2ef2831e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f0ab8a2a71da54250039e0b72cbd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ce43244e0c6629476b0989855eaed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8acf953d1ec5d907f9d07fd00df0d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc82c4a7cfd694c83c2e9cdfeaaa76891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c47f7ab98ebe978660be3ad59f7ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f90b058b26a64e2df7266ce395f44a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81702b65d57d6b2505b246e1dd6f1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8da6f3547cfbf5cf61a8b99f0162295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69d364b332b3426fc6d0e9d4dd038396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0b60cdb432b782cb944c6967626e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0bf0efaf96a460776ac6d3fe1500b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04aba92755a8868c5bb3fe90f7f9c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e685b501bce5a3195082a93ccca1b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037018d14d910c025c8b0898adc6ef7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4039f044ffe094c235aa90ba592a0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53159a12b569a1a8795d3458643328df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167e0b26cef926b726433de9be223bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab48b4a6e577c8f0675952530d9686b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95209251b42c9b1c824871b99a620d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff898eee3a72f81a40d40b1a0578b5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107722d8b5358fb83917bd435cd16ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af200d17d44878a2a337748a2cd39ff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb879370e591647996712c8557b022110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b688401d0aee0f216cd2ac4f25912f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7406f7cc1e7f76f769adfd102df5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c5ce66020c80c4015901d4c797a97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87f5aed199806485777212d6619583114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4713dbf8ff28225ee74ac96689bca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084bb5ec30897766c50a76d3c32808b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64c55dd9fbb952ca6d03140300c2a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641deff257cd7a92f41a2b9e4f973e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aa264595fde9f5ff410fdd2ab7188119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478f1d9db0c06ff3929cf0d68f0d402120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455b56948207ef66cddd89ea928c68a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385a223f78fb0d2f934b5b1d37cf432122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970ccf60a22b351a013f722fa8b2693123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a91fb897cfa78ec3e6f8672ed39d88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f1b2990596429825e0a0bf0c212d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4487bd68918b21c60ca4b75887744126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0c5bf0883b79ddad0b60766f5b79b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965fa8bb3499b5aa5350ed4dae4ecb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3d1ef8972fea82f92d2dfef9667b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353134b44dcd6a6090423501415e5c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed609539cc5e9a3045159eb23de2543131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f872261ba6140f8d70bdda506cd72d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02bed91186c137d61da58d15a6f68f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d214d63ccb7fcb03a27344b854f80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ecaea685fb7611d79cc0b2c2f3016135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc76783f68389f779468345d7b5f675136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954799dedea94f2a9b86bd4f64d6aadd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883158797f782fb3f83dd5cedfa88ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16750bc4021222ac74c50e962ded63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906ff7090df261be64c89b0cadbb291140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a4b187f80e86fc0d75be95e60405141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01210c0849dcac709c517678b2c3108a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ad9328bca8ce6b84040091e01d87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da198e06ebfab3a5b94151c4152f740144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c160cc6608bb7d1d7e344ee6484a939145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94a40f5102a9b66b9a51ed79217545146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa47eff9db97ebfc46fc7f10b16ccc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd02b7cfced7f7afe363805cee79f4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df770b19e9f6996aeae267a59b37ceb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790638d45ae64d1fd6bbf37525ee140150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b6ce342c9d80a5f9001d09797eea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa9a5fd1692513304d9ff44df2afde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114b016ea9135bc877ad215aba890e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce4fc1760aa42062188f9dd6d067d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6aedee1a100db0572e2a953351d95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533daf73ea41f12be409dbebe3a58d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765bb9d07070d76eecd91af391abb43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b875b698b07d82da303770b0c1340158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f3c41eb77e07454985282bf212f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf854788304e0f61a9321ccd004f7ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1e5b029fa702c35b391c6b259c5ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1cd7c63f8ebecbe37b25cfd1ebee3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65d4b8d012f07ddd061ebbcbc29447163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798614454e65b2d370985a733a27454164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b69ba593ac411fde54adf49142a6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5084c4d405754e1a2b46b173d8decb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233366de33af9a26c3d7fb43fef2435167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4591940ae93bed904a4a3587eba668168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b1494b70f4950c4da39afa4464393169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766260c53f3842043863ba8df92acd18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e5045fc28521661b8d6b10f06714171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc92a14f6c3da1a19160d00dd57c304172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747ab22f0c69826446c3ace475ed862173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9d32a97878790b108032ddbfc8b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfdc9c368ed3e5650ae0310cff8a82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c06ac0a7fb89766e72b9012c31c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbed9e21c108da71616130d82c9021177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccd40b3c7904af2f7a479c25a7e64a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493abd0376803b389794e67b1b906dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bae1de97c1d00cf4e8693445c200b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5300ae55c34bf3c905916886b2c870181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8099870119009485714e1166b3816182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377c96743aef2a824e57391d6f36e5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac08b2bd033774dec0cea48129f50f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae04263175fd7129647e2d89fac4ff3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118227d40cc3e647df0e1b2dd5516c61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81d8968e593cf561afc7dee768ead3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddffb9be4d8758ba31451775209546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d6a1f565e4fd3ead408b9af537952189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01429601c14187c8a0e382a5a374568f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6d8bde4e1a34b2e7529df1b99205b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2c2f3c7685126bada39c7ce72850c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd6f4d5285c1eb9e1e9279a6b1824193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23a7afd328a72efc326f34fdf6ed94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01001bae8d9b206b16a121b687498b30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95fafedf4b96d8cb99ebdcdfe73ddd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c26b0588bbb1ecfdead7f4ccc52dae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c128e5b26740d8f8d6d38693a000374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02fb7c2e68a6f00521ffb8d9fc1c36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdaa10a9a533f9b4d3d632ead810c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42996a297b342851d0537c7679a5c849201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422a7fd87252aec8c7d9584c3a56942202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec53a10c952bb342633e7a96b626b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c23282ba32cc599838eae49b8f77f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6231bae37413f9709bc1c918f7b5b34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd055b3a8ff0775003b1fe54475e88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec0e213bd09de4a3fe5d0839ac5be4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef69831368bc496d1236089b4a1e75a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1f17720860ba545484475218ab7f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30824769c8d9210ea2e8421393f197d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5646c600daec86713482d8212e169211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7658e4c400bf550fcd7986568b2d31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eb613ffb34f94f7c7614001f2d2db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe106cf4de8e62f5739eb4032d0777214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eebc33df5e4fc3486f3e4e67fc5be7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5be87a5ca023f7288544239bc867af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7795e68f8eb6a19991323ca563aca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fd9a76661525bbe02330b4a830658218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788c16def19c6db6b1d22cb03be0e5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb92518c78eaa603c8d7c6236d3350220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81830bc4745544e507aae8ce27dd6a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd877335caaf0d679209e78c80256e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a877dd61fe76c96f97c68d9389d3e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cf2dfbee1a5e6ce5a23cbbbc49f79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80e1fd77f75306b9bbe283707a1a46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9937a9582a59bf5d04ec370123ef368226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f35d24fc107fcb51a7c9a333724069227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5e6ae59134cacc0e2c12e2d5214f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2506d4b5bfc2b6131c556a5b1e14932229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931908a91c72913e8d616a7a8595f25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc127a246a8640cb878e26c8f7bfe833231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7622f143ec2f0449fdce9abda5b00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cfaea635829fc71024c8653dbec43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8165d8a453cf6002090fd1e82a5fe48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c36434387213832a44273f10a94954235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bc47c52a9b9b1364c3fff13e98fb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdd2a28453f7c264cca55726713287237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853175f2354da9dc45b0dde7bda33216238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094553fbba7712ba8052ef970793c0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0311822405f58e399ce787cb47095b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5368d5e8428e5ad589bad2cfaed4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8502f9133ec6e2345e3d5df4deed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290c9d4959171c16546eeaeca687322243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d450223d7d47fc304f9f47b8e9205a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b62d1589cb0d6c29f93a7848590c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e27288c93a8c83819a3fdcd7d3dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dd05ededdeb2ddcd30b533944e580247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadab8e156cbc40398b0b41105acfee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388e22169c292bddbf0ff2170635107249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd27bcacb99617b72747eb71be18c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e931035e7d38db4ff0bcfae221c3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44836357407f240084ebcde0f250adf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a61b66ff5192d6517a5d7e793682d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed2c00a8470ab23866193410f11595254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580383c8f50561f4b3d8c5e5cb04bc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799dc68b83c8e654322a685cd6288ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa7e2e99ba82d507d2a1d2a774aca4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a179747112018b9dec3d9dc7cf4501a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf44912fd16c09da055c569a9a671f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65470217abe5e8e5496ee1a146608d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b783e5cbaae1738d16579f1f6434c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68214cddc6c84b004c9d7cc88455d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd742628cf023bcd136b4307888245263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dd72f593ebdcf1b7321b4610c0f95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737710d615cb5e4900515f88f0cdba5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73adb49a17579965bcf94077a899d35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf22a15d865ef4c7ae77b1e62265fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292363b4ba1bfc9ba51a666e5f9f4eb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8638afaf04058ebe3a585980708b3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db641ce3c0023bf71be582088f212a6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9658fcef29a4add12f879ccf7d5264271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02552e858517289ab89023b5e77dc688272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615f63de9f4b3cfe74dddb9e38ab433273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca3981974e2d801ee151480fc52ab6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740d94c17781ca0c20056afae6a7464275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad5170e0ae3c424cf987a67fddb996276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764832c619d2b2fa5050c76aec662cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8657fe3f6457399bceb837566f40c6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa5c8cab43fb647a75d060205e54ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10c7d8244f4a2bd5164c45d0ab8a6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb80356eb2cfb0b9a9890273b9960ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97601389a4ec9523bb293a2dd3608049282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e25728508c06bb2c20620a94110c26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca9dcfbb40684c3f5bcd8a13259ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24a6c488fe90e73a864aa131c229d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aab2b0bebf5930f6e59f0245a09f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc0c7519671af5f87109b06abf50fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3834017463f02f4100c102fdae1fd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225d44a257e84d1ba0213a08704de05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ad760e3c61ed5311dde28b01bf1b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97f46edc139aef636d0f2592f11f44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245891bd2173e7fe94f759cda9b3670292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e504e240d7362d1ef4956075727198293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c74605d1b3073d22a346c6bda79cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822c2719a8040b501f9c007e8383a05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f1b9df5ac69d9987f50df9d6c1a07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17ca43ec6efeaba0259cda4fb6058a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276bbda72548bd076280cb52960912298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e0373cb6f53fe223b685c152ba4f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8807df5ffc5dbc00bf4256b082295300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2c6b53f5cec9c18fe204d4afac169301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc86eae11f947a5f67702cb07f7d48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dd204cb5262e551d5d305d01d940f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3521583df8b87f9e7da8d83d01a221304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eef0c1b0d07cff232a7ae257c68a35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1b678baf89a18604bae8800065b67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea1aed36bc7b573b8e63a6ba9c86d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f860701f8465906f2b81e10478bff71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ac1d5912bf6313a69136d84d3be40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434347ae316addb00d6289c7405aec1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56640d8525241b6ab0e830650623d622311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922172c19fc3424d45d8e56e01ba257312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b400cb85a99cb2aab1c281410f77a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8c3739d4610be2c9a5e90e0db2f74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db653044bd39871b7e6c94df29e4d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971b5a56660a886261bbb668bf8576a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35e9f91d6d059dbab968ed671d9020317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc717433371334951636a9c95a852e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94742aba89a676988ea701f980863e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fd0b7023b5dbdf26bca968d4dadc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab02233c0484b52c2655907fbc8a35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694a21daa0228b38b488f88ad262585322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6396daae97402e8f78f7c7c58394e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc5da6ae96d591f15ba3a19a4c35f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71807783979be6613a94ed6a83b74265325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50857da468b97c5e6f9ed28c9df572326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb20248a637fc10ca1c94374b8652d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e74e1d8961d8ac17597d7f42485f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1db0e030ab7a498595937639970cfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3029371f809ce1b01d9edc455ce57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a098d896b495e5ac0ff3baa5b5dd6be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321d348a51d3dc4bed7e492eda04550332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3f2735d4e626d7cfa22c3758908c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f559cf0a531803acd54abbcbcdbaf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39c2f2eef5b562145c1c6370a7d309335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda18863f6a20cbace6d1e2df7ef65f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af8561c2ee097947abba50490d962e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f4a25029f911542a421d54a90f6a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d3382483151938dc52a04b8ade3dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7efda72b8283862b944895776c061340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2808d02ceed7c0c797516201e89fcc3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc4ebe8660cfa838549ba3fbfcd2ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec8e33e84d9290d1536b0c1f7b33c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025c1d34d139c5cc20cc911e5ef7c57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c0644d65fe1b321d7ad32dbb7a2ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f859a579dea07cacd3c947ca1a7b0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd7ea593b7b681e366c1ec628e457347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bd3d98c3125214270ec1f4a524a33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ad34f7f5d0f8f62f59e0dce1383fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c89f11949244b27127d2f34d2e428350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831eecb660b06b6184569d04e3c2a82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae0b3b3cc97149b242f1f216b6ba2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1fa373838b5b5be6a396c204a0af0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a170ee28a12671761f9a3184b1fb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8b6136ca3870790639c5467071218355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780653b907427e41ec0263ca474bebaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5217a58a1fb833d9b3f899f4a9f06e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6513935f71468e702ab149aa132cae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbea87b5ff4ed7fe1898b87539b4446359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525436be0ddaf26824c02a812f33bac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3a78e337486f5c2a0f673e88b8115361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea3e823f0d95a8f6cf10e2d4ea781362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7856b7dcea4e92850eb3136f10e9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaca73ca8a5cea45f68b21a6f8df27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c1def29e39116ee16d0e644a468ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76505dbd387ad144f99049ff5a73c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d5e24c9febc3c098dfaef7469d81c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8b17521f43ad645ae28b9dbf4126b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5a2b52ce87b5c3f5413a239e535a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00d02c8db8737f4b13a435f1571c99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a6718cb76275ab6235189c667feb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d878c863e578facab83bddf43f454af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda585a38012778ffa0b9e2109cbfed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65544c939b75a9e13526541c0d4e058374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4dfe629a70b9f80325fa994155d01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527abbb25843534e67f0c2345f04792b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e926ee29792686bc6750cb4101571377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfab94fe094a62df9c60c93d830d6ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9782614641c6ca6ddfc40eacdd562379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912f445e4c5eeef178a9137b582dedf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3273697a0629bf47232f28d8b6eefea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db2b31624cf26a475b4fd21f3a684a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05664165b5ac73f8d0386f0bcc677573383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a142e438c3c366dbb787c46a4197afe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4c66fb3038d843a2b3748a6f9528d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5020e490e2b688dae99a646ad1c214386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62938bad3546825e6c1b1c05d11b8a9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f257d2cede47e6d44130499f50b86e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a0caf0229e1d729228582b4089364389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef595293d2de7fab0b922eed0d7f62b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa80936550160d0146aa96ffaee5834391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c71b4a211de4e3bbf86b7960bb7cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d4d5868a7012ae7e7882b37660882393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e48230192a051bd5979e11ba985103394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee05b361f177addde195b291a94dc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5895ef445bd72d4bb6975b3bc8b4c51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa93fae7d6a373c8e0683e7f43b8592397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823a8581badd7f9799f86492c619c24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204770d4e7aca6f68ee573e1e63e6bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba612e5e09e6b304f3328192e93d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac10e9137eac3db9f305df3162f17d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7d648c0552d57b00b0bd88d412d71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a39fcd863b49482492b8902912812403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea0470ee9b7b5bedd318a80c575edd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492ec31bc3621fdf58a817d182fdd60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef77b9876ff8b42139cde5dc52f0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dbfeaaff2de9762c3b9f30d8ad709407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f672bddb1fa77af06caf2d5b8c188e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424df605574b2269c925874f2785f8c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d20ea872536ed9f1a09e04c7246f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb52ef1438a17dabf2d028a2d78a0a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e9a890340da40aea93ebe7919bc52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d6826445c5a8c75c8bedb4dc5c24e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91608bcdab356d65819b4da8123394b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67200b026be87f512c05a1447e97a62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5831f85f9b21b0f95469aae31b306d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c57a2bf566acf6847775d069d366f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad7b7726a224f2c7448e2e950a1350418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8e7ffc0905229e1f875bb9ca3bb7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28601522c02eb0ce8ce12ff22140d94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974523ff102ff50fea4cf0eef969482421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87177177f1cfa50829a7be7e6be7480422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112e63be5a0711dc6a8be5e33617808423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394053b0812576b96dc10f7a4bdcd67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20ad1c79194c11e3408cdad5e82fa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1619f51cf11bf8e493abc51159c5b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f34974a7f01e90dc0d18a4be152902427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714342dab1ab710eaf2e88e6bc1b7e91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523213b97aa57f742f724f1b3a97515429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc77ce1596df060214293c9bd91fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581144d7f9e34be26105b9ad1c4ca7e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b287b5e8741066f1f67e7c93dfc524e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ff569c70524f41216793219c1a34b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92c928a88494f2ec48a691a31d96e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd138d6324ec833503648f77023ef2dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a622f89f057981421490bb96a0b9e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcda25e7e1c050fd9cde5790d4d81a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c50e6f76d9e547b84f78d01e73189438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b76b519078417a81fceba836dc605f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f276aecba0d36102f4728dfca54ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9576ad645fc91295aa22cda163b5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c02e1b0b0e444a28d1b17d98161c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ace84fe23465b4a0b3b3c873ebe5e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef964cf2a8d9052105f1f5903fbaed0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82368f68e428c0a19c68d6ee25de16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3632a7d4758be7b187687b41ebfe98b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bd9831390707bfc95372f2a470bc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd24e3cdb52664516d39a8934740209448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ea5023a394ca7203ce4bfc0a8ce22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081237305eda2be34ca419e85046b37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7239358b0dd9f1b72de3f4719327ea0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37fcb5d33ca714cc7537fe9cdd603b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b0d1c4dbd7d85593d5e50297a33bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2a3f986d67c17a15ef3b235680a35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c36646d5fb266474b07ec44d84adcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af2f4bb31f4ae1c6a5ee22308e06e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf9700669a8af84530b23819299ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89de3156782bb357d965321202f4ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbce87aff05d3545cca83bece94f61b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1963d02af99eaa1d12b7055a802965460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815d9358488c1ab70b083b05ce37392461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb203e7d6970bd66e089c8c057c0bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55d871c1ac50fe0cf95596d9837203463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b01a179bc9452045934b43b041caac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901c3ad1d3fcc976533ceba43fd00c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3be1951d9f647b3bfdb5085b6f4b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a482f2f137310c714290b55c2f449bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a52e83d391ab8eb26ce594c3324de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48777322637aedfdcd9ef129b361782469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7796c4d2eecb5b73bd441fc6aac7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497865f69b328ba7fd4052eb6cfca23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeec2d7e18edf1068f19754529857e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0d3a5dd069f0ef1e739dd5cc54ed9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec84422b5bc1f6b825166864e91a05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afd9bbb10156ad8f884801a304c1d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089fde73c81236425dd35fc0e30fead476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0a1d8dfd048b6aa92461caf5f504c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6627b8081148c27f5fc3a91b28f0969478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ce86836769dc04b3430cbfaca9c1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48260daaeaf39dcee83c808e071662b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc4227ed14f6804403b3a260aa7906481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d756feb151d92895ad1f6e51278e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bd113d5c4742d59b117294b725da3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06be250aa7807e971f6156b6662f4ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c396956f77acf737ca5925dfb797a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196aa1d9226b2767dab269f82dc3512486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09be10a8a32ccc61c46df324ec0052487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a640633b9f1a6d9a77b4d2a60c6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e79fce75e3eda6b37ae162f4c7985d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fbfd9c9875213b8c2c4507a14116a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5757e6853158c1cb48d3dcbf77df41b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633fe4462c7f01b850a89f30d5bff3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938e0e60f607b48c3ac9ae676540f5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8509bce8aaa2a5d112dd51e3a315c17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a565cf46ad08d5081707e63797244495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c1bed53f3c20057823260d6d8a35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2682a83c74e2df34d33978e845cd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea02ce2cde54cb682f083e49ebe4d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234eb8854bef1ec25a3e197928bd529499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b8487fd9c58df749056d6799c6a15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e8b1a19a955087f2023550324275501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e400a6f825a6c27cd69a79de8270a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b68684e2d2aec27e552a25256473a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac579c4076e13520d3bdced4dec9d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e273c0c6c6f1b61847affa9f70edf62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58022bcaa826f24ed3e084f04d1a3801506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae03ab23f8938fb1a31ed3a745c2cc0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0b03e57c3b234d1aa0fb5341ad810508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09160484031b70f56fa036a5ac900b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a83a8adfb495e5072e04d45461b173510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3782b76e1aa1cbaf6ec4877c364b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca27c0edf74ea4a6405fb991790872512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736267989d133d630b3c03a9ac535893513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c215cda1824b9048954beb5c5ac02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ead9899b5989a11b6a02b3ed7a25f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188cbb3a26344ac19f5881e1c1a921e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f8905106e04e4090738e17cd601f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5883631cf7a3a98b86b60e1e9d2bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b535b55b2957fbfefba928dfcdda98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462cd5c3b1ae7fafeb48deb05e6473e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc59228bf1a6d5687d7feecdc85236b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439b276da5d63680c9092749560ed61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43524b545b85818e7f5f5a49e89aa47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114855af1442dd239d12f9d9ce315ce9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080ccfb64c82fe1d1224dc22fd2c91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66925e6f0f572e8b9ca86aa4348be2e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39492e4ccf73eda4a5f9d82acfd17116527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e57e8e45f4b943ab49748ebfe3b08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf82a346c014b50c86ce24d2d7e41f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d7f5f912f2dc0eddd28e27ecaa68d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931de6f60b9246a716fcc8635550818531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04437acbffaaeb861a9e88c2dd480d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de722fa590d1f7a94180e17c99d994c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c98b92bc6edd42f35e7654a7ad5e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a160c757c0a4056aaf51d02e92b3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf6126ef5cbe25dba64dc687ba867536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1404cb3907b1b09cb3d5289b3c22d00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793eff14fb6bcf645295564d92d940c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264282f9bb7ff70df64b0a0b45b91ecc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9100364b147c753fbdc5a18306b099540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6b9a68206a1f95cae98c16a6b5495541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33b49595e55e0138ff239f1abf8551542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52bc71d0270b43af358adb38e1f65e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647d54f54deba9845a4b589be0a4a8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5b16aeecb229cad2c4443dfcb4772545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e76e36fe2167e89a674b5b8a2967df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507dd967c38b904dbd99d8af621678c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a8d2b6ee6c02bdec4513c71d7b570548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70020f3853978d6a97aa4d186b448e2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffde5fa7facd026e7898702a8b9ebd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18fb2afd45220a82dacd867689a1a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c05fbfda2cd32f1a74ee55f00a759552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f878152a58f1aa5b61ccca6f0120e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5ba3e048656d36440eb14575c3df6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184b1d3f11fd3e6983bdd11a60dbc2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8681bd3347b298947d8e7a2891fb944556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eedb785051907242c6017789a54ca7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa310844d249365d967de86106ac2a5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030fe3c540983b09c3147604a19f054559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa6f75241383838d63ab985da2b976560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe42a8aad9857af267f5319a2fbb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f66241b574ba7188e0f1803fde3a6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f2f2c2608665c5961571dc4321ef3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f28c2403c5f1b86d0318167f40256e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67039abfa91132bde01c204bbd48d59d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8686706a5313e96119c969244cda385566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e77b860c10353b320313fa7f0f67c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34bc5a584ac087c1e0f00b358049ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba78438dd501fec06b13550e4e6cad1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f6d46d2aed1411f3c54131c73233a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66572c45644ada78a19fcd5c953f3e12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f771ad183b78f81aa4fc6b458a1acbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e43d5516b18be9dbe3f854d35692c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d523d8547eb7399d3cb332c9b16334574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4335d91fc71cb94ce742059873d3351575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2214c8d00264f53369b62d6f437c6a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffcd6f01758f78736e6a3c06b66f8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da5f5d3cafc0448b187d0ea96d6489578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f97a6b51bbe3772c1723d7c0ecf8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eb461e5a0788079ab398a067a8028580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490fdf2b0dff9f685aad8dde65eded8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff0ab09f1ecf6c4d7f1f678967be98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ddef9a1ebf0477031de1418ba4c48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ebb84b8dc2bd4ed1d5b2f2c08527584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223cef8f52165f4cf2fa8a995c28a71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5067fc3f5ed5f00eadf2f00684833f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b59942e28cc06e10ea42be40bb9e3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fca6e309961a8f1e8be3e489bc5e32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3c528de002f2224b14b2ea17f5ee0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6959b9d94250705f6419cd8e40710590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4baf7ec2febd93adbdd4bdeceb0e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870c986cc96be9ae9070e10048a2e7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124901e854ad0acfc00249396da1668593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d2f02fa3849df1f05ddd9aa0cdd1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fa49702964a0afbc8f7580aa25841595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103c8cd86eea69a7d7c39100d8f7a60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4cc532ae75d51d5ef2451523abe24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42ed34621b7a757025470fc212fcd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc06152a6d2614fdca78025794ce7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a1920a579c3b2e7abdb81ac9dc960600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349ca0fd7754f2064757e56dfbfc47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030202689918d608df79842c07bf5725602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b46739910dc50d173c9d8e575fd7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4aea93106975ea07c9b70662a8f423604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c282b7935428b9319e48747ee9f555605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4743931a9d03b287f8bdebedc86cd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47bda6a78afacf72d47231514c9cde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d9b686de962a67d292143f80b07d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc35741bede2c845e25bcee5ac71ed1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24ec38bde6616851dc848ee7cedba9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3034c12061556895c8d089b1027ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd555dd89080a48ad15cf841f5e3f80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0c54d0651d4ed1de259b98e7a6460613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd5b5ca0ebe5b870c74c25c7534f59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948faf1c8daec9d862351931718a1596615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7049f279d86235b891cc6595ef2adc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248db19bb16f067303e9ce73abbd4137617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb9517aa9bca31459ddcd23b09aee3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150d2055cfb22cca8d6f7dbfa3fa80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9129c1b8d7c58d5630300fb7880463e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394a615a8552905be3cb336a5c484fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c35669a3375c6fc1fd71cd0547c44d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db58b7e803042c266f7f1fe835b8dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073aa5bdc740ddc64dfa4d3acab300f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6882bf1f7e9067602b78b62fec2d528625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0b32c33b174249e36914a130ab5d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eb727341355aa578866afa90e09f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cce9303724ff683341aa8adc2cbc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d9d4d47a39d0ef3fb6e886d38de71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23decd6be1bfce0e172e7c99d35bb76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5574c53a89a69a6c1a15720693571631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4fb05263fd6c7007313b7e0e53c25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eaa488242a26e123a3c52b3ef8878633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717068e278b9d51e450199d53842623634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b8e9bb30df90dd3673951b2f66e31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c819fc458e106348ebb180c3eaa23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8ca2d84c8bb741c4c14253deed545637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1865c3d4140bca53d6ff076d8ee7bb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8878008d6bdd9c28a4a7f854bac005639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d978c76d6f44469fb48e4ce857bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c7abb4f6c7454a636c566f964bbd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911319fb298952a2c7db7356ef93852642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8add4b55b2874698c83d4b1ccd24d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528c034583e180123e4e00baa4f7b11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316be56a1af7f21215505af18a942585645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77724bca1ef01942eebc4f79df47be5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b215053ff760c81c1bd2a6e2227c1c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788103c5a58399453b0b52879ec6469648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf6664343ae7cabeb222f4e3f65fb9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1696bd53732ba922449e6dac3a7d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec177b2756a9d364ccbf5551050084651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4dd44607fc7f02d6a3ab957d1abcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbb740ecb99a0bfd144a73f7020477653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61956a179947d877433daf569358230c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae97508e443ddf042ec604282a11e36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8a90994eb4697fb0b43b15c6fc1b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399121de21c91d547e5e561247edf2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885212b1e5d2f81f7661d34f20288bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104150e63b94eef2d503270a663c679659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af32a771e292595e3cc6b173e952f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9fde3e5583a24f78ad97c90427410661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee356495f8ff246bd1af9208d9745a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdd14101007d8fc8745365cd78b024663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d4f7c19cdac63352e7d9a1434460d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b323fd74a762f75076ec1470e96534665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba8d07de998c77420a8a0e5d145657666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dacf935e5f30ce6bbfe02bb8b3496667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dad8fff0a26266b8c381893891c58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f194a8cadb4ecadab338e80f5b9e397669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff8597922f85663ba824c17ef0409670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fa55539785d701b0ac30d5113e040671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be256b76da7e8a5c685faf71e92abc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13979688f11e80b335bb2a059916bac8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9effa238196ec378cc3fcc3c9d1adb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d516a25fc855e44458bd19f4f44d95c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccc93e6b1dd5d3ea11da00d5173aa2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf55d5e5d3021e5dbbd6e32efbee4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73063defae77f1b6f5db2f0c89efffe3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976028b6cb032e50075014c709c22d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312da2b35435159f03bb4fedac389e35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d4309389c516cb7cc0637694113fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608a2ed071813e0a2a0eb2200d3a6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d916331cbacc690ddf8c9599c4ee94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba91a7db5887eecbc7678a9f03d908684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a647d9da76eaaa799fa392d941dc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d99b19f9822ba4db52a8521712c1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeac985daeace4298426f977ab4009687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86c2d515f4717e95e096720b41eead688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d2d204821a0bad1b0a970a77904c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7fec24a9167c1807c8f5e9db20a02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d698c66777577d488d3ea635eaddf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92b10c45322877acd6d96e3acd466f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d3c1783107d13f5fa83a0405d2d5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293b18c3b32a275b47068a831cd208694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470f7c96372785bbac2588ded84d407695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace710264f0658e8ff75d894d3bf8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67e532bfb2835c8295a8fce9339da1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3868d6420fb1cde38e50ea4a3f1d05c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bfb08050f3612398525a99dd1bf3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8009ce1c5cf5c0f904f3bff13e69d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e82b68f38a22b0b0c9e225e98a608b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3abf6439123375f1ee2f4e7a4f1df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1169b9470052643a9c21d794d24f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ead5151f7734f81c882ea42582158c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215015ca9f0d267f1a502b5ff928aa5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60073624b9530ce44a31c88f0d0432ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b037efb25c128b4a231ff455ef577e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28a43c1a36475a63a37d4464fef328708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dae04c41869c51125b9e89aada6054709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec8dce63f88f20f49ef8da6e8854f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d72ed97aef11210dced734722cba34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e473faabf7a66d6448a057cf56d5fa8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d17231e346fbae137047a7a84f2ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02e73bd7c9719ee61b15684168f544714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc28cc13ec65cabbf640711101125715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081a7a309ebcc187afab32136788967716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df8c00c554b0dd3579d52ad980ecba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e59f779b250fb87be768fe0a0bd07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b7b755929833d224ba6006d1f5300719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eed6e7ae217907f50897137636b99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb83a86bb46e8a4c6a5c44dcb47776721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb758be429cd9da25aa661daa9491ac1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719eb66c859f52312442ce62e0336cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf871a6f1186a0701e10b551331d158724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82e702cba70c2d113620081ca263bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d68438c412e49d8e89d4b599114eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034da65159e8a02779449d0c249ccf7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be6e81e7fac90bdffee31ace97f94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729dc462e17de61574771d43fa2f083729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954b61df386a27ad50489e98ec7b917730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289111cff55d5ce0c227512e6b45ba7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15d01cff29ae5c7a554a121325641f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a10f8d9d9676cf85facd1674ebc92f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa53e22d6df64d71efa091ace93d867734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c093caaf0685ead7a2473e481de58f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f51adf6764c4ac5d630401f695e7cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97278825cbf9c0852c9fc00a92875737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc38c57cb23d0e12f950b1dff91bb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa6a993900f5dc087fc4e5d8bba6fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea1dcff582c006e854e5d67f6a590f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68538e6245cb73df39345610b71a5e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d330f2ab726b72211a08ec878ab035742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c4e85a3913773c3adb7af5d99f9a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6dc2342239d9fccd4aab149ed246c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8abcfc0031e07fc0f49fb8ce4d783e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e9364617b6599c2db3076f066bc52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b29fa90ce3f0391513d4b7cc6566b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fe253468d6ab6d389422d8facfb15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93442eda22ef05916cddb0d8513bb31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184558255bd6dc2d92eea62f77c83671750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba355043628f88400a95f7996946ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd36188d30a9e744d2f7808ca5e53da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691d1a98bd50a4bb808d9b4597592e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2c84605007edcb9a9a3593928c40e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8d1e76b81785fcedfcbc6662a9491755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6c0b39150b7bf966da27f2eb069c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace04aeaa39cf7a64dedf76ac803e7c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8886004cc44e8b71f5478391a68203b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d124beddd917c0da09c9f8799f1b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3704ccb950014f088cb49e304cc88b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeb9d08fb465062626219d773f5652761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f415a4a851fc873f7c91cf163d774762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac8189dd9a382f23ded523c2c9156e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708bda3ada9e1caea21247c90f04c31764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27669e9678d61bd3e45a0b169a3b103765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93943aa156f8e66440685713bef572b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0821da61f205b26283e80558439a57c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>