--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b186b908c77daaaa4b3fa041a230fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708251fbf7a034bab66c748cff9efa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb695e4d5024a80e3087c30651fed56b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029220e26dd7a91a20c162dbe7aac9ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab480d78423b3d82639613f93d0bd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb1d550f100ba24ab21f23a244694b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16381d3fd16d87c22ed0501416ad967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2d573ef35911929cbf052ec18a7ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c4a5fa3ffb1ba22783a8b001e83ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb090cedab17680564d0bf8dae292bcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44018ceb0d0abbf1d1063b20a4469fb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69e622fde749ad99d166f6eda8f28c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f402580ee8b0d30dda91abd17476d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ce76ecd680f7617d13811853b635f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad2cf7bee9bd25205c94b6fdff68a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93b2bd5c8e8ef7aee88662075cf57316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033ffd89c246cc51888adca156569ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c9e6068b65a9c523336449b22613e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb631b1a3ee46f03f28a9700fb9a4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12b0a723e81cddfb9746bb56459daa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a27251febbec376b7f3965c741148121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfdfd764ebf435e27fa8462b67b04b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb716e4b748d393dff16c03a4608ed823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f96f324d68321357fc89a94f6b7c5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b64e6801a197aa41bd0126bb66335d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d289a478932e7d0208a771001cc40d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cff8183a3d21776a7cdee0b406068527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6cfa3e78f7613975d230330ea8a4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d0b15ad3f9b5756f6bc299d85ea1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771b35b2391ddf996c947ab7ada096630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba0cb7e35c06d23976e979e574cee531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2b90c26ef9869dea9699599ce0deb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf225a64236549646d3751b6655b33833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe92acf4a2543eac03c240101530fc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa9a53112933982ffd7181b37f70cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62827507b9112d659ae5b4938cce471936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef3d5d1095b23d696acec1559845a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfbdbea11989adf7aae29af253586538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e2d2ad0b8dc106432b4abee892b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176b493344a6e7d5dd988b2fd8350f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92046916ae4830862b7f330945bab46341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48646cd8e791a3df10dfaea4cd968a9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d636144157b12d78af4ee06eb1bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61baff3af2cd5cd9e582c533cb250844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e861bf56747e160449bb0903106de645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cf6a7eee7e66a46d02b34006a7cdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc6f7e7cda0b814386e261a508289e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4bffba674256ec3ee1acd07dd41dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08c6110a8ced1869b29cffde8cc00349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be888f3b95b84292a5315f78643f3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44230c6374c7f80d0277e22af6e506551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1b51d9715219b70ede09f0966624e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d49260274bc059c71d4a78cb51c15a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973a315aa42b253bf535fcdfb7ca80454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9048d11d9402cab9409525b73347955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8514feb27fd2f8cd3134eb8997a9fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a45b5fa6def3eaf963e7ed743914e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644b4b778689337113ef8f6df22f8da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc214765d23c5068018e630a4dd304db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dcaa868bd0c2401b3b7a1676fefb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e0f99a01c4c72d4f8aef4e1c90f0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fb060dcdb7e1e52b40d28628ccbf362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca9ba11f839fe53ad6edabeae3f95a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25201f08c4af0dc381d824f7ab39ec3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5198ce6731f91cd881324652908469165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec64297158d747348612af4f31852666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d6ace787cc08d3c9cea57d1799ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3cc94767a5a4529b948fddd7c0fc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f934df6c2750ffa47a8c95a3e3f85af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17e0f4320cd0cf00d41b4b609403aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd938f99206142db828820b8d5015271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187e88fe679c3a0ba9c1665e9fe9acd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635051dba9b746239c16cb2872ea7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e89331af55da4fd1bece7bc0f17674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ba3f0d726db4cd0260751b7bfce975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd4a0a5e8da3f01b3376a46a6a205176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee115160657157261a197e97107f29277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fa8296a39fd6bf47c23cf6e31afc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fcc31d2e210512c51cadc2f30ffd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67503682632e10d7f9c7940bb29b121680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a486a114d362575731180e037be3c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba80b06898b8ecba31746b92abf36082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255d116d86878ef30e5d63fd57d02de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508ec7ee927ebb3cd6ea1089632cfde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6519e8db73c7b368bc38535643a5d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88be03f695c42b6efb29d526cea93186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2124d27113f992b835b94995139277387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478f21a0ab127c617938318a221fc0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324b098efd91c4f3589f117af71094f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f684df7bfe9ebfb9b20566f656000990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7045369f85f2a1c90ef3e6c65067491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb4bf28cdc1bba8db9a74eb5ffa1d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29e5da03128f1b2567ac2b9c96be9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08969dbdb60c85028cf95752199976b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392fef5408ef914a3e48f710fd8c22595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bf25f0de919783e9e621867afb1a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ffe199ae2cefa935dc79ac97da8b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15b936230a4cbfbae50ba3658930d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69065493098aa2b7a17eed3e412b538299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252218b2e242851891891a9ef8e7dee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a161d41d94356e4560bf5f05790fd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b758aa952b10fec905746ccaeb6054c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf3f497280d15016a919fcfeb310d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ab3deb893a14fcdb39981e11bc967104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c13825752387240ffe53f75bf3f1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9d60f8efea3fc79c802a1ca3692ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99884c0a6ec29e43e5852ad19d7acc04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e46a44c20ad5333e1452bfade9ee9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308405365976bb1c22a4a998d1563c5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd260578d0b6d6d0bfd3308579195aea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6dbba13052614a189e955442f42bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4431a29173e1ea3407e9294831cb2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0df18ad65af0617ad1816b4dd2616c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33731309fa27c27da722c93013d0285f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d360d594fca02a9cbb272f065052a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a3b27dee7d0dad72d5b1a9cafba89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb320dd4da400d3e133452e28c1880d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d589cb7b1e0c47a7149a554ad7d6ed7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064c7c2d35e884fa0c51cbfd6302b5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99840019f0d4ace2875894b09f56cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b55cc7a6750d65ac390b3cba8d47a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70987494ace5c1e842e0929ba26b47fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f1b497c7f8fd5ec2f34bc714bc5da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc679ded388a5282565c42e742c6fb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a06dea2fe687ac3f513e09bc35b12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b160180dd7b0b5f001ae04d65d799126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7456273954a63c71859dd194d860127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981062a901393ff1a726e0bf6e40c39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a520ca43f215bfb0462d40963c639129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51231ab898a324dbd52b2d23788b66af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb5b4ceac8a9d04920d625c26afa32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0fc17d782e5edb95d05d15e348d1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e9032bd874f8b6c2695a0d436232d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcaa87528ae035f8d56b5de53b965a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9977ba6e34bf2f7b3edcafc42c36844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ab4a8c086e622eff557f9f85634a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6c8637dae48a955b7057e8472751137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef2827ed54286bf8001a65066b8aec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b66ef794d633a9539f6a7b0652059e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fbb964e89b6e6f150539612344e53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8326afaf9e9e51b467606a909cf215141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c07b926b6b2386a5597c15514cca5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693e050183723c47264a2a87c6ab0d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d80a52fafacd80939fa09facfecea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc1d875c02d44a46af772f1abd886d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9388ff1386baf46be84ea3f30c14c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d30845408606c1f28cd1cd7806e01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98208c0b3eb96eef1f53e868e0c559148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9962ce9a8b8fc9ca43cae62954513f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9af3ca6cd6766461885db69230c97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a31712845d8ac15b0df08844ee370151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3ba331df080450d425cf47d0648af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83578bb4d8294cc53247b99776fa91d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefbca13f9190c685b72be3102fe518154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0287fe643aaf5042d3cfee85ce1428155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd892f9869063a32cac49b21566a29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6444837d962183a9993b780242b3b15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7a1f587e25756ff40d2579178f8be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fbe2d0266dccbe672545d10e289dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31b40b1dde4c3884283ab978c667a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77bdc04c1af4dcd085e382bb562dbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443233847af683cbf8632a9708f0be7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8dbcbaa6dc6b10fab587b8c7bb037163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606500bd0fd6ab3ff5ba853ae0c299c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823cbd53fddbcc8600b375e8b7871b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f9b27fa615838637d5d5c7959584b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bc2ba33f540d3342229ac2d97d05e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f3f1aa8ed82cc4ad4cfb64ec31a73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e66900bb96daca07b5f0ebe80e1cc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82352f0653acea3decebdde904cc9b79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b2635e7527f2519cccefd75153de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a61812d3e72044b6fa077a8a850b6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083312cca7419006d00556612c168e2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd74704dad2fb393f170f5b7a8b060174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923689fc07e7540c5965b470b1c3b116175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8983e40f1273d4aaf39c27762b072176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5559d275dd18346ef71f7d87a876d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4138788bdf0329e7d99b9c95e5a01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93416a1e12ab5d155df53142fc444aa3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb80749d48b079c90ab2faec5c5fb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cd4458db0d70700ea03c281eab954181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86937f9701abb99e5727bd205217922182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9fd11bb0bc3103d80d2f2d0b2c760183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e71876cb73f8e0b8936f6cfddb87eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686cceae73251fd6ebe359c47e5333c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22638b8c7a3c77e82a9796d4cf7c89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9cfd7c5c93e1d56e4031b175dfbe2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03133336278523aff54d388ae3ed6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6584539fa5b9e9032ae63f8920040e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51af421cf0c544a10622e166c759331190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b958396a4940eac7654d896edd0699f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e26bf4e6d7d7e020348c6c8d26729192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94f085e87c7bb20ccfa8b7a268d350193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1b1a96c3e84e4a3033e60766b4730194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65f21533ba926aa0313e21860cfe8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d10c94922bdb0bb8f87b5f44361f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d41bae88b9a902ce344a586434fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775a6ba197e4660af26ee2032c1f234198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdc357e74541bdf27e54c8ca53c900199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3013f01ea8bdcef542c1c3ae3cc9ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4da23eacb93155a6edf1e9ed62b5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd5c7b2445cb78362bd7c9eefdeb61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7bee232f170005964707a07d78fc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e38c72581903a640b2db7498f26b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4935cfeb1ab436f37a5e685fb503e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b989d68c85711054b0584ad575871206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb8af23a6fa4aa48e506e2739fb342207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c23ccae22a428f11fa6cec462aba93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149d903c31725815b5b13e6d80920de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247bcb3b8fd86c28a4bdbe97abc874f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b96dc98f980de9bc1d0ebe4dea73c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66aa72d9ae16bdab2909a934f98bc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd43678b71b9f6cc84ca15abfaa7a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4212c13795792f3014b97cdde3ef4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51b3c8f5422746a103a7d980c3952a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c717862d1b8347c47331c02c92745216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe596a379865b1b47d206480930030217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3367fa6d9c7efa786208698d8e7efe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca066829081e75c007ec5e0a18334f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72818c95b92eb1b2d7000284803b88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094305bd5ab0b9f485f439a65e19ab2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd618f6ef078b2570b2257b984ba08b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5a8e4e43c94c08c60979254a87646223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed925aa50e523c485e86979ada5a07a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b939a8f3e54e53efa8498b6c35b58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c85924bbc537a1c9b45298369550a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29670859c63467f1f5b17f1631d39359227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2844af80d28482987b83c5482ba9ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f05a1e01e35e5961b53496803afaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18e333f231e5f57cd79c5f98656d9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792047b083f41bcff5996f9981cbae1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e8ea096784590c3d5968597879df7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f0409b39cbe3ba908213839dff01e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b889b0079cba8e293a045e0784d8ee3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8bf8cded858b9d139126901c08f05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fcfa8d650ae6b0141ed62aeec2735236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66302d6b046447c6a52bf04fe6f826bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6377832e15f614ecfbc7119705f3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8269ada459369f42ffbbb8504dd5c1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353070ba6aeee6dab1cf962e3b836bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17816f79f5753fc0bc68f313b1c07862241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c0356eedbeaac8ae02887ec3d0803242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae27bcd053ad59895017941f49e66d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb164621abeab19ceb20122cba92655244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa200a9524ea340ad49d1246c4c220245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ad6fd857f70b543d0af6735349fe2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de88c49dba552a365ead730c93e763247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c483a43e84396bddeaae4565293f96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd5559303de32c01fd8d7f3c86192d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9971721c704d97bbfc6630e4fb02c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d445c73d13f37406b97a9722590d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faeb2846a984bff3f99532b968a25a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52ed3135bc8481d648a50fd14ae226253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfedf145b912789bedf5f768912a81c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad378d21325e43084fc141d774968ca4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baa391ebbbcdbff3e2d484bbbb0340256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cee81f75e0251cf8f04e65936609e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ba8e119d50a8d2c155f823a8d1ec2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70997d394aa6f40f73a83e26f3551b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687e66eac4efb5966c732301e7ea956260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0961a135b614453a979bab0af3ed28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48822f02f436f5814f38ac6cde1bd654262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cbe53040206a31bff16a478993f6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441c34b0b9c9541228bb69138d8d184264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c69311b8fd729adb34a8ba5d86c16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e09aaee5b04afc74dee5fa5fbd41e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf026f9f57ee48f1b1c52cf6bc24c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feedff41b19787eeae2d6149b64f129268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0755957c1625d65e12a280be2519cbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887aaeedbf4ce040b160e5b99981688270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408230e15539dbe896dd524985acdd5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abffb6f897531b377ed581f00f6acee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0031cc6d529aea9462ecf9ffa54a4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a11782fa7d114cbad708c8ea551581274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d89fdfaa5b3c3abbb7393075a5c51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb26e5a9e2dbdbcbc32c9a3d32c022276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6cf0dc8b6f7d62cf78212c6730e75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209aa1e900e69b23741ae2996e25ddf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e4b5e1d0945ff9fb376951327c85c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac10c74c08a900ba38d74e2752d728280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b80137b206f4238bdf38abefdcbc97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a803c7063a843a512f83babdb8b0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a035be541410496e6dd72fd806116d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896a6861be317ea689c5b6507ae4af8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9c3356aeb7579dbdba0ede741b93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c0968153acabc06045fee30e0dbca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff487076d8b421d0df66a2d110b1625287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617e53bc646084ce414278310ac0932288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0b3728b0620813429abc205217efa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8da2ad2511b271bf9b4e196ec96f36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed39ead57a24624f55d6bf1f22d52c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584546efc7572c26755414399093d220292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc176f7f3ee14bb5175049a37d5787293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f866cd3bd613ca014406805b413618294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055428f11d8d857ca250114ae6d7a43a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac77a5a05a16fd2bf620525b37fabf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ec873218b6f0a9a48604404b3d394297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6186bc238d0eb6044b8c5c34ef553298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945ecbd221de998285bf216f366aaef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec3dff4a1a2e4861db0cae579d272e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f7ce2f0d972aad2de5615049fc86c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee6affffc588edb0b1a7bebf1b48e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051b54df2b6942c4bf6b123ba1962aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c1db6d6cc4dcf7664b36648086f0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55bcb5767e69aeeb16c42a2ab34aaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dc87eaff7e8b3201ad46dc3fc3d29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab53e0b2cc263592b11a5f98bcabe88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11eccfe9c3a76e60f1e0a36a19c910308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c64ec76bbf040dc6c82e6acd15ce4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d66fcc925893d60c8494634f114d8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d720ae816e61eddb27f3f51bd21577f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47935104d2e7c009751d4ce679b92d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aad7eb54d23d0fa31ac139841c5fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2362f0eccde9d1612683bfa890e36d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac32b4bef9f98c2eb210a9d275d16a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2454d2109260bf6d25006ea8e4ec1e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a7b06d57eadac96a58e01af072fe5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed17a6a1e3ae8ce5442b823886c843318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b44d4a985f27e47f2ce328465ff930319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055cb5a9ac82b96f4dcc2f33c821be8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e40bc8752de8617b22c38368df455321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783fbd5b4c0ed5b920c2561be685edc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda497787e08939f10c4d7517e77648b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b64e5800052f43b16a7624283d228e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6ed09ede219628ef6f271ebdf6cfe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4da7320e4711e25595b99cfe8ddbbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd313892958a0bc3510a79441a948e71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74984c9bd088331f0c7860e339eeefde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294b1c2bee4cd626eaf9c1f7c16530f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58169554add7fb95410bf02689616a91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a48ac0158be5f921d4ba3bc2b2f97c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d12d61d58d93d2d5a9506ae6c5c51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954800a2f6c256b1ed293fa0cf0eda1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18266d72b8efc77d44754d6763d242a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6e98fe5540fffb3c67baa32a534b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c229fac2a8a737c0ba0b65e535ea5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c7398da20a4133e558a1da12c422c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab186efcee31e020a37c9102891c15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a124d43c4603c9bc5a77079bc5661b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e01b6de97b743f128beffa0ea3403f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef082b9600188845aa2cc5bce8be9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef91a47d15555ae68d85db76978cd17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184433b78fe8517616b4a14167b54a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1010dcf1498d38f4a01fe655e3c185a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c00eed8f21dedc821d4eb1691a98d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a845e7e1f5f14ea24c43ec00fac50f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9b7953f7fa94e4d52002a59478e02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a4d2524af90227dd2f1b84da58dad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7927fff9775f3bc45def9358fe03b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1296847ed843d7d09e30b4f5273027350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32864a897981ea2b49aa8a3627cd2c57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b574e29dea15ea6bc94564b60eda88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da71bad19bc22736452ecd0cda1f60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf59b9921e393c410943979dc732962354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c46a0dfc562c553aada0c7de5839a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc6c574c7df8ff51bcfa28a7974b60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff062582b21374677f123dc257ac8ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c660f6703cf4d1491b23f40ce03be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fe984754f6d2bdd628afee29c9de5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a530d9319d84ea177a333147467fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48136c04d3d4c63a8e63c105de3169361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ee85492609a1d8fbfa42b76584da4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3380c7f70875672077c9d510a962e12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d0a9672a6055f6e7c683b8ee4cbce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cf0fca104a959f7dc5ecc127d41d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a22b9b9b39e52680a0b26e4e5ba42e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b15f5b01b24981173cffe4f416dc40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb61222fa94b420457ac726165f3995368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c8a6b552fbbb29f3c516ac6ec81c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31280032fedf75332e86cef0cb6df25d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf33b48c8eacc0ad2a62e636dd63a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08aa2b7eb5c8f9af1d907fccf72d81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfde35d73b06cfddbfae5b145d1b0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f6e7802265eff17cc95397ec1c4ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad951a393f0d91185ea516ef600c5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70dc99b62c3f241e5195815ca1bb54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae93ecaa46d639af17bef81501c8d14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803421b01bbb8f25329450ef0eb92c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aecf59845652d77b465ed51a7f7fd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75584f06580b226fa2f3d950869e1695380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ce9fe584f499fa878911810d42c2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dadbafa6ea139ef0ffb2caaa998cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53495924ae9f6e550e24d8833a13295b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a718767e1924702fcb61d224a3d3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b744ad9e8b3d3796d2314678698eb7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9a01092a98763a7a04c35ada7fbfa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab4f8c2bcbb6291377f5cf094ff4d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5dbd7aea7b79828db22efbdafb51d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17265678289d4df2fc9b5992fe71b9d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f1c727ef8c3f5e8d59616960ef8c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505257e09ffb4e53cb9855dd5949e60e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6e1e54be3a377f0c036bd36223f13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3bd3630aca522c1094bdd4704b4b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eed1f5a9904e227cbcc5b1fcb5fec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aaace2a82068ca27fef69c0f11d9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e09f46164b933f59a610462fdd4e97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04191092c32a7e3bbcf52bc4169f1549397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d97d47d196779639a95f9bce9260f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8705a5169a609001b5a31f244dcf3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90694bd8200ef6afb90237170a6e5652400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffa35597e1805972a5f684fa6da916401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4a5d60055856686847bfbd276e272402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224db2de4b9844aad4ba11e7606e51c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b33fce6203215bb16ab1b6782e8c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58acf7e0d548b464817589e05e214b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560dced903196575e783d9ed4c18c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf25d746163ce740acfe6edabafc591407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ff9629a672d4e01ea8b2153ce883408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fbd3f77d14681f2a050ff71381036409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f62ca59313d2fb10ab66cad84bbae6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c96437f56ac9f267909c22c8d5b110411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328014c3cb7dbf6fd3fbf6372e9509a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53491755601d729c442824a79c638fe1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7329fda73afa20e05a332bfaa84f50d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1579ce321d6a948e2ac8a14e91538415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb63e1afa2c739c5a6f78393230301416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4c5b0da17e2b13b8eaf80129e673d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9076e80b7df57f1689d78d4d5bdb152418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e7eeb5f828338a92a4e47e404b79a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0904e475e6d5e53a19cc45381e767420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e011602b1683ebe74846a85f4d8ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3fcf3613b0ccc901cae366a3bfc57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a33de82d35706a3de749617caaf0a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad774550bbc6c0052940d12528ba851e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3eee29d93b6cbc66a406c3c751760425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e3b96ec13dba387b460f523cba19b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081d25f85e8a2f33557f8098fb05f6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c07e2dff9fe6542e2757cd52df460428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c245dd87da0469d3d30c94b81ec344e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92b5205b633e57639aaf022c02cc8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d8b9c7a2af9927b033da92bafb89a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8e984af78f88550c6100ce3d1ada4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dba50c8887913e3c148baafd7bca4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae24042ccc8875f52ec727f4fcfceb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e5abf89d5f80384dae175b4ec018a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b93a3889c912fc3b599f603609be16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea780aa3a17a6469aa3f888b1ca8a38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27fc5684677cc79a97216ae2e08080438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39978f9821d1e8abd518d969273807a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a82404d9e4496c0bc293695e31d1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cba4906b9b7c50d879fca3318835cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b079d5a69851b9132761512430485442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503344706da47f110f1764a7d105dc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4273fc41ac5bb573a028da4c473b9f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c4e1872533e4595a38e96e47ad779445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4b085f445ef67f6990421cbe06833446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c8be9ec25ec51ba300fe775577586447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868668d635497e42e635f8401900afc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb26d137612deacf081b85ffd0a3915449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450c860f970eecadaf067f14be38990450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5f66b2133007c8364e19d306a961f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae19db97b9fb5b5000b7272858a3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906660c9330ee771c6961cbafa2bdaba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e976c26bff9dab6c9b15a6d3822fe04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13e2d5c61abb40e18fc9c5ab60218455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb5b26841659229b292825db709c96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c593204376f9dbb1d430db124b630c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965157933714038f28225a4a2a1921fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4decdc93d55f5be0358f22a657532c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1f354cb12f5f58c8bb9720730563d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ffc4a66b0a742f4f3b459137da26f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05f32ed16e4283b3f5a6346350df51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50d1dbaf844b15354d2a6f06f8c84b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba05e2defceac2205159e840a3b37d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290987e763a029892993483449c1b7d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92046dbfa1a57fc3180c8ab1c53b9b40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c6b60ec297855017b8d1b32c867ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619258eee4cdcc5f5361dced42c0459468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b11dd19f615842787f8d1efa436c13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe27d0b39a1ec7027919de22bf8be1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310858ddf38bc5e5a606a63dcf80dfe4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b57a50574baf5d75fc1bee8850514472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6bdbda006efc4f662cf27bc062e09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9bd1a5b842be0dcded7a17a71ded474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda97cf74733454dc1e73987168a325475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e266e50fbb9f62dc602836a816f450476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7e8598a2eebfd8fec1fe4e586d7a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d03fae788e1109cd66ed590752644478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47af5b2f738660504c3e2a2e299a5be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571603308ed295f4a2f91df1872c6e8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e96732f4357bd3d6bf045031b188f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629016f802e7a8ad7b567caf2d617f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf9c877b9543e110e03f1192e6abd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de54f1ac44dedeb4aae0f749cd2386484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195babe5150e1a6b4562ef2d833800a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ce53d35fdf925409933e027287273486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e336f4cf6a42f4ef110c7c1046d90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0302dba698187aa8ba971a87db46a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c252b4ed8d4f8a29b8c813434d9128e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8e66cb772853b340038b3445bf06f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339728d09303f58892a891d4fcdacad4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e494c6b358b934cc50bba266f0931ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a92d162fe2375cfa0f5f690758e60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfa0b126a9c9f9300f58ed888ab257494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8582c5d43e01381c1ffea917cc39df1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586da2ad32c6ec1896006ded871ff9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dfbf7b5a1a7d80ac58c95e622fae5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc43e520cff5098a778aecd1d5551c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc40a9cd7362100e7b82bc152071f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cd7484d7e831729f228cb2f6bcb89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c502df3fbf9f8d052ff37ca51be75d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35eea0a8fd8043205a974d4a7df54d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff1c8bbaf38b6792b0aa3885b16d3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa88256f9613b6412fc09160964221c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c322b6e3dca89690fa412c7edd637505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433353a4e560d74d0a378aa2e83d9dd2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2af4e27e50a4545fca46ec3e582e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49717c0ab899a5ec3b4f4e4c3ba1b2ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49169d32f3942e12e8287b55c4b2bf84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2093fd9ca735dfcf4d0610b2f5cb680510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b45c1994d4d290d471361adad3ad5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d49f1752c2352fd82b1eb5c8ad83e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caf3a0177721a70510b9493aa35aab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a76f6bbdabcc0d65db012138cc419514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd04ff5a533a32724a8af6657d6559a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f5e9f27bdf55a7caff2d30918d6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746be5b47d8f275155d9e0b5e71f1ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ee8d91f104766604e15f3b716695d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6c96bf7df9c9c0ca6b718b35a3b61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e1f36ec38199d5d8454a4e6ef4668520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c911a3722469defec2d6f870a58d4eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc8187c6df295ceb1c71e3147de122522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f8be81d66882fa80327ad37c9d52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ef4a726807bed09696124aa5b498524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d1b8f2ec0e296fd4c9d436bdc3fc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ced7e6c3e99d08038513ae8ce17a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7de1a4d1e7b1d8a46baf61b03dc1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a601c5076f29ebab2d0492883a71cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333ff64ee92a51808047065046d971b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f961137c5002a22c2a780ca934d9a45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf72b4ed7f967e1de723d3b1225339531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed40f4b2aed5d2e3b7c4416c921596d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65343ce43947a9a14501200587d00249533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557d04a9997e699c4b9eaade112771f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b84608497ad0a34247e4579b4be93535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b828b0672649044b2e0dae2de3a431536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f745f8566ec49d86a528eb9086abbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86421f633af193a491278b591498b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e3db62a68ae5985fd0f3104bc2b02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb0bcc94de54f4377610a30bd9cc71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97f82bfd2a7ce0718c70e87278c0c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb306f3999b6e556fb6f58653814e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a96037a5cd62d2a05db73499361d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd5437e53d4f50ef004334af608bed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f0242626669d941750c3725ba18cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed740b384b8fd2772b1b75d8233e904546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216ab2c842ad2b7443c23eb4de17e89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75989400df86917e6a6209c11257de83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720829b909c570516fa6a5f5101a969549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd9fac1bdc84b0f4e755240faee2f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd940b2848047f93c3c07174df4724551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea8fb3199dcfac7893f1ab74862ab3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a44700aac8ff692c219d275ac8c9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb727a798505c11fb65169f08cabb55d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133fbf9d081da9d6edddee22a79c88d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8324b3efcef11bf7c1fde2c3a86137556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726fa8a6b7284ed426e92df778ef503557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66840d667c2579e7fc948d30532e6f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc682abdc95040d71b18ce1ee58bf00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f11dbe411351057c58502af6cf7db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ff3b90c58126a33063f76ea64749561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95572dd8fb01f7f20b8ee3cfba0a962c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f315f26e2e11c3019229b0c41615e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34aeeeaa32072921eb8d8f8cc2af28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f6e0cceba809b4e4258cfa86573b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cadd552d83b692c840fb8da365d45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16d0b05a0d03d319e41b4f4f96a946567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42c9b842e883cbd4f5842f17ddec53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6461ac4e3709088c6dc98a573d5b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67830e39ddf54b20cae1f9ac33b9f662570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e861baa29ee54ec6f0cd005cb81b62d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608144d3c4b55c72a54726d0b88301572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8a41977bfc01e621e47fd6677f7df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274cc7ad45fc577d811bab814c3c287574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe696ec8c1829db0a1e4a81a9c20aed1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e4a97daaf7103065da104d8446e10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910a9e2750d266be6fe36a54d5cfe9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597436b94b5f260fcb3ef2cd897c5c83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46573ca4209365b02c432f1e010498fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254d30204d8487cec3c56e80e114ee7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c46a4b9ce3eafd1be3f56dd9ef4d80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebe2ea8406128d2eb34297aa868239582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dea4a1fa54ee7bd6bd694e56858c98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ff818fe1f15d9fd5ed8ab2aa2260f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f8b2209589bb28f3c19e2e7454983585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefd2c8a2022c7e56172904ddaa0bf8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4d7b8def37425e87b573ae4310eed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff500f88f453c75a0273ed7b6e0d03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b8417492a2c7d1f7f065e7b3ca508589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d36b2cda041385f98a75fe5f42c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44efff2f7207abc8d181eb1697e5671591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1436d1ae79bf0e17ff539502347978e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a06cf28a9bb045ce9293aa1e0f0e44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42095dc3407380f881ed277d6f21eee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f0238b83e747727fbba171812233e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a16c48546bb7cfcb53ab738e06517596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d29bf0c7bffc70e84abe2992d187d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e970b7fdf23fa2920dd0f0fdfb2b24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540b7d49a5a160d848da3ee7b4b0850599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effec34ebe44665a193edf65cb2cb236600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a45b9a73bb02a6e2e4eb91f1e156e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1410977d173a636492a8343e5640621602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a712e86eaee3ec75eb2dfc2111cfeff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e04e116ae0c0dc9dd3d3a5b857c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729278f601700b63c4483ad14898fccc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30079bc124b99d03e6b7f7b099f921bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17378f7bed2c5f06f07faa12dc9fdd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3eb4104a4bf6fa03db10e3f352e68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95a69b5ac4e99e39f73710aef7467e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083ec5f8dfc1f868d53dd97fa154a1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf62a7acf399aef9ec3df90c75b6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb162d2c795efeff3c916a9a9e7e628612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6ee84a283bfed5c6e771f692deab8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303ba485c98a713ba648b159f55182c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dd60e4ab55230e95917a7a5088547615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb6d5816cf8fa6757766ceee295237616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a006aad07af694ab6f30625b3a6ddf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf958592144a1dba989b7286fdcf3911618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04a18301bd31637818a171e38aef51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de80ecb445fca46fe4a273f6ed87bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d64d5f696e1dc326f6298f62d57110621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f84329421db7c8078d851b9031f971622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8db1997093cbc5398250d3db17c65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79975090d0d831634853ead36ca35c6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f68c384594948b3d0b186fbf5082c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d005ffcedf3d31c22de4740729f79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d1843c1c7a684797d556c8e9c7e6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17919695d2379b7a7ec66b43d8e67b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20144e124d432673fcf2ae9fbfbf005b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a51926f4974f8df788e617dd186c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddaaaa80d93ed353bcb529c350cb3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbb5053fa7335934217397da1c4122632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78399cca2277656973925e45ea951dc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0fe3dfc9cf38c9321e4ec794f26b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e4068c609492914e1ff1f49ac2a47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569e7b07b7e500b6223e0b5b3d268ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75078a119c3633fd7608226d534fd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed4750bf1f788d6fd7c149c1d8ce1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841251156bad3e1552564b23712f39b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa29c09cf16437eaa1fd35e93674c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0872344f632a8b02edd394c75294b9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbe2496a1aec439f50d7f8f0f2d448642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031ffb0eabbf183eca6354a9d02a47e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e2e8d0e4e063e8d4b29520aa1814644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8c7cce38ccc71958265c7fe598425645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f179491654bb64133717ee411ba86eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8f31cc67d4f92a7ede16d96c030cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e95edfeaf7a1ea8843bba38f273add648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b48f9b10a88edead3d41472cfcdc9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cd13716d2c8aa0ba6c527cfb42988650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9043645592d0cb7ae18714638ef39b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8097047e8eccb53c518ea7df6f94fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e18d3e6c115930563a045c4f033a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12325c8902025e67b315cd487845ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08bb5ee16f4cedc70111354ba14cf9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1b643ecae797b3e1958eca77f0ced656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470df745b9ab3cd946ff5e8cfb00ec1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2749da2448318efd2020179bad2742658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb6519b97be7a6dbe8544e55238550659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f82998447c74b80729317e734cff0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8617477c522dba6e4903993e419a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecac5fd046c5155f1ee88f99f1e81c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2679fc486c0ad6f8827c66d72c3d28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215bce1c048418d01a43c2d336d4060664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d4632a77a057262d9f61b4a742c40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdfa3b380143b8642b797c7d228904666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9a19acb7f6be5784393d4206a16dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a0bb317536f8662f22b4539e2fa56668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f399e8dfa61e2599db5d15c00d6ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fc44349f7c0f5860c0dec9ed77642670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2864343f3bdfc7b50f0bd3e303fda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8c94917ec6d2df6cb2aaa037b47b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1953c3a31c2b961d796f12470cdb3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd8c14f8e2b466ab43de998cbf1a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fae91dc37ff72f3403196c41403c1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756b540e16038344a062753f045ab61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5510c3216f7b1229fc68b71ed3cebc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030684de72e467da0973edfdca8035b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16849ef700c3c3135de8e0fb3c4c952c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b560241a69377eb5752a727a65d811680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15889b58b3e0fa2a1cf6b027b481cfa3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759c574050db11d6fbc637d065d7468682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e71120aa7bceb259553f7ddedb798a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834b5ae97c36950e8a0f108cf673072684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0bb7bf2f073c46860f9cf99cae699685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d70fc896b0a11373f00fbc019e7ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc862f7b15f708d05329dfb703768f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b251cec568e4f9b81dc6fd2f453ec4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67475e9786b369ef4890ad0f0da691e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbbff579fe890b32593d2291d1f920690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283794d175db18af6438480ef86c3d3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4729dbc2397468631daa4b5adfcc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a609298c286c536c285e0d8742eb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345559e5d55f3f5d3160711a7ae55c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc2b9f35fa897e1b4340c79c2c9f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ecc8cfd36a83c26dc55d38fe13ee6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578a31243ea9d853ade6bfbdc9dda68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120657ed1dc6bab62a30f962a23330698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b20e9c35525afd98517f5fce2ffac5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db3de91b0048e733121b96b85e5cf6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a415e7511086e1a1c9d69bd2622d98a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c107260b747e06655b5876de48b26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5c79a0b7fc9ea4cbf865711b6b879703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90682a82f62e4035a673c2490d976aba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda06224a8f6b35e701c42c0b76eff00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d34ffbf54b4d145ceb635cb53647c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1484e02ddd2bc74db39f9a55c6cd0f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba2b88941e53090c8d4bd62ca6d493708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4713bb85c031c6afae3df5ce982a58b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16b13d7cec262ccff3d7a00aebd0c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4489ceef7c9f54c8cdd678b080acdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc18a03acf02d484bf0d54a4d56781712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f62e2aebf3e31ba7185a7f7734abd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb91172f59253a75be134365243463a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f01c71d96290e252863f5e8019a3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793641f5af4319814144185351919728716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2422af2f4227eefd8a140b30f131f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fa0c12aede021a969d4b1a3706006718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc49fbd318b75ac0306d8f9b6d3710719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420c5a040496126ba6fe6dddbf2a6b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1983d8e3204b91220de441b1ced8cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34f3d6b74ff08de1ab8272f386cdb8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7059d214af0fd2515e551c631278583723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3919d12126f46f67ff6a646220941724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf54976fd12b636f997afda5d0360b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d31b1e6e2b78a6870e22e0c23f596726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02479de059e4ed03d49a38ccbdd274727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa43461110b25c37da8eb25c1363bb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787296a3879ed3b1bc8a39abe08a2a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f6bc7d5434e317bc5fc5b09c0c3e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ac8b88d952367277c22209dc62f1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de86a80ae4dfc6d32501ad161d0a66e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ee3b21f2a30762c77a3ffcc74d992733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73616908c459df3007c20f0069095f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9f5cdd686fb9730ccc3682991afe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a460079a02acdc575467daf7bfeaa9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a8e687160febe9c7e51f935fa530b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579bc67757e3aaf71cfb77c6138f148738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b99cff8c69e5146501da06fbf7ee2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb27e2ca369c030e2880428c934e48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000df316bd52bfeacf74650655cda7fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad50b6e649cd9ed0aa2bdcec3bd2eb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156c6e8a3636c56855fe96bc80d718f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c55ce68d5f450a5884627a49ce266744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9de7d877ea64a5153b7f2c44bd4153745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f491cd7d5fe7ea634e8fbcb68468d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4615af02d8c9a033bab08a7bb149a34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c629ff109ac9792b02720167efc70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3de1035c7a1143b87671e54951d7ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49106c55f261cb489cbbbfc4ead3d497750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78000f51742c9d9772f3cb84a6a593751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc8dda92beda2804139ca116e067ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f32a58b02730cfe07761b23872476753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bd9bc4c1bd78acae82ed90a490115754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bc0a6cac340d695546959f5fa2ed5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170b35ee5ad8dec4e3fff7822e87105756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcedb51ca826d4c6ac049483577c72e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900f90f587f67981623f188bf00f264758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da891122a8a0774e3078acafeb9d72e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e33680a336d4bc9b5050cf809f7467760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb853d27786f44808bf6c76a46144761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fec887ab0c83f612281286f673a4c6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2d4be88025c1be39dbe7473f5ff67763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b118605a8cf3a9a884e97767696025c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026709d655656e350fdc831b0e50f608765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fc1ff46be19d34a971a78c458d385766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31366728fbb5fce3ae8dd84f0e09742b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7660f97c28b600a0fda4a0540f5a73a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cf6d463e2ffa5e867aa141969f1ed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fbd93275a3a340e6f178c0acaf44f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d671378dc939278c912773cf692839771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c8e0764ea6adb3adefb3bf0ef034a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302254b4b674e4eb4f48827c4a925734773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d4fbf0e28e68d7ec72c33f3c28288774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d0bc7379792fb1a6b0c2df038e04f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72416e5675ad6beb939b61bc1bf8f36e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae9ea6beac1cace36238dd4e80b27e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6b84806486b6721e554d6aa8817bd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86187a52e6c375c438abaeb9ed03e72779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ccdcc78416fad7b9b84ba8cf18382780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf42e414b5cf55d09e5261c0f406d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b77aa0b9a72d392749406d10a94016782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c97071c919372b26b8fed3087ed97783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c392a1023227f928cf1e6ec164087784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bcd0118052f12dd2c20809f5f73cb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6d7abd847d66378ddcc4d69e132c9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fab6748a43d16c597f455319474b2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0bd8c0a699dc5c9f0d7a76fdcd6d9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66157ac9b7de52b7c410592f7928b0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ebf7f40fcbcf97fb43e612439f3e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41033ab99901138936c66494cc3ed35b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4592c82f8e473f252a9706987fdc2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a91f9d12da89e1569306a4132a629c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045631b1cccbf23468f17ebece5269d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c60b3d5a1dc547955cd85004830d3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a692dfcc296ceeed427aea97a62b7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29552daf434921b414461340f7a4de797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a6f96262644327cd5ad7cf915f9b6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce9025ae6f13b927967bb09ccb88d2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d007824aaca2ba86800ca7a432203a2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6031865a10153306766a7bd0f8b29801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aa89d264447da035514e50b8cba41802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba65d79edb3638c1105cc63843ed374803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198755aab4fea8fc31ffe618caa17bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9bc3193a8495eaf8bb661b2091437805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14302bf901ec8845256dc84be8aa0f55806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c443be5846425de98662f5799ac6b3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6447442bfec0f67bcb5ced2a0d2aa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde01b30941e7e76b092d81aaef9705c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68232c4078097569fbc389b9feae7665810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132555e05f9dc8902a1e7c8207ba57d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d84420fa617cce0b937d15ef5924be812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d212a63958648dd8290c78c78df884813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2000cb2255d280685d7b16c262d181814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73113b400c417cad51f1e43de870ce0b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd73d5336b3775d6997c814cea6ddd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fbe1207bd462043f467426552561d817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891c04538c71faa2c8568de58dfb861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5446913fa4baf5349c76011688bcb192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345825335779c636f986a0801c18575a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5c24fb5ffa7094bddd2d03c440e334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68d6a4a104848b3970352bb155a1a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722fe992653cbfeb5008b97da1e0dee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f1d48bdbbdfc9d4f70052b6d4de817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6feca24fef8a2d094968a53f30ac98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38accdbc8eb4e6a3c777b0046b9be79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923ef9d14dc4afbcbdd2f6900b83c0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3122c3221515f2ac00a5c72e830f6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2eb249cd442d29b0877c9eb05587612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2d852fce0474243c09c63a4a555fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40863069be2bcef46028d5720f5e97514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1b94720edea19886b87e1f98f130015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efad246057ee4bb38128e4d362c13ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392f79cccdffbd7238d32304d8439f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317467d5c836f66b389a1c9223d956818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e003d7e240191bfb62195a121e4cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ce3e05a8196b1318f81451910627e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781da911ecba66bb78adc7b4f53113d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79922986ea48cdf2080cc27cae8ac3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13dd47c202ecd54de98fb2801ecc8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c8e931498821400b59f8d77266bb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720400a379b47280e09118376da2071325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935335da57b5790864cbbd79123bdcc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a899a09d08047c4b5d3ae022976262827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2cd0015d1ffde88d51cc184e1f64a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f0ff873681c3affe4c112b8cf82f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627cfbc309352df7d8712c89789cf9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48be2aa83b070f74bfaf53d8f735b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c28ae0a892ab9319b501467a807f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6fad855be5919b1195d0f8b586e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df0958ab64afcda74ddb1e6b36cbaf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a717c8397d530723f37ffbadc7fb60135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa899aa139da042dd41a78502044f7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e00483ed7e514d7f0697dc0a3c8afe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff17a51a820fcd0cdc813f0d8ede62538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016a31da616796cc761190ccc103a3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ddc26957eb9f27a6b0d949a361c5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512af4113f1a06573a622fd4dc3f7dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0515da429b9d76696d17a0ea46651ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b675ea114f7d5d215fa318a8c2ad8ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92971f24a1f515c33799dc6e9ba18644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e49ca6a78ee1e80b3a3a232a36c5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55218b28e62bab1ba587a730d84b7a4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752252160ba8004bec4070f891324bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ec3b3d6c1ca971821a093f798e20548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d341c65f1af3c9ba17a28382d770e7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29b378cb492a4f590f97ca488f6a2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca7b09b7d60380c504c0469998cf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3d1df97046f998a5c78ee2f2c39a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23348e2e3406b1d17a684032034fe12753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664b4268434b24e444c12ea8e72e32954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdec1aa07fba7ed1ee76594a11183255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783147c952c3fd3e17938dd5103d50f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f231e4dd1958af9fab437e9742005f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c903b33fcde898f4f5e56243cee83c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a55818be432d80bb6db72fbff77a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cccf6344dbd5071cbad53ca03966d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0947158d006eea631395dd26e7ab661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6e67ebbbc627732e7d9c3c97c930d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e027badc5c4a80faf7c9db2664c079063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427841ff321fd5e9c49999aacce9b7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e16ee5faf726d5a926e37071a245be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98330b61ea72ff75b55524a35aed910166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5739b979390dc45fb14826077f70d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e435d2aa83acc45cd2816546526e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e250a3fdc98fdbb65a7bf57e3761369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961ebdd4fe4e1029d74f3b8f42ee99b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7863d7cc1728e1159ae330d640824c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff06eeba6742a4a69e9796bfe526572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f22f6fca9c03b44d2c6df0121a03bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18692b6be8bbea936fbaed12b6c03e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb975a22efc289cd0dadd95b7dba8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852bbdd17c0d5ed3f0313ec709dc59576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4bdf51701c50e465683a396d1bbee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3536aed5f88e761bbbe8bf29b38afec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b2f5d80255d494f1af05ccc0c1b0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d2a1d8c8023f797f120321d9ad06880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15072cb66c809c95890d426446c3557781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc5d7b31eb02057b61bd8acc23e4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda1b0b1e74c12bf1477044c925d2f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7baba0fe5eb96bb9fb0799d9c1af284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa059ef556ec7490721d3dc765548c0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847c119a5855d20e0483bd29cef6bbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c12de7975f1103f42c73ef09304087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da9f8ce375c5b66e1594d48988df888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20da98c5f502cad270ad569375559989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2dbea595ff2212d1a505eb99b08cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb604ecf177519df41d4956673aed791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829daf4803ea704668ca8cc980ce148492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4793b2900f103533edecc61d67ae27893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa9c93fc82262d87246b92423d05694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba907a315677a8f87b3c73eaf0c671d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a8023f8b4cc94c09e6b7dfc05e0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c369f7b3e2d96f556a03098f3ce597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7a3b2579e78f5436d86a0a6fa81ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5893b79b8b44c32c4d41f78e341690a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b6610b4d2c143960076cb6fc8fbd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6cae76105dbdec0167e9ed307db0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fe916242467698566ba8088b44f3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc239bad5ec813eaa126a3d7cbea3ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bf1d3d5356bbd038cb0ad6cc1edd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5950f73dddf1196ba96ae428f81a05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b227168db7c1fc85c1a275b9985a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10885f81fd6108ae80a6519aa148340f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0bd315077d2d0fc785afa157a614b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60909dfdb4084ec7bd3795de8c7d2b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade80f2353d1c6b411fb3f9a29a2e1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7824401d1bf1d546222743561b9a90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bf7d420ab91a0a3495ca1e99f0797112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24935240c90d43f38ae2b060b774e29f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899576db00e0f4d9d6cef3a529d6965114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26346d22587b29e6589c5470822f9453115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9c92197b9d834fe94b69e64f9559f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8490bff291471c0641cebd07e35b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66d9e510198043d66d9c04028dc3a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18599e1205cb62e55efac246d1e147de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2679f7e2970cd368a47bab722ca2e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5469b57195fbb7653d863003353c8df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f3c2fa9c55d7d5484d3207e7cae39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f87bcdcaef3301d02eff2e7358be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fb2d3238f9ca4ffc4a593860a9b39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8487fda0ad94fadb5286a7b2cb475125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18889d6f72d004b5d9608648ae101bfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068f6e94353b60c27155b5988eb3187127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c9dfe7ab40421182005bf9dc5acc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d0237b811c89d6bbd732f392833f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e13a1329a8725aeaa441d07483278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9562224983f76fd02004e9105898d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628abaddde91c80c23d9d589aee5f4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8f0647945e585aa006b21b16e57cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bcf2f420bde09c298f6e48bbd114c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8781e9c45dbf08329e240dd2c0f76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88af617a13617dd9353a3ad5d5f144136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179519c9fd5f1cd44b5e31dcf24442dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e271056795dc0eb301e0b9f1904b8ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685de6759c988446fff21ef080523fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87bf1a4afe5fa8a8e62d87a56c744f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94c969523d402a858c396783e2952a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068078595a00e49451b135bedc13968142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff4180b85bab8278c941ed77fc00a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfaa3f209e6ac69fd132469b7470c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d83b2ef25ab6922000f713013943b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deb95ff4d8fe157c975e7464cd7b1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de611ad471e1b08bd6bfac1c9d5735147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0e89e2f8b3671a3bedb61c6470931148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3534bfb06aa27e163f400da956b0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5cdd58a1c25e9b4b7115eaf0f4ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7309dbc88032405297e0cad75805e1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8cd7a43ff20211b3324ddaa198eb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e9584b658264fa692df3c33fdb067153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21f286fb23b5be98eee642f8ccd697154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0231166a4e8cd44e8f563df2fa208155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0710d9508dd7b71f356da185c62c2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ca8f227a3a523065a6eb362c7b808157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce54399d422bfa4008a6bc7fb933e94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864068b1fadde7f32498b699c82b2bbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bacd47ec8c7484a017123153039812160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eb82d1fc4c7efa857de3fa6a125e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736ccc74e21827752c00211d17a46b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4783bff81418edce90da008aa1d9b96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73fa9a50f891c2e33ff1426100a93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf8dff62036d0df35141cc575ec220165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af496fac59cc4e98d3b2f46e2a452a3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce0d2c708a0e5d39ff65b191075e0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cd1dec118461f1cf9901ec163d96a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25425dcf6ea0ecde9409acb9d3ab0626169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe3749b896d57ece5a966f48d0a4e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad17cf15baadd36e0768b1c5a459ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c5314d675f3393a271f6a9dac3694172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64c7fbc5d0d23bf11aa267f2473ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1304f9c66fac93f49c2ada78e438e6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f338a31cf4ef20f047289252dcc31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370cdc84d3c1db2450e8c287074aac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d5532d7eb1312557893d23c8fee8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af9dfe2f324c2a6b6350719987753178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b607b0528122104cbca7a31e63ce26a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e0846606020385c95acfbd65b4e53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8973d2040f1726fa91001304bffb6cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a818b279354f5d6aa621d031a1b23c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc79cd87609f50f9a0f946119a4da6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da51a248f5b5944f06cf7349378efc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5109aa4392bf46e6f7c4efff898ba0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64aa05ffc5f270faef26642e7251c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1006a73a0afd3cf31ef0701fc6d16e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5212ce24f557ba45b11d8608dbb48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcd3baeccaccef2bfbad20578e0a6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caa669935df7e1b6451733cbba698c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a41e434feded46d575a3c2a9b07ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571479bc91ebb567307a0d9abcce652192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bd158443a1cc3b18892b1bb4e7df0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3613122236becd41bee2dbb64b4ddb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e59a66cb969fc61caedcd35a8cf068195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d4953298bef66a1f251896bae0b55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e8d893eb70a20deaa530c722fa4bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e51467e699d4de873e809808029462198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aec37fd0110010197570a660152c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef48b3b19b3288c048afd2443e0c96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c3bff043e284bbbd166304db55686201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302cce845ad23073f6e501d7927b8c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491f893c9e11d0b5acbda396a221723203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71066309bb71e9aeec381d59a82e88e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00521ad7701605a88d985112d3e3133205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238896f02d38d8f7ed603d955329f03d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ef3d777662f03084df690061891cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c43e6f7a58152ab3b5e7db0c82552a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae094d8218aa9a41960bf6f9f15f42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da836c341ea48c57fe9ca07c23236114210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4dadc2e8b80ce73abf311d8ec4684211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91065894557a8f0322bc22c041b458af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3a19e9b35d094f934d61730870c54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71cf417082ceb9d275f4daa2f25e2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326764850ecfd96d6d563d56a2913344215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d604bb844ec5ef8053ab23175fe65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123785dae1d8f9bf2336e5a9de144a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52210b1fe8657aaf4d4968aaba12f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a5930731c241635826e613f9e9300219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021191739dc6e62b8c04098e5212d478220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf94c2866503e746d11190c5a553e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180860910b0954dff60b8733929fa8ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17612d0d25049520a04493737e19f5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e725dabdec508f29f58328e86d033224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430342811a001ad68ebab80cde22e724225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0e77a13f6d0a70c4a556bfe1cbbfc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67692e306bc3267b94707dc87f2e845227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b2d613775f6f54e7b2c68edd03ae7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60535f12d619380f26176afee803363a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5b67adecf2e2fab95d5f250598685230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9d58639f42dd03e5b1653a3ba5da4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d14131dfd384520d0c186829dd0213232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba24e22c283e383214b92f218a09f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf6d011e51888484e4b6f2a1eb5c41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09821eb39ab6da427e4555293b6e6eec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012943a9bb25773b731b4d4f240266e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd676da6b5d55565a79b2641bdf91f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f431f1df1ef7a4f2d1717a6da5a00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e685c042e5801823ead5a1dd70d2079239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ef42fadd984e89939a099639e163240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd54971a20755e6b7535a2f998a0ab4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeed16f02d03b0f81e12f53046fba28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f90e1ce26592d4f4279292dc6fadce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0e3c53113f09e9b29fbc450cd354244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc90998d4b1a5823f90782e7b5e9120245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14e692d24f5e28cb31a55d20231581246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f75a13d4faa5367c072adc50585da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9781bf7478072f410836b194e4698d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604e6d766cec005f02141e8071271b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1441db6f5f3b00d3acb58f535988d9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a914d5f5d131ecc8f48705a49f6c1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe4ee681d3bb8647ff04d050219809252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbf201b6ce20ab04cc7fcd488ab7d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac6a5ac894397faf29362a410526e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e08643830772cbb5a7be8257112b4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdad575f2dca60a675ddc29994746f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd37a3a7d0ace280659f8468eb880c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c85969caadb2c372c30dcb85a943c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc417b003dd09e5b0fe009e6f1c6ebad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4a1a43b6ac85eb6b512d869b0c982260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb73f63914d9a52c6aabb204846b8bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0aa1e85ac0063bf2ce7a62e2f216a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de232d67665fd1d50a4f6407d0248215263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab9ece3147265621476ea0c55f8eae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b766ed52213f891612a8f1ae6dda75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5095d60e7eaa32adcf4044db948a58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d54daa82cb14d0456eeef9c9ab9e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe3307162a4e0d09d56d4454937940268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79bcb4bebddb3f6522ea8672c2f3ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90fef1ed809be53b83a5a09115372b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638decf70b54ec4bc2609409088e18c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52608fde0ce0fc99fcb7692b637a9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ea762e607ca7def794f8e9b0569bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fd35c4bf3793eaf87979b84f4f417274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b32ae7d9b4669465375ef8447845f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca1bc59dc3ef7b0373233c0904e196276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c9da0e16cbea4cc2ed55cfec79bda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd694c80275a43464a716ff5a9370b02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f44a1539be4378b0168b182bd16f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b2205bd473de96bee5084b76ddf6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c8d37784726d3c069aca8ed8f5316281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191748794bd3227ba120eb6f745f091282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe0cf79217469da3074d198590e275283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff342a938e22f6f2f59e999c83e84c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34a1440f7e70225f53e05fa9b91aa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e04c86bd39fc7e8dc583b35fdc785b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241852084fcca816693ec4d816e9e25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98e598ebed71516fb7af0cdde75c35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3690477c1f6d499e04f015f59d286289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968cd05aab71ae26ebd28a45142d8eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda6dc287b7e889b3752847160432c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94baaadc9e1572dc0863f5435dc07a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d5892ce9aa9acb63323b3ae38f56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4e2c9edd8b719cc2e22dd407722d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e75d4cf6cb37903d11de1838a4f74a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc5240f4d480f7c46dfd635091705b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3efffbb32335d9fd68a6e6d75cd168297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9e7face93a503219bb2e0afbe19c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905a0bbbac99368b49630dd70d3ff6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5800cb68ebd91a43a0200178a646ff1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cb996c9d4f66fddaa053c8e62ea70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b64c9666d7182a6860c3481d823c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743be8daf59161fa432d8390a58cc7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8829d7fcd8b4f26668606b43c1a325a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f651e233d929d6c5fc6541d1f5363305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3ca8bc473b9e3a5a9b436f98537f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52068a210fa400d02670c4671f80bc62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fe700fb0aa48aa56e5693cd02406a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6b9c620a06939c3763675f5efd176309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcac12aa5b4bf8ab65ad64a8949866310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7e380c5afef8116a440d6dd6d2743311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d573e3336c893a10e65f0a10fc860312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f934b5b4babaf7929f3bde15910b42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e6b26cea0408727f760a563a9e32b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c369abb5303d16aa19376c12d62029e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90138f4710689d9b95db6e1da6bb01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df94981195efe3e1601cb98a9f8d769317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d464bf5a13362e504d5b702e89ce7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a0d16086b1dc76866e78f7b5e5058319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870743c7b29f76f8d5cf59a6b5cb50fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f72d6a0a61ade1ebb8301d528d1221321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316a66225328e6be855770449c03eb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be5e5180610f8dd1d64bedc150b474323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a187bb1870190df9da40e560c1c52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f6c2598164e4902f0aa5c8133b430325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6bd2113b54332a687054da7a275c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a4c0c50cd218153f0d1149f0caf46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7eb4bc583b6c452b27a29acc85ace328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bea138a512197eff8af0d6eb4bc4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50494d4330ee20afc619b093a35ec85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29ec2b753e229ae8d868d172bb123c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca28794b83dd22a76006387b2b54bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c791b7460bf53996b69ad06d98312333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4719258761a2de8ff2f631a7b807d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf34354adbc86cb17d344533e41fdd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1415d944ce28ae6a10bd395a3e454336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107fc5c63118ef30c00046e4fa63922337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b790763586d7e6e06892629eff3145d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d45cc7db599388290c4caf73b9e519339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6e300fe358ae79f52c88e3394b1a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bbfe2296d60b40593a01647a2ab45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a9ff7475b7eeea6a41598a590383342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4672363cffcababed992e84e1a46f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e01548a93163fa93ffbdb053b2c37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2784c34971ac8f4ea8a797812137c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ca0d9dbc66e4ec245d5eb5982f919346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e89fa57a96465a21b7053c9d5a10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bcf4773c2481070c43057dd9d926a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4104e0de2983b8643d969c23da31e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935344566508bd1b30c2e86e3f4faf01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634806116b3f661465e818d05a36f82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02cea7c7165b7c822a5b54abb6b790352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7a7465d37c55c9769f4715f962c56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1f7f94cec2aaca6f6c379dcde3d6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dc377094aceecdb049559e5a4f503355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a8989663a8f5e698640a95094dc23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656617419071de87f01fdec78d41d20a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd2ae707b24d3b62911a4be9dbed95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243574b8532dfd6f7f572db14b58dcad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd28126b18fb8ab7f49ef17ce1c088360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c37505ad02ea3eaf7b8659b960d438361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007936d9c74b9d69d50846244cf3eff9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d756a5bb91561a98eed83492ebfb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863ea93fbd374aeaa4af68b58ab46f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a290232fdacaab32e66b5685654a17e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691ec304ca4d717c36c5bd427a9df04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95931596ffb94f45bf85162c36d3b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5959c51a6a7bbf58c5b40842371f439368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e848d8176e8bb6446dd4d6d7c875f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629ceca07ba03edbc5d0eb57722c163370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e66c38f1a286edb4e580be2e8124b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15983c4c34accb335d69a6500adf4fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da763b8e2f7ec945c8dc52509c1dd78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb07e004d3cdba338177fffb0cfa4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7896c9ae16ad0b3778afe95eb1e79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83e9d96c13b8b18fa8c79f1021f4c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeadaeae2606955f2ecd1b329b9deb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381521049ef31108eef76a7bf260bff6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16892d4a51bcc813c558592f628a229379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f0dd424eb01a6013669e5559ff00b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a6e05591e52c885a7ebd9fada4fe3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119673d5595755bd05cd2d6c4104a9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68be6852a68e389f2ce9193255ed90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d81618b8ef56846267abb33297686384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e5a45c36e87d3720831d982e8567c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca153b1a00b75e104a47f497122d9ca9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd3290df68e2171021327aca54f709387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfac0ef385b7db959072e3450941c25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68751f59a5f1585dea642fafbacab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15440f8357e258d7a1efe1591e626a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f593f54580d88799cb9015102fb97f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e83393d40413a5433a1a621ed2c9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addb8a20766899ff292f6cb48c7af8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ad7709f055d5beec66e0f7723062a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1bdd159151d7bb384348baa67d33c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cfc8c5642551c66004dc8c0043fb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f393c37101d963552506fff6f42bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e2e3b18c6ad735b0f0b7800b785b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15d2513c011969f0d8ab1bbd98a776399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec348e3319b7d6c6b0068248bce4382400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f098cf113a7d5a69f0c0c1e5aa113e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbd71c99eab2477e157891fea29e8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b54a68bea99fa632221eebbb0e873403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220595d16f2a50d611d212d7eb158ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d796f57a4e0bfb67223713cd15b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59977ebaf44d1fee93bfdeef676a2fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a2b154d6e33bbf6c2376a65bcff8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e91add5b2d72d72e8d6fe757715132408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c313cc08a9b61e45dbb1c1f0a408dbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec616326bb1c172578bc650b4f3f0417410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb9d18acb6db9608061ec2d03462e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a621f0482dc8b4839f2ca0f9aa47e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dc5d4e02e866788d38fdfc8f554ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd709d71c82d1b6337e3d3357409c01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c512cabae2dc3e2f25efac4af76b8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365dd8d6d69b8c68f2674bbf2be7191416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07885da90e9dd611461c8bf61ecc2fb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01531ac19d2d3a64693a8e9d49123b0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd1f58ca3aded119ea7a1be64cca09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b596819748b600038b3fabfb8f977d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbdd995a773e266d8146c4cd8a2b2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd33b86d4bacf922fdd5bcdee7021c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16c5ca99ee3fb38d32769ae8455821423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8ce8d35e312e9988f8f4d9ff6efba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36bd21c721cc62aacb89f890b59887425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db8361d98a18f37f437d76744f1b23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f2fd462b6641f58144af7273051e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f9cdd1c23c9ba19926082d5d03d73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aab8720e954cf828a02edae078e9b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2faf06d3dc132291f027ef94ffe9fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fac590395fc9f8e6220ed8eba39ab3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af65e9af1075e8c0f99a93d42b2b6c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca49908c449dca47ad08ef12790b3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355056def7933d04bfe3fc29df3a933434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c3c0848a5045c3ebeb290cc1f2133435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3e0e791c3a3303dcca077284eccba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a521054e4e5f13495cd924e3f8d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135923fa7d4b736d91684c15d9f8c90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dceca83ccb0d3133a3c1ba65ddb79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5f4235e06b0a256308264a49f2879440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef48daa40a14477110a8158e68df47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcb385320ea095da36b7beb6fd2ef9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd85c33bf6bc3f59603fef88e1136a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6e53f81739c83f03cf65e7ccd327e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4cf5f591d678e4547e280d8294db4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244aedf0389fa27b798a9deeb5f9f7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c98d1470b680ede85e04e40a8723e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0374d2b0914f37c0d30736cf46f5a88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69c13785b9cf385f1db3e8310f963f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc07d7a5830ac81cc218711ed7621450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778d9181a976b53961e910ad14db131451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eea79cb62c46e10abd64bf20707df6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64fd7788b5e24dc7c778dc51f52dca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b723095d2b59b45e13f04e699c97359454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976e9694f519bed92f0e92323ddca19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6af2d9b9d773a7ad63d8b9e923847e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d7f699d72099b0750c9507508ec6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e0b77d6ee3c5c09536dbbb37173d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1887f4a6339d1aeeb8658e6992065e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b5dc5a50f3cdeccafb71dbd6cdfe7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbe4433925b8caf6bfe2d0337bbf9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604901e370724e5b745c3531f309a79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd534512b860c22d33eeb844f01a7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d1dd753f2cd4afbce0a3f1ec43ad3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a3d2919b5ead0b295a3e35c030802465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948a61f8f55759fc6e712d6bc7441a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5bcb3059fc16f0798d70e53ce5822467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee954094c78821f72bd8cd09d9c7bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc791fa7ab2c14ffd7f830cc59697ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c541f825c9f60f4e8685a90b7b16fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587aab57757a5a81b6cf123c07aaa01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb214aebcce03b53b60bcdb4dc9f32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba6dcb6e71565db1268d1483f6c26e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052712c1313eea8fafa18eeaaa58f080474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19846b6dc301d82284194b5a4c78c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f83bf92dd40fd4dbeccb34fb69679476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91550a67dab83dc9a2946fd3b15261477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf5512f12b4a4a9341432e52c5376478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebcac6fc78c409f3a8067481e2dfee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666342beb501d0f64c52f6708b0a767480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63356543e38ac3660a0c6471fe105603481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9de7d028a09c1a37d30aa1188a24c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea926640dc3e87b0f0c153bface876483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa23f07713f5e63f0b51182ae5d1bc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada9c72b2ea70a814d233e3febee648485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95178c31c122c55753de573d48f02d5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c6b327b5924c8c48e463ca1a6d99d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503979715a758bcb62082beb5b8220f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cee82ac581e0aa1e2de0deff24b1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489aed2b22b00263d359a92e202d1c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb6e19008a1b78e36051698ee6dcfc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a0d8c321ba5b1aeb1e2956732f1d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9143f6ced7954865f432f29f211210493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0fbbc34ce4177c9307689ba70ddea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9ec3139f93180e9832b02ec737f2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64debe06927ecc370478ce6fe0f308b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325888d1a985794cb5b242a9114fa668497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98788f0479371e12fc5619efecdff10a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5676912fd040c5623c2dd42d9408f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17bc16a093fb766c93a3416f4c95e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdd73fd55873c8a427eca5c8ff7ac9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2533b584c95e52af0fa6ccd5c7a5bd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330c11a6d3fdc00cd661829ba152fb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1c2bec74ec913a9d68e8da7dc49cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c379d2f51ee4fed4d832c53c8edb3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1291b3448b64a5baf1c35e1c50892506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab9acb016c260cd42db0a680f5b2fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e4ea06dc11aeb8d904ceeb021b292508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b20e71e620893592a8bf5986d85e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df270efe5a171a2a9cbcd4222ed64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda792b6e7e885c9d8ed69c9a51ac36d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fa18cfbc3128997544eb9bb8e614f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc053f71ff962003126f5ebef414ca7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb35917c4485b014ee8f1787e52168514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bce4fa779d7658c58103c47246070515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766a542204cf4cfc265629431844311516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317feed023426f23c81a12b27a8e13e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c42d031a667999d8dc8aa317c6a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c49e59cf00d8890b228c2d3b5d82a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee3e2dd78ca1d45ea229a47dd21619520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14ea33eb7fca77866d972de7bb3964521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2500b54fbfa6a98a867a0ea724871d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae24830c340661ecb4f7e9b6b5bbc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f214188aca325b53580dc61ffe792524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb4434dc384ab46acc4ca4d7e644ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25033ac2371bbffa19724cf8085027b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1758dad5dc4ceac36197aab1b2fd56f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549e799a97b8fc17ffdf81f169b6158528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6bd3dddf084adca453e40c05bbbad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c690e5c03968f397ef2dccc0d4cb3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58290eb793f73d1c89ca16ad258c8cd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a611ad6639780cdd87b3b97a653bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086a27110db4b6aaa9f6e3f0b0496e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d39c40241ab89f59e09157bcad0f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf529aaf66896d4cc7bf6363d630f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7291d068ed9e1bec89d30bd5e91e77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b12ff0410713fa6c10497bbba1284537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d5cdecae2bc7f94503dcd4bbd9d57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dee6cc2204587ebac4c358e95dc5b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff6dbc6b13a5ef47c1e3ab32074f7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df835e765c2b3dd5fcdafb74da41637f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4ca8f717960660aafe00dd7922058542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9d04f6378d775851e42beed81df08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bec93cc21c188f223869612e92fd00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2648d749a22ffa63a0643faaea2d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cc530ad1d8dc11ca70a76e30ed50d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4872bdd43cc581aca374761bf55f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2538b84671c1391a3f4b117ac40af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223bf85ac1e9264bf58a3af530f9f12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed5e978edb46d2e03b2e92845acccc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2becfde1bade4ae0849dfdce9bcb0a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89693ab60bd020919b90b2ea1fcd81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17b90a91b497e7f89d12d1cb2a4ac2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6d3d72e023534f20071ece1647b56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cd678642576a9930eb81be7d92fc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5975e4a6cd3e9ebe40c7027e910c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0082f892cad4fb08a9bc39dac19c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffd5467900c1364622a95ddd3e3071558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acad136ad9643bdefb5f7831906434c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd665645565c2e481c02c5fb29d23973560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7b4b1a3cc96ce75ec154c6b2704b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be42244cab8cbb3756d3915429016ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c491e4c16c71cbfa2e494d66efaded563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afbfd48a4d8e2d8167c1f8ed968ab9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bac4ae97b5eba2fdcbde46be5a2e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313f0c624d67e202c1c6bf1abd8de6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d11dd112d5be511ed4823062de05b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc76a191c1ce23590bb07b87b84c6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc57c8dc7d78f98c2a811369b57bbe3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88a1ed2ef46dcf2a289320d36bce17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12709a82f29fd587a6ad8b1df10e7ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae99941988baca5203994dda261bd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97ec8c09dd495095a169b67ba9e9e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061759cb4821d70436bc91809d063d31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613fa8b60b8259b4b18262807fd06ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916145f85b4ca519fd9df6584109c15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c16015f16cad7a90dc4fb2c7662e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bf7fbd1ec50b83561d4d02221726d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cfbc57f8680b1f115b0d35958e7e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d0ab2d6cc192f1876ebb17b3e6e7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d234afc0849e278682d177166e148a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea3d0f9069e35aea0862b49a4f3d04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca00bf613fa8daabc9e82cb828a90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b71d16a6fae1ec3050dab821d10a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaa4f412f80e90b14fae45103b1356585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1676b575be465637d2f4e99faead8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a30c0a3dd02809967001508ff00268587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725248c9745d1c051f7d7e09e94be43f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de9e35bd94f24473131aabd845778e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b8e85bdeca0045a4c3db263924fed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd746831b308a1087186a8c04ce08f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb95c0339cdd1fe9cc18247e602095592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91359940ec681ade8fe740685852873c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3d2fc070ff505b1e72b92c573b42c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcfac2a85cedf0365c5451d09b5285595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2e624d690f3522f5a56e36d200ca4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d952263da1d163c4586fb3dff9920597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c1eac879de02a4abd4e4c92e316c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec515436efd49340b391c87ed101c8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea1b174cb9248fc777fe4cfc7f2d33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db395ea2dc63c40fcb26cb148b49ea83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f10ba0bb6d1827055339cc4cf3a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d0213543797af4e61b0cb093deab9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a18545da38c2753449400498a40d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb5a4b5e88bf9fb549c6d52777cf1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebede2a84ecef5e3121468c26240b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a35291c1167b3ca50fb8f3dfd3b1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c8f5f25efbbe3a3c9da5bac51e2ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3822bfdefc11053e2830a6eeb33376609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99fc50a52825a9bb4e6db049234798610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a758f815408ad02dbde7f9de3d1f438611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c3c9c9054620ac0bee5a440b1ea0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca852db409249b28e2b92a85f4c1b2f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cba78472ef3c4a2ff4c54ce63386b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6197e32bed44d3de7b7e2ffc5e1ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974e9493ef0a4544a00d74d09d77c4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a771b4e27cdc23972b697022e1b3ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc88a4710de0f4aab0b9c4f5245b62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98af5018dd43b832a19c571a12c05ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5797a0b36ca7d7e990a477db2224059620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bb440ddcb785bfd32d7b50db54ae5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeff85551b5280e53b6f6e85c93922e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874751bde397a79c9d2d0cfecfe16e4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573b09f9bf18d4bb5e7314749796873624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf10f009e79fcde2a2ea6f6cfed86fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98795d5434af7d1afd0e23059a67b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8984928d9f1988ed444795c5ec511627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697f5ac2d39059550c4199396e2d287628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9263fd354e26a4c88e9e1b87225b4e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf2fbb45a3a48d68fd49b4f60b4f98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bd5c6262c5aa96ba34188a72fd076631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7fa14fda89e45beeb447f95560f3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab28303622798199ed55d9eb0dce533633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc8d9de92ac4695cdbcb1e0ec2ba8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aff01638295f4a24a2ce5b0d6323c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db49d059fe20fbb6d80aa2e7aa62ade636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8636bd9fd585359f9ef17652756d10c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dff5910082bac001c783ce9482038638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ff2e9319a99e50d0883d20856113e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67acaae2d40d5f99f4dd15a1caeddc9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4148021177f7ab60032d1f46b27abb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b3af48a1100a59f5a86e718489b79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fbc98bc94c76a95b13f5217895238643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992483abac2d814b8dade7e7b99f31a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678589075243a70c6e095c9151defd04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041dd89fda1dfe71971517ead46efbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bd12f5fea9e35e34ae7d1fa1a1607647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc9c220e88489da759c7d98efcea7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcd1ec7487e3cdbe57a25dd602e476649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe701cf26fb065ae3858500047ca7ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc58407fd9e164a87c6ad62a17e7a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd569eb06ca9f06228928c7ed840734652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c1aa7bec00161954a464e963686f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec877fd597a36958955ede98b7565ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5141e59ff38e9d033c45d5c81fe7e94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecfdc8359836709151db69c239a374656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c917ce4d6ba348d59ebb6cf89f24d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8112382b58d8334122fdaf40e1e11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c8c01d517b46b1ae7c8149b81d2c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a331a9fa05688918feae55def60db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17b97f3cea7e538d20d65e4eed9bc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42a0417b717497eed061bae0c82f60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cee72a451f0c89f1d0c08b45559b1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50422b162e0610e5be61944cbcf60b06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a8cac85ecb32db0fb5575bf2bd24f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d03a8a4c52fa0bbecd125169b1a114666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1047477b3c840ea0e90a2e6ee73a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733282e652f89143fde52567cd1c83c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62b5fd652078df5c9d264c9c63d494669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6258913d93da01e034d77e200fa7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69b09415c1eb890c83b97c103c1ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ca8bd3962072d59bced5f6dfd7194672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fe0d09bf5b4bd2d638f36a27f97fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80396688993c71f2e4933310a18c65c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81803ab40bbe2c31edcf97f0fa6caae1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14256c8725d9b9a5dcb36df2771955d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3b30560142cb9a1d30656f8fb5a62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbb0bd666323479228454faed1f5b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a6b2307647834cf940a806108149e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a58d0ad88be29fd4ac15ebf38d0c28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d104d3cebe4c223e4763cc745e37d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d672366b08f1f48584bc8fb267a66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c32b939a10d747c9b31b4ed4eab38e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c08e3b533cd9f1aa129f897559d251684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b4a10995110de2e6619a6198ab0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644d70389d428f0ec5636ab036dd5b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97c2eb46b62f645c0c7c8fea62cfe6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5e035776c0c876c6abad5f673241a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761106dbb10b8e2e847b5ceca3b61b54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44478b10a76551a74b9037bbd06db4f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb66d8fb11c7dd980f60c1c75336b89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7f693347af4a1e6a927a1110cf2e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aed62d9c9f91b8d898df9316ed9fc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997249c776a4aa7cafd2c2eb357b38b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e35b09ef3fdc039fed1ae092d86ae4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edfc91e1c64d0ee865468ba5959bda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1871d0828eb71a114f49d8049272ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d33ea1549bee7e321387c09bdf5563698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284443af3e783d5065228cbd0c0e9bb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feccae060fd448cf62ef58124640c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e26364a31b5519d7a378065beca4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302da8e72ca36f9fbf6a6e0ee4bd1a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894c21bdee68e5eb0513404e72d412c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc240d21ee8857863d10a908395d59704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dee89a7f8c72b4ab9eb5837fcc51af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacdd1bdad5e04d0465022a1818a1da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7319e14747e02d667b28a63e8c548707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac105d207ebf5cea24a8c0b24278ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217635c4d81152fddc823f432a92427709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cac56e2547934ee933628e4bba4a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dad791843d1c365adcc88a9b26cd98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dcf2c0d605feaf5b9de73b101c673712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a393083691107d26800daf7c18c61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3fe3ba81851caab6098697dca7da3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de126d9819fa6db88365bcc93ebdec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602fba7664aef8f5563bc61577d2a7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b06f584408fd5a50230f8d2ea54f18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209067fdb3f40d34e4525112d261b09718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac22426e7f24bfb62f474687177953719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629927d7bc85eec4e92a488ee399221720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d72853e68d6a318bdee6ea20feb3e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a70269b193fedc3deb97c5137c7b81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e40b6855ca3a5c2b4f1aa9a8385764723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764a14107789defae8d746a08501cfc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a1c30c512e1a52fe7a60ddc9a5f60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0ad74adbcce61de66776ee07243b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530ec3371cb6ec1895301e0760958ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b1188877698f3143c0071c2d18456728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e83804d8d355f78ba25e8c799dedb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136043506badd57dbb989cccc1e2c7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd8d5c8cb00829483648c782562c89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b144393c2a5d3731d6af018e90a06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7235fc28a165dfffeffb3923e28f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6f88212d7412e098e9dd318f2ff3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62d122e281d879c79daf2ac05f848f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd857a8e9292f9404c0a7904b87d9d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5fa958d4282cacc1049dde2d6b536737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089899ef12784731081374396001cca0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f702daaf444094c76294b30878ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48410bcb1658da3d1643bcd1dc34d5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fc900985474c149b791da36a06d18741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a77fe7e7a3cdc13a740c566f089cab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c3cc0fbe1497ae1a3ab075388d5d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72075315d3973e3357fd581909b641d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ae2e8c5ef2c01d8cf2e4a93a6ab74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0533a87ff85bf76c683d673f7b135746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1ba023d7ff18446ca501280533f5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df61dbd4cdf830526299187bdf232e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230277df0631c2e1db77a76f881d5c20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906a13af94486bcc7ffb931d9e4124f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e19f1f01e4a0e36f476485e430942751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298982fa913c1ac38f4d173046922cae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d67f2e295d21ccb5e15000854f97b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb143a9ba1c3fed5221d184d88be5a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9328a8c0b174eee54baefcf2e7bd594755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34207313cf9810969c490a2e3777f8a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117e7fec1db9be1be8ea626baa465fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b77dde7b7ec79105d90edbec5cf3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9c0049d738cad9f2ec519b423c3ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a32fccee5b3101aaf55c8b11f0889760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad7566f31cb4e49230a9a2186b474b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a7653e3cbc9a28d98b219d9d36eee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611d695db929731848d7146bff5a7c2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4944ad0ecdd709404c3175a01e02764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fee905a77ed94421ec13d4f173149765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40158d7504655c0eaa5034a7574304a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958e36efc15fff945d66dbe2a32078f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>