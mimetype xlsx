--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530041c5b702b641aade3cc06512b2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce2d23d7f81380285ba910577c770a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4232e02afc08c60a8c509970fe52db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7e8314bb3913f89a5cb004df522d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a57b3683f4c18ffd0086545e41925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e33367d0837b1abbd65cafd1fe276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98f76b949893275ad9baf237a669117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20684aaaf9b254110968e3b3b3a2058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff65a8b658da8e13cb93cca616f0419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf210c73fd7bdcb755eee706093c9c5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ed53e7ed6c8615b3908123f69d67111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49856e5d52af47d556e0cc2d8a70ac2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ae2f2ae97495b10891bf9eef3925d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a961dccb28a6ee79fb9006c423117a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3d77fd7f3d2448112fe3a10d1ff6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086ebb3bf506687ab11f41172b6b2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd63904cf7364f62c187d3050ef48517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105419c57f53a39449ad2a8d74ff2d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b31c965dbbcfeb66ca63e990772ac019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a11439e35155761a6a2d0101b00f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a640da1ae257c12cc5440b5020a2a8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d04d2598c2b74ae42ee658be5865e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172552efe22f4ee81b91dbd77987c20523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a1d5c3c02b15bc660fae13a8b365224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e62702ff3f909cc186184718dda5d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d9a2073ae49812ee6c9c63c17b0ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596dd8148f365576ff08f261f9b159927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032307355895b819d2f73d3b678e8de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab671b43db51b7221725fdc49a026829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f5aeb623fd00ac6f07ca9e64d84430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec90add7f810c9f67f0fcbda8cd7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae099b83d9d870e9d017675db7942732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e95fcc420d14fe2e98cf1801aa1faa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e500d31f1b017f401bafabfdcd1144234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef7c32c2c02e6b43a97a9bb26c998035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406ccd10e3c552f01b7af49819a3fc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a5e07f7ae1708a155555e910845aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b995aacc5939a9a845375f952ec38538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3d69c6770ee1d590b85cb1634e59439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339b1ae3e03407cb2e30d68141e5ac940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa3dc07638709582c895eec5db484941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5de00e9e4510ca50266a438ea23c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ebb6f2efed022622bdd73b3cb5bdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c852e6d35e2e1e66998e152dba21db944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badcb8c1cbb722cdd09d178031aee9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de4d3bff561a7d11d5440b6608fae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb875ff5432d442be61a6a635b4a668847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f780fc97bcb03d548ad5c971f5f59748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2e0c15468de7ea58b49039938f2b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472017dadb1e84a8a921ab1c07cf63950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6131f5593afd38d2881432010ae1d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b72956454e36a44568b2631f60eeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aaff4bb89d69361307c9ec66ccc4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa03a6a659e36f1e455905af8ccaa254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e116049049394745167898d5514c2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2eb144e14d97d7bdf926aba4070b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a282f3ddaeca732a3f2e9e520540ada57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc012929a056958454b9ce266b0427558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b253e4248d6d11ac0b9559c1c39a97959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7223d367cc36d26b45383dc20da1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603dc04fa3e8404378770954659472d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324493c396e233d3314bae8beeef215362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a97e31560614d74e6681f75bb968c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf70c20e12923c9f83103b0f5e5a6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef1f202a7ca37b6f20170dada93f5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0554db95fd59b12843813b888454066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17370c33ea6fd1b69db0a8900fe6508d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c940c1c4dd6963c663e47f6659a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bec011588b02f3a1e7c5fae1b573d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57cd8a130b7366d4c243e424d126f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c874fef6248343d0aa42d977ab1de771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463c317d2ee4bb04e0b4848d30ff30d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befc14a59f3953a59c27f14ed0baf0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d930ba734721ffee2390acda42a3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032fdad0c190e441cb9b3ef2ecd109975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d524044ef5560995038c8191b83b6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f422f55eb22eaa421b5198f0fa8c09e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa107e85c7669fdc5a8fd2ac4a4e0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce781116c80e07dd1aafd5be4076ccdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2615987a1ed0fa025719a86e7b67180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5339cd7478b16ae695c444f6c39f18581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f50e1555f12b7042f6aae09b350b6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab21f4511490539bc4f9e3f25854a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d9bfd0a2143a287bb2fa1baba0dc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a922130fc0c0d67440dc7c84d79337485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fda8f9b0d136b9098aecaa2ac193f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ab4c334a6be8530fae0e55aff339b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5d18e3d5c3032188b103c014a595888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3abe2e9f95c108b4aa98bd6888b6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519983c496734576bb25a9a4ca255f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04000792c56d81ce0d5c657db65ff9e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac495586d502f735506f35a0d2608c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796619488de7314ca892c2af14f0e70d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60949e92d6f1b1848cccc53f9d83f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ccf572882f4c400a5f49c8cb166995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a933282262c91c3baabc356bec60396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea9a5206994dcb93f5365adca3fdb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a0b2fa1ebaa33c29146ef0297c35398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eb9654326ae03514b9eceabb4cf7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67f9b8b864363a1268f69ff33f1971100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3231e33e6d65a90a590c0e063f126f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fae4eedf468b042793e50d108311d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56254064ffa6ac9d5a8b8bdaf76ed254103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b3a44302b6e4c3793a92146197bbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5333e38c890db38e6d542f67d0f7d47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea818b7cc3c4d7f4cd0305c54a91d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70206ac0dc231481eb50e45289593107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1250c3a542dd5343dee61b562b6fd4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924982ad3f162b7ee0aeedce9310246109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d3ebcfb1ae7bbb5203b6c07363300110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a676ce0c108b4c91d122b9136d40c0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caae220edb5cb21d40d3155b431460112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0cf86e08d029e5231e207fb79165b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8b10a4f2095a50f4c4125257dcb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b1481a5b7d8164aa58336a6237891115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9d8c2b036e11258ec2505912fd217116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5acfc33f918d8099f33b629c21824b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fe2b5d6d51963755649556e4e3c14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ccd37a9baab4b0647c2b16a90ebeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f59474ba8833d85de4e3dbc6fe994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf92c33f5bc01ea9d737221992928e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511664fb09003212f59f6f4313af79f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6987b1d1cea4fcb282b3c4b2524411123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ff865cb3a820bf8d665582a3008a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e36a53a5b0612b6417aeac76bf0b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688da80814ed6d4b5fb8320876fe4b30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd33356cfab78249404eeed0c361bdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4403b73aa977bd97d942963376bd6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a77aeb44b055edc60a59897bfa0ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428baf3c576e0149de61824671e51d61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db8eea029fd7f40834504def14958131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c063de53f6fcdf5edcc2853d642fba1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a587f9875de4003734a455f2059843133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d95a703fd402e891c74e085cc2d30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a70a5810913daee3a41f4015ca79c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf2c419748b8622f79d9ab737c14bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ae276a629b84fe0acf25250a2e384137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baef659bdcf1eefe37b726ffa9ec2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac9b0744d0d29d18183ad3c15c746139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8e36d4225645dbade777b32dceb62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa4fde53e607af8a7d0a0c872fce7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d810e6ff9e9b9d52ba2f7bb25d5768142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4828d651b7796d11960097b03491a00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682287b236b5e0d3a8b2e151fde2c849144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f24a2016ed58366d2231e04f432f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43798e9c6a93d23263ade58328a42ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbcc7b3042cf3a91611a72ffc3301f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea986e724bc514961ce6d6338a2d63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1337a2f93abec090d81f8a2681a9e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ee27d154a1fbd5208444aeab01b30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324893894c5e0552f7021f8404286ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dbb80c91e3c3aa85fc9b34e7c65cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529328446d51b9469e20c6291f049db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3f4261bf82f502e153df4ba7f710e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5460a4c8bf04784974bfec69c9b63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0417767dd75672c1351a6740540d01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599471798813a61204dfef6972951b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd186071e9609c4c7ee1ea863db60e1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdc43c3b7d536926e0d272102b71b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0123dbbf0ef6352af6180d2149fac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050507d53260a34fa5f0f4b396868dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc5da02d819c7effd26a7aa0354b52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84718ccfa5b67d57d645fd32ff622767163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cae1855cc88a632a2956c0e183060164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d632dad8c7505e96ce119cad6d1d80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1571bd41aa35a056a2fa430357f80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e1ca6ae74f2793e3a662ea8827dcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ff2181529fdc02602938d785cf878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57784681298078675dfb48b2eab5366a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15491380401dd9d60a08401cbd2ff1c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28101906edcc5f0731f0550c204b568d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9bbfcfa7b2d695ffa854f1049acc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cec5bf3910d9d151bb848d5dcf1370173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939af58e25af955e5afe9380afe82821174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f00fed56ebf701759641583a9118175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75219fd6bcf7aebd89d5e62b04c3e42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be1f1757a3622d2031e4f0b27f91de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a2e29ba542ad6f3f4aa596a8e7ea3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649798d934e729800198f48e9a551e9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f5fcf4cf04d44859b06069765016d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891eaa73849bbdea239959c664229de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bfd16a742d0d812fe7cc5b649ad03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12e61f2cc530a63d86c16d80f9608b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e114f0bf9ab0394b41ee82feaa4246184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379b08b09d05d02a22f4bcd0d99cbe4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25dc9895b148055334332dd69e643f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8e88cb2e73fc57c24f8d0d964be7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a47de87105b40190177123a9fa97bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bd76d6383393b80db17db161aa67c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52107864e53e0e2e6b9be4122e43cd7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9613b6fc5a454280c96c8ef4e14d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b7597eea14f71faa298ae3fd23172192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f81cc6b6ab7c819e33f39f4be2232193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1b7640f15d10ed44014fd69b76ce1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4abbd2c9d5a2dece1f0078f13ccaf1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82e31d85a9bb891e19bc4690f8034f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eb0c73d41905bbfc3d61cd9552096197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed27a98ba181afa8db00a74122815b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077af71037eb310de520f628b9941d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a04cd2ae9a4efe603f643911c85c03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ac63cf2619dc6dff4f95752802b2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c25e5db27f0e76dd0a21e9a9e2b1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad6ad5b4df79647778e97d76e1c47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5936007e961e88f79ad193471f5af5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd682b004f41628ec31fd8a9c1948e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a882689ed3e183fd528a9f5c66af7ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42fe0a72a9c373d6ae32b6395eced9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e43009a3b336364ba6da185883cf1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4e5304ea8bc136431fce9ad124777209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427126ace1a4e3266f423216b392ce30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998816c9134dd9e152583feb49f02fe5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a4953c1d78a7c4bf57de82fca4fa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36834988acbe507654a9f75910ed09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023c9708bbd4246dd3a7f54f51946b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61a8e84211f8c7c8e7d97bf32efbbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c1adb347e9bbe3e6df7c364bb3dac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd63a67aa24e3ebd2c6e07a76e7f15f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888d13581eb7e8f798ff8d2660120f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6b389fbc5a02e9397955c65858d02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78c19009a0f067c0ed739c1ca997f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2678d32440e9bf63a3ab31bb513614221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2731d56292df59fa5dcb78acaaf33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1bdd671c0242f2d1457f16b4b7ef2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cd9204b6d50c654c69743072363ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6c70c482b9a0ea1c889b564e7f752225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f03da55efa22636c88a6b7a46754226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6350e2c4999550605dcc89a412e4e20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31502a78d9141edf019b750060732e5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d27cf724c33fa7d747f9b97ea1b39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f680a4456ab9a077430769e92ce59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713113379c835c0bd2794e24afdd03ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aaf3b167b55ecaff87c21cdb05192232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca323b4fb9b80acb8f336fb0d710847233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432ceff112e2d71d07ce35ad28fbf97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23915ace32c6b27bf6d44dd09186cd8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7262e57ea3e583634f3569831ac7312236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277beaf8b2031d41c125350a77a4e9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6fc3d7f29a2fbfb3ed073cb1dd0db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ce9ba43e483d6f483b3c6cbd42747239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbfd0238bd60327838e82122a3cbb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a86b65c94c14c77d6f16f49a2d0f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c86a1d9c5d0eb36b4c71ce7aa5c4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934e757004a36796be53f3d5090a472243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b9fd25c03d1b48f1182bea6d66627244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727db411b176f2b80917b2699d0b269245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37ecc07b6ad8d1aa5b67741d4e1347246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0ad92c96635d38525344fd0ba919c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176dcf91eefb3989fa5239107930c68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d94445874267f547302fb90bec19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2728a01ef9186c07ec9c915655e3b7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92949d3c479b534ebf6b384ef2a21c12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d05e340a2395fb202305a1247c35a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2017cf088a3db2f9e2db690ff0934253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084973d4a272dfda88060923c663fa4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875d9e48cbd7fdfeae72bce86d8ac6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1595daecc9708d689d9f83b36cf8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59625ee4d2fd00d0b30763ba9a222257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6e0ab582fa79f31883a092802775e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13888b14f7cff80d839b02322a73f2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9a04a3091ddf147a0932c3c7af185260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4ef37d0e8ebdf3e46eec712cc28a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896be79423449961b4bacdf3b06edac0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9725be6a8f7b8115eefe1ce7b41ad3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc036a3d48301bdbe510f76a5d92d00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2791ad58dfc1cf1b01f5550698067265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829790278cc0526dbbc2296b01d81d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c980d7373eac80b2f8d7173e8f422267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca8e9a77f9e384b5e6d8d8fc2c8261268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3348eeb5dde9b9214b78aed65a89d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d6b37c4dbeaa6c52635e73b9b4b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08909c86393ca45648debe5ef67d96c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b21d3c4bec9bb20ad4f94736d3caaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c18db42886edd66069a520c1967a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d099d0397665b754c3c464ad5ead57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae8a5cb959f15204ed4c97e90fafc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f9cc67ed7b650bf01c746304f4cc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deb193b31ba4307cf3be34e7885ac2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39abf4e05f212c1388dcb26603d7fb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1f16133e21deb45a58ddf73a0631b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c586357dce2322926e9afb855974ca3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b92f2cc0fe0d45770a486faf5b6a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4f62c9722b052670e7479a03d0b73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e418f0e4a7f0ff6e772d2516e0c041283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3a2f8706054bd1aac3a33f6c9ecda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e40415d6d29527ea8e330de7d9bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d046dce1dc8812d36d4c0a6802b1a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9a063a19d754a1ba3f75acec80ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c717945e67858deeaf5da5a18843ac3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265e6df6f1e1fd92bd31d51eca1301d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b9e43fd684b8289895b225d08936e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26829b1fc16c57ca45300671ca9116291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22094aa7f8d5756c684dda1e21535250292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f7939b95d2ec182eebea4e3d5b6df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bd40f605cc305872e365bf3ee021e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fd319cc4b88fdd6e6fefb37574a09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56861813234c1e9de2e1fab319f15b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3a61646a4c192dee92fd5bf7fb3d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b790b88953521befbdfdbd67ad8068298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef51ea3b71341a92900267936fee0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d529094875f1c0e6ccd86fccfeb0b15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692adb5bb36411615c9d7e47039ada5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6985f5efdc01ef1e4b2d4146de4bd95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e430776633e5a3da4654811cbc00a13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4d104b19e90737143b87ccb27ca7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d081434102be23f51e3729e0dbba8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceda14daa8ee6b35175ba08db4ca1d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78f4f2e34563f73f167220de0cac62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2df83b5b8190d9813bfef2f1d552b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532ff44667bcde82b144d1e07521151309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f516d9713de48d90834cb45f9a036d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6af2df804080e464fe370a0745a21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864e29bc974bc5f04ced53d9ea29b20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b56804978cb3ef70a12fc0ae9fab6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a40423c1df9621dbdfbab912a0356314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61361314b353d368945bef789a27b785315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9705927e8c62218343e30afda1f3f68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99040f44490d19d98b882dd3665f2133317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c90d7dd49cf26a01d7b89e689dba5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de690300b6810935b505b28a21cb2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fad8cbc2f5c2293437cdc7e6e484c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d619fe10b2f6dd1f17c59efb533316321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27712e9e8ff9df249127d330871d0057322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd940ca0212fef580da46827a204c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bff07b30b530ee9838f2dfc65cbad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c09d07e4f023f6d7efd9831009914325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bba9a17feb2c32602b2d413f86743326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cda9c6e33f0096e98052ac5b688d0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4079fc6360b6f5e86cf10d252ae23b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f4ae61ebcfd502f50ada29bf7f71a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6896c20bea753d88c83ee4683f771330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6841e1c60e7ce9d0b9319545be311b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b21171b3418cbd3b5c44d302817bc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d6001c8f804e8c3b31c389b7b6459333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce92b47bd1aff77ca85cd568c7a3a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47572c66626e9255ec644e48c4b8c641335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b5cce16045960d0ecae9fbd753038336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502bfcab86635164626917ea8ad5b53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe402f291d14f7ee440c2160a47f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af7fc93afc1bd5a2f7b924baab545a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938086f28edaf1656148483e84bfc27c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c91dc750d0818b2d504d18cd71c19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0f9665c9e7130a61bdee3fa5f82c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56682fdaa6c7a028077d372207dab3c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c6c2cb6f2d844301d6d1dc836b72b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a8517a4f54155b0638e5bd205ad12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b3c968429c1483605ff0ebd890318346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0252535246fd0344f216dcc5e7af36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ce8aed245fe9eff3acfc1aff5fa8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb54976c9039b598896022ede6ae5e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cf533e87a90b143d8795e9f6c0ead350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6457fa1b4e5aeb31d229f6d4fad92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a2929af0eff23848eef763b73bd06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec904d4c55f806334001077d6f08c273353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56134dd1d296fbfa7f33c67e4caacf26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425be0845c4ee2c2a8fa935a67c9a6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713aadcad8e071ca135e7a75bf58734356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ada3039b8b976724964cdb65f3b43c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796ab29344cebb604f7dbd5e2c77ac0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5248b698d64ec7e78f50a704745ca9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7d08778acbf7b42ccba46db7de1de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fed1d639bdb3221d4762a2445caa0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc28f5c27c2a720bbbc7676bbe4058362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cbf5281109852ab31e12284c6067a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30cbe95655d1dd504a04567369353f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6d4e2dccddcda90817fc1e392b76d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14638498ef88c6ae3da24652f85f8199366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836419d3dca6733e9d55c1627aca40d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca56217b968ae718fc9cf015b1ad43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9da51fefb3e1f9d66bb4cbf1e2412369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027a2b02d7aa4d9d846787773eecd7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac22ef936567722e8a885c1fa75c1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0066dcd3617e88153646422e87f1190372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f8e7e8fb9e274a22bd4597ae8023373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a4527b653c7e4d0ff02c71f43f411374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165952c1bf6ebb55ee14dcf0d383ecf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e2b22127e49ef48d83eb7681af0b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931f1a081edd86bc72f9e845f47df3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890125aec1eadfc0dda4790fa988de9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07865b66388c5ddcdfe3dd4621555e80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682a42765f5a579f8f99ef8ccc4b45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343207abf966a6f53b4c3ab236ef10f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639650c26ae5b06687ebf6651b40d52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af304a61f88ab776932a1c233972f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b1c4f1594d5dcd7d22486abc88497384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d9568f36732e10877d1099e06575385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d5f575f882cfa5dcd63454eddbb91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cd8989dfb78040c9b7702ca0a7ba4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2df632e04465f3888310479e6ad90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d147f5d1d29c2d7a94944a3e785c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed5e48b601a33dd5a416a015e944e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7f2449eda1d42b7f9a0959f2ea009391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e1c6f8f02aeddd0ac8ccf3f8d8c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8980ec0ae84d9846b42ef91b1884ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76553b48cf05565e76def52f0d291e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2337dbc037552b80248336ace5ad7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b96c77922a81b2d810d2600a874df1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e8405537b8d67c5ce94b8721a1a05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28816bbaa2b1d4c63055f7944fbbc2ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df104461c7f31ead2ca399ada0d0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f8f139327f7ad4f03e449aa5bf38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f52615033aeac3cae2a6bd777228c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4706a6e56a46c60e3fade46105dcb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a91068df7124eaa9e2ece09fd380a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37600cee61949d6aaf64389bbf7627ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1941eae155a94682fdbde9e6290b80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f869bde9fc6bacdd02b981f3179733406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ddb64947dcba10693e5c67e5f8084407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e686f0dacba300713745825dff1bfb8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83870855daadce4d51cd518133a2fd3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dafcfc30c2ef7b8f406958d41dcd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328328d6aff82d06c3afb4f608670235411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65725f2775fe605293e05c377b655d12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d947dcf9012b8a0947589d2a22c34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2704566af63a6bb7afe9b2c595f0280414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f7d25f8dab04eec376f701521eaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275681aa093cb3f143afc6d34d46caa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273213c009104427f060177153472f3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12475d03037d8983ec514c15909a7463418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caec994f8b1f4898654861ba2dd26a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28738a41f179ff6be1af1e4d48ec80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb811b20d62a516a14011e3d7fa2c160421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f768ba9668277e27db6dc01493bf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79defcd8b72dc33f7f307d90a677e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed38cad423617c48d3bcab5b3a7e46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b503b5103732ac704c39ecc6cc4f2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f611343eea913d869a1db528b8641426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f89dd823b8b9767e566246c6de984427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9961bdca7004a005afbed1583acca5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4802edd8168b2d980a106ea400043429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32f64bfbb610c1b0b6c94dccbebad0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdb9f74469639aa881739fee79699c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957970bdca25db908f1752f285cced5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610cad0326a69fe3cbea1fd4b9f92d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a841acab183a775ea8d529af9b136c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79495f80685cd49d62cb8d6b20ffb45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9174337a337931b6b878f7b99cd0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b6e4ff85a17e0cfec6c016b978598437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab84037d804df72510bfa4c004bc9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30cc8872e42e1890b7c6b5d57bd0b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370f6fe54dafe4c597216b717091ced440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b071d50265a894010c04ac47f6f43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab3fded61c583902ba0d02428b29d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464ac8f31d82afc3a53d873f90c2cb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8586a1a358727c5bb4b1291157a764a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7f10ea032e46d27b9f3f11f3b2bcf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23887a634074c12229b11b3b3c676389446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e70c4362b05fb3fc663ed2a4ca57f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee252d09a33ea67d9abd422ae683a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdc99da015bea8de0eeb8e1caeb049449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4107dc507acc9710305d4dd541b6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2a952c5bf45872d7d77e7efab3f19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91b17d1e563e418870e2f1183bf0fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718197a6b95b2bcf019ad1df18e796d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6007a39d0461c62f25936a594d1b50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bae55f77e6a8e2f4eb6df2fb3871d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760a220649e8dbf7e51e6c39ab2e64f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407d546acb8fa56324409f51e5fd1a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6f09fb5c44e5e198565e987eb1bc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bec862f8d30e8d084a783f171e28e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c966c6fc31a925623b54dec4a7360460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e068fb668e166c644b9e3ff7c7e94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e47a36f74256d3a5814590f0c6516462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e1e22c0d54ad65c53fd4819aebd7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b83daea390b1609b4cd2d1b54dc7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937bb6b3ad223945fdfe43e7e547b32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd9722765a087213e474f51c5169a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46052bcffb36c99cc980a2bdf7af4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5877caf88091bc53ea7d8302447d158468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16d04b5468b95293bd7025ed7da508469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314eb7e35247b555f9e017714fc28b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08320a01bb294fbf1d07617c65472ca7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ac720cb0d081be442e3be920ca43a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b24eaa7b12b2ad4c30bf4ecad0116473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07c62077bff1d0bb3c5827eed981b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3119c4e8ba2612cd2f22ea045ba1793475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd920a24c627569a9b0c203b332500e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b46e15a7dd173095666b1fab77d91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed071e4a182ab28a91df72000363d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f6478ee4ad640aeb0bbaa06db4032479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190afc558a8cc9c12e252f57e450f7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4892395bb46b1b2c4006ee1ac48300481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98bc3558f676e35bb85bb3f168abcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cd5de5d486d4cd231c1adf7943cf0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcab1003c399de06a3dfbd1c2c169f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaff0940dd3bc304dc1262537739747485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf4533046c2cbb248180b9ff4da711486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ffa615499f19159377b590d69a2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc23ea113a182f56426193f29e93c11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bf7540893d3df70a7c5955bd3439f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa17bec7b07472051dd624ff7d7e4a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3167ba7dafb7ced7f4bd40c03045a2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533d96c7d40a3572f740b2108a40bf5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d6467afa1dbbb40fba494fa33d615493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307d3a5d847e4dbe8fd92baf60271d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8454b64a172954e10de9434d51420495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776b609c6d01e54b83b357c26547906496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c8812e7ac458053fc96b4ec2b03fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289e935abf942331e11aaf7952d5348498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ab032694eaa94e371b11b5a760e8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f28fd3f2da89ab0a874b77d32bce56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d4c118d36098f30a8fe42bda7cca5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06fa6e1787df7f6acfc4b3be70e2c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f49740b68d7b8b086130a70fb517b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfafd542ac079a16b75489fac932bb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c82e524b097b7bb8363cf178afa43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ada5e49fb7b612e1d0f02a4623966c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e78f43a1c141da6aa7a7c7a148a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aadc4b07e6dad10c94568fe6bbd1a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443616657d86247f9daaa86f2d21afc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb7e8335e192d478d3ad63db8511f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868728db14fae33ef40e5bce60148ebe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e8136dbba486985dae76bfa02cf27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79abdf5ad26a04af36fe073d19bcebe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b10f66a90662215429e36a6d5ff3c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d9c43c7c02b605c43ae7ce729e84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e9c6dce1162dcbfca344d2db5b67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00967c0cf3f4c371e4ccd1e03894f8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429ea7833a11682f367b0471328b177518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff42db99dbbc8158747f4b3a8d5a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69753a10bde76814c1c80dcca2e14e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3113219d3ebd4f8f266744dce5f0e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5be9f3852b93ed88b4968de61ba554522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed76586c78580cffc59e0405bbf04ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c512b4f3598dc76c70fffcc54c55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d09b4a9267776fa3f506bb401416f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a0d943e908b1eef775e25a0f9c441526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e951f8dac349dfd65e57e43a79938f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065c26bf989faf2cda8aadf495be6b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b5b15a7b1ff65388df4993a6804f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e504b57da2b06fd623c902dfb43b58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38f962b3728e7660e3acafdcafb451531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78d34bfb5bf6f0c0125a16dcdf1196532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbac237044e944d98d2b1ff5dd3be2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d984b1f67efbbae5bf339187fbdf7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f48dc7fa8cd9a035e696fe753dab8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be25adb4854d3d9e07d35e5ca003de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdd166849cacf3d4cbc103c4422b01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e4ea19eb7233e8d78074a6b0156ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dfe5f6058585d6891cac5fcd72d19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f6f2e390057d5107c1a29ff4417a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb6a6c72829a07de0110acaef191a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef3eddb11c69b373509a3155d03a95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc4dc28782ce84634cb7362635e9dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd2712c7320cb337361bf4535a298544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d5ee79cc6d2b951a45148f6588e13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770a68093f643cdd0dd13336e7ac99c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33898558fcda0246a448c194f89be860547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e1bd07f648ed9c93b3487329dda42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b598acedef43a06114935850054af1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70af584f875ae0e153da08c153af3cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7225aeb6bd282826b0aa7cd7331e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e65920a1b8f66424cbace95b969a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a2b65089f924920e3a384f918144f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f5d370da97f1239580a20f6598148554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4907d5e28e5ccefd06602eed91c451555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143ccd53eb243b86ce1cbf6078262a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7a76e64e7f84f8a5f98946ef016f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff615a5729288ec621546b5940a062558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74798af608935d792b5d808591395ed7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768188abf2226ca548bd3f368c0bae2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b3c76cf016330a5e720f514207be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720ee86aed983018768df86fa51f44c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be64c65d239af7a1110aac3843c1eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ab9a20e9f516329ce067728cc7ec3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44d8c64d2666a038b414756cd71357565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65412f8b156fcae2b7532df756a22d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bf8567ac64ea9a4a766a101037f26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69514841b91dd6f6da6a5f36105c26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881790a7605f316f00df2bd198d332d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef7ff9b6e3237198091a27ec1c290f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad85f514ee1e8f8f46e93263c66270571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e250b8d6306cd11ab1aaf55b4d8d37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def23d0a0d27f41acdee5d6c589fd44a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7698bf3357c9ff0844076f0853478b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0d62ba9dd631c4800ba040904db25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84098fb0bb5139e731c0183979df2749576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576886d6ad44cd3fa5d5f0e91102f357577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a9c1c6b8e8c8582e2cc2adce04c25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8957f40581212192e23da457692442579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eea22a73fe5f035fbc4d25c35a748f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78ce24c04110280fc99f11c42b5d4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a9dc419ea9c52f5547221582faea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f941387ec6baf2dc97c9f09f5e587583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942814624175f99933953283cbbe6cf0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee291d92f95b63487d344bd63c5e2c83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210caee09c9a0f441d3dda34447166d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f83cd1ba48c8ea2f72f9c18b6b94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee2ca8bd428d39067abd4d886bf173588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6bc0d226044b29723805e3156752a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64737a3829a30613ae51d0bc7bd19e92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d944e9b838cc7462e83a55b2ff590591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04cd04842cb97e53db7030fd369ef8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7dff611ba31022dc63eaf2f0bc664593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0319d373e26d2670fda6ccc91ccb68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768d17354915eff55fe7f6ba3911928595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0142b8056083d20ae444ec655bbeb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b38f854ea61d257fc1c3be2ff379c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2bc7c63dd3ad98bfb88b2cae83ba4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e028bb35309f9a692c9a248876fac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af868514fa65d931f1366e0e8964469a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad0208b3495c5f2e6480228132dad8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68855b5dcab79f569294bedcd48df19c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7015abc09e97beba1fbc7981b41663603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8a07761ca343f6b6ebad37de9b5fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6227a3eba6271d7b3cd24f5494adb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99c962d7dcce2b8b6a299ee8f43b0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8bcd988044e35c87f223f3d741492607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6e37a6a8afada1ea240cab82b2dbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b70bb1dddeee7fa498138357db3a90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c382e43345adbf131a41e6717a388d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da77d9360511ef0e9bd6f20c3a7bf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2e17705d2f57b831a342fd09cbc3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba99dafca1b2f200859b9572cbec9ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541536bdeddb0da9150bce1326fdacb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a08921d1f42899dfc6856d86b04f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b43df340e6945b756ed46f6321636c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0d8c38b274efb4ecbfc6787473803617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5dcb5c2401ed1d32914f7ad6ad39e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0909a400a5c44d3783a055b25934b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d98ae383f1f9f0d34e048aa11eda7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952fa68efb419b24a6d957db819064f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a79004ac9f03e9d4e4d9ebc1320793622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049c7b1cbffba838124b1d91a707545623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c31b6340f95aff792f44b1a815893624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873046d48bbeaf3d7498dad315e4fd23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a97912c9e9065c7248d55523335a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2a77d979b97a921600fd1500b3964627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceb9cdc5a9cec6680fe6ea53068908628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e37e02216662261e31a26038a7753629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6359825917e0506b4cea2de83b2f45d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3f75de40ecae14756ad7bb343ece1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc3473e974a1174fe5bdf224714fe6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00d80b97dddf8a0cf183fbdd9105ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83de570baee76fbb15dc4e6d46e924a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ed530580d6d20a572d4cb6d7bc592635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cc8da829da570c07ecce73891baf6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19fd71ec54a958e331f335c631c8bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3077c35085f8948d11fa6d0fc1f41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb40913d80bdf9a94432993a7cd5b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1427d32b415948085b22aa2a583a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9daf6da09a60734a3d2ba95f3a63e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52e9df270bdd95ce6e3a3b007f8fd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec881983e064fb109d214af88011ab31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baafaf3bae9da74bf50b34247dbe289644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf97edae4a5c7e3e14b737f7cada76e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7895ba65ee23bba021c59401ed5c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4a7841b4b212166bb60b70cac7bfd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5ab577660587be0bbf097646dcae6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bb5bb5ecd0a4a65339097347860db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e01bd9c3ea07450192bc1ed849978650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959ddb7829b5ce219625003ce02173e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ff285991d9a6784591a26881b2048652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d78f64cb1f114153a8fa400ef401653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd2c06d7563a2d3e58eda37c0c1794654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aee3a6b53c543da4400b2be659094655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de6dffe2b1bebc5b95e2f844649bde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd93a9cfe09643295c2c4720f9d57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c637938dfe336e6e639bd0bcfaf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f01ade005ab8a69fd60dc3898316659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09448804cd0a82343ae9cf0ddf0f6ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce6981f3dbc744d30ad3db18265173661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a58545c51804a6dfa4889dd3ed8204662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65575cd9a4cb31251ff37d23d79f08c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd826e748b4c5948571853f341d4aceb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a839fba84f40109fefa3859647762c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5fa820280deff3fc315110f7c3071666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8ad9663e61a28a698dcab0b071ae9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561455a4de7b14c73fe6f7ca7e5109b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9078dea944503740ef14cdeb752fe9c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c318faf4d2b037cb93d8108df395b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d47ea15cacd66b02ea9ce1bdcd5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978405361d7be7331aa093512fe4224672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660250d904db89e79963b563ac8ded51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32feb0a56ab50140a28145936d0f0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798f6afb7e39403c3f1125a90c0e034675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950dd0f84d2cf1ac9588a377b412d15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427469aee70cedee2ecba90fa406b61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467f86e9c7be8e2ccd1d55573ae5396678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e5c57c7533d19fce03007f4100379679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d76115841c1fd37884fbe020fa14d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ccda168fabb4d35bd8f25489726a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb249779ddd24f64c4691e46c3ed98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07273fb65d3c826a10e150d479acfb7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff64ddefa0b607e95f553d9e6e5c17e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50008cb7031d18505d67c0a6b5fdcfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df40edb08050237f32bb3e06ff2bb5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692c95962c7c9fef24cab3a3bf7baaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331869340cf1c03285e547a15d6e9f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782df729a0effb8aae999b51bba7562689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c0ab76c009198e8c43a9defeb32bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049e76ccb89914686f2be77b814f711691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece156cd3bb014d12eee12c1dd8b7125692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941ba5d9a3cb95df32dd924ef9ea75f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecff79b6130be6be77f243cc7f0d3e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc1d47b6398dc5cd20544a1e3dc380695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6a9e2871b98a61db8e9f0be165d13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e141316ab76281a8f6942953a63865697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc71ae3b8d9ebbc579403c91d042b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adb2a3b2c664dd5c3018415d5caabd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9c1fe2c7ba97b4f15072af7a17c53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bc243b97de37b6a5b48f79cc1477a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894d9119325c0f710f8950514cf82b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d0c7198f10e9e1e8f5e226907c77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd21f2709402b0652291da1ca1b07fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6f8c4d3a490ed081c3f7c8a4f5dcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a4f2e341e84ba31c8b3c2803d9e3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9a7b2ba597d37fb62df1a73d54097707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9705dde765096e0555c3b3c9825c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a51f4e08cd1eba0b45477738cc395e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23257203734d1117937a878f0e0489d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d779ff8e04074e4541ed13e0d7e8924711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aac7075a6651f78308a70b5fbc01b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1cf2a8c77c90418a0fe92839143b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be5ce8e9f46d2e0d3bd560fe8d0a19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5971abdcbd15c7f734c47fd567c7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d0bc838de2b14feb5e72ad52f2aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95498eb408dfa4164c4add0d5d77c85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb193aa2cb1224afb072c1b7bdb0e61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d3d6521ed2c428ff7c99acad1b62d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e89dfde35c8d689c122691de27bef8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7296f4f68920c34e0642a6a879edb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2204ec396894e9ae3af966a719b0682722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c913dc7793147ebdca97811bcc509723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d37582fd45548d0c96d5959f1aa81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ebf04e23e05d03ed7a85c5fcb6af7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c60b094b3ca89fec716fddc3d00ad0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e0fba8d4c1a94d4fa5cfb7efd4ece727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13949ef3a94e4b504ca5c957bcd59a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ece3bd2fdd0c128db30dd355f60d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa2dac3072ce2db3450f956d282ee5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b1805831d73491e077e919ee5ab9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4a58b415596eca209dd772868abd8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ce6d6728d689131dd58ebc835952d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762f9dfdd664a16f40c2c66e570ac5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e1f72802b0cc00b200cd8affa119a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e445ccd3320c996fb2becc087d05b70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bd7fca596eec99ded2786cb031411737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c965fc7ad0f8bcfed4dd80a341dcf8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b810fdc5105aa165d4c4e559aacb4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56485c68dbbe43b5e643348e2dd398740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23209d42ead66fb4785634166d1e34e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6d2eea2921e11c290649773cd60a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35adbb169dd28b74d77be3adde88be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f0b8ee49baa79b2a09eaa9f726dea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e124fdea65bbd3d15970cfacd7299f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6d202e810940a233da490f26b41f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb9517670dcecf793326337a295a4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a42989759db22f66a97438802ae18d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d3d843a153275fe8f00263e51e717749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ec5827abd2859eb7eb5ba4bab130750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a549d2c4f8683ee9357e59035d4fc6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab7ef19b54567435ed2e7b16013f8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8901eacd1deb4f36b060d154f5bb0e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f20fdbbeb8bae0729e34236cf83595754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c717f7e3214d9f51d68134d0c39c07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8db8760c85cc99b37f8eb216bb0ecf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0511bb56f6bf5a9473e952ce9492f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8680940aba33a51e45da32b022567f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714a455a22413c947ce79867ad9130a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad6ae6ad39ea06feecbff50ca95637760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f763bdeec1ec47aa9631f326c1d0b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c163844103749d7fb8eec6f884376762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156555ae141d9a7154ce9e92f04ac70763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706392a97f1f39732da9ba8d4536a4d7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cfa4e69639f7ee2016583e87306c1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bafcd57331b10f284ac0b14615dcda766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827f57fe9170eb84a0f0b04fead087f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164551a924673b307ba3d22b9215b94768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa35ddcdb9e034b8231b67e5361927769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee99cae1fc000fa8ce77eb41b513877770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f16fb14ab727e5759ed87fa45256a2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dceaa7a4a67ea9fd6e9d99cf6611c8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e1ce130cb143a93c4cdea165eb900773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c5b548cfc2969eefee4b80811a97f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2902bc92977a6c923925667b1362a50775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a510f28095c177c08c1203a9f6279776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b73858bea2cc86f366e613698643c6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae2422e926e9ef601886093ddd93cb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8da8af5e3cd84fb4f8677274c2c76779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593e8a93d85e543ad856cd0a1037777780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaf9bfe98fa6b34523bc97e0215aed781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b18f3799cb34cf5783194c4b80f163782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6192048bf019b484b4c882b558ac0d6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad69a7e1c6e0b480132eae5b96056784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33309526111b9641f7a6246370a733a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81d0d6ab1455dbcefa5d7d0754512786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6ea03758c29d8bf17cad84ac2192b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624d07a3ba6c5a1048c02d20a599673788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d3f94e9f908502a7c5c3177a087d4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea8f20c50786a337c20d2dae025db1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ba59c7f3cfaedf7a343b83f65188791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383601f645ba5648d84aae882f057ca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cb9be54ecafb8eb5fb47975f1efd6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2340287e133efa13eb4bf8ca319b4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9021678d879c113dddd1d0b463714795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1c4e4af9022eba6e238a87bf966d0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21346c2b992295738c02e72595dae30f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b6b4effcdd145e52031a5e098b019798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393607cd9ec0afeccbc5742cb6824acb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faa0a3809814a0d5806a2d8161edf6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0250d455a58cd6875c542f2fc7746801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7bf1618f584266358ff11f75a6b7e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d55b56d8c9cd478f4238f1d84f20f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709182df915cbd8bfb5677b8739dc580804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd4c7e8373adb7eeb77fd631f281c9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca55f1794b2d094b73af2136a88737806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431663979ce6ed261ff6b21d3acad60b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c31e995c4dcab33f5831f0181f4ae808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52962066c659bdbb775761b15dec271809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e20bcd000e307187ca7f8a86a9ee46810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fc41fb292329b5744097e67fb7423811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6d8e130230036c3f69af9f9e671af812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645efddd477d92fb32cf1bb17a7464b3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf6f8450c9b41a79f576d7e8ee8415814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba4f83c1c57661af3ec800ee879868815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b057c208cd05c45e12993e53b92275c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88977950288790df8d2206a17ae30a2a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306df95f4f3baf2f863651321b2d5d9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185183934d866a9d0adc0f1548517f1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9427639fe02662ef40a05df225369820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9991cc39a15a2e2c03d5cd318082b6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9de52c15390bd88b1cc6434b2fa27c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae8a92576cbc429ee29ec362876f6d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245d0ea8a89eb7364fab6d6581579d2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1179e9b30a147563b1e5921bcb12048825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e70770bf1cf1b9a66f782a70a76a4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44693c3831e1201bc07c049ba46014827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e7ba9abed163b8956cae66947a6a6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831946aebb865af0d43600287d57d1ee829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbd15f3edf855d6c9bfbcaa84bc75b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c71c66ec3e91046779cdb64e69de5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50a2fdcc4e6bd0cae1dc7f40ba04ae832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be89cc7c6b4747958e36cb1d69718ff833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c03545d8cfd80c3654dcc6f7c50471834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1121a770a95dad6963ba26339c9cab7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae14790c56c15ccfd4618da921d957836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bde95824dabc8d3e78aa3cb9e9b4ae837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11acc795b40393bd934d905a36e2ad838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa299d965fe3bcdf579c354f741b620d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd6f44e2fc3f2d31e959a98f279852840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd9b99f332bd5d0163770bf712e301841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ac2177eaf854be2c9abad0d145c6f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7326a00f535507eb5abaffa48cedad843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b759388d59a0003d67e2fe91538e0a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353769ee7f2c3c1a228000152e85c7242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97617a6012033321ae0a0c7c63914c653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b3e4593c3b9c24c3e9074acc90d1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56c8559da70729b3db58157b16a8de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8bfc6f4e96346af6eee84665f88c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62183f28be4cb701578d69a5872469e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3337ff27c578059a20a7158e8f3438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394fdbcf98a3730ab3c26f3551f00df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1c8a8f4f3b66f928c09f01f4f904410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102510740cb3fd810fdac7c7b24491d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661e2684635fccad610c1d972b42b0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e6c561e0744bd01ef684286e5c23913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad18978c6b49789e6c92b51b046a1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ec3018680ccd5f12f0df3a76068e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43937a53edaaefa14919d467158189f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55e4570123b08ab6dcc5f4e5b23e2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba99f5dcc6a6eebfaf2ef31b20880de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e83f39deab77a2c7a0e4ccb2b1b9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f900a4f5d8c06af58e2b15665607220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c998c2f64bcf7cf5374ac076f9aa9ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d919dd96426b62dbdc6e6955b2f56b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f336406fb58bacccdda120dc32020723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76315e0e673f6cc567a54bbcdc076f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da9ae393e1384c664e2616578de03325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a43a85f7f221ce3a390ee90aecfa9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a71765b956bf9a6dc7bb047d819127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e38b891b71c443dda402732f7460128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6585232277595a1f17140ac50655229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae379f500d5cb376552af7f1e1ef160330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198abddf738409fb1596c2798ba880931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9dc2fc8acc3a504a28f0b33584c6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdefb9c7939cc0229581c0e6fec73b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626f0d4dade8cdbc9fd6cb4dce6cbbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901076a615e2e125c2b3298a8ded59a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b19f6c8ac0a1a55865a99240a6a5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501a0ff42433190aeb04d5c328630c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c412c2559a6325bc74f0414c74132e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef20c5ea4af2a0038093d6456f69339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0fc886fff8645e952045857abe89040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f800404017154dc3865359607b59141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604ec2447d2baf528f61e9e5d7a39fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0aaddbf3f64dc7400419d8954cdd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd23dd11713120611d1a50b3cab2a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404e00d0211814fcd84f307af22440545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be1d585145106a078e5a8dd7a3c57546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82190aab318fdfe6a915efcf3f8bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba131aac20e9497acd2d47b7953d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b2ee0509ec769030ac9f988e150b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef5fe52c99ab9b3418cc4498fa16bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5380398bd6e140f89e06cc79cb3c8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fa8019de844d3f71fd70c3a9598b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ea8736f4e5e5d31542a5548857b1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab592b8235867e2779ac9936a238428954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1659882b2211ffdbac7166e243459455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c9acb9fd8f067d993004d6267663d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25024f746d3fca4724d58d51631c87df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9ac0283f8daf48358348dd73925f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d30e819acfe1d5e5146154a28a729a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3c53d91ca0406ea6a6df248eb37d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84726026be500409755092d7b3932f3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe6330478a64da2aff50cd9804eecd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064fae507875b6f92c6b60cfe1dfdc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccb739e55ad67c960654d0b51cb91364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c0ec1c35e319b14a3c24dbd93b88b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb8d42c3eca07c58dd9a48fff775d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ce61a64bb5684035dae7a9326970c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959992025164509e50e89b066ae220168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ff3205dfc7a588e59fc56d9b41e0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d724f54133ee1a61176d7772a575ae770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591a578fb6c330c9b69e77610deddc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a517b162e7a720923c5c5fda453200e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a52e3a19f88fe4bdcbe5e3f66bf2c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ae0b5fe334d4151fc424a58f5ba6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa23e121789f9af30c90a831089c28675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77a0f31e277998f2e29ba3d06fb7f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a8afef51c6ae95de1f8189749919f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3963157f6daa95cc49d70ab0a5f7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0097f77e352fafaec600321fc4ea3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd9fff5530f9d3233c1f2bd136e8e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6425a8d03213ae9cb1b3e03f2626181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1175d4723a0c1d3db1d09a7dd0a3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9c00b2240251c8534f5445085346783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ae2b4fcdc9feb537ff31ad147292a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844d679e890da5db5705477bd48034685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512ffe56d1cf90dc39998e3800d384586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd734cb28d5b0b4923c0b002d721da287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e7c083ec8e0de7d73ac874856d5cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942186de951ce58b3b9db978141ea8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667fc69ba2a4757dd6c0b33d04ed8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a671bf03b50795d66fe187a846fefea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b765348e162cae6932bd1303e9580892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91890b21cf77eae03a23dbd43425617293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac834d2c89e3498d1eeb6ff91db11dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bc0027fd88178aa9d24c178337eff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbfc093be251c9b9d5c5cac164975296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fe3e56f0d6f665bb0124714cad96197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa2824fcbd5666d783979a0b57849898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1596ddfcade59115621b2360496fe799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071b6d58a9127c122bdc69b26c0e225100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed790e4ad294aea897259265c34de905101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e70b4349936ee0e0f25cc35f98314d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352a187dc06a367b0f97ec1b36083ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbfbb00ca56115b0607de169fbcc10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6909d09075e8a68e32776a0d001e9a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9ad98653d837fd4f960a769287426106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b70dd9d2bf6b05daa5dbcc3068fb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152a07c812fd9ef8d7fe155825f2acd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18511aa6d07862226fd53dc016af5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d9dfa278c50c2a3898e42819ddf59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b38dac09933f667269d8c710070487111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296be8ac613bfd2d98994952410545a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244918b3b0f05dcb6fd73095d9a826f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5e40b0fe504dd4639e378961ae153114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecb1d36633f78f4783a35cd579d163115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21f45846a4fe0a782f5faeda4210fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d2b8ecb0c9ce9e61bdc6bf588ba1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d16a9c83cbe0e6ca62e3afd84f6a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa8f7cb2b150a55ed33b0c51be8a5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b770d93fcfdadfcbbb644890b99ebf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88d782c06cf56f16cb39fb9000ea17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd7bf2e945342c5f700cd9359bb486122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4a067cebab6ebd24ddb7e24436a21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ca5c79788d3a2975863272a16cbe4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0e9ef7c6072adb94e9912143e9617125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9f6e009605934f006421abb82658e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ace4ce2555a46cea18e639a7fa1a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dfd5c803a7e4e83115c640f823208128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3dd92902c824501fdf39f246401d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3939081d9af0439456d483e9772acb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fdb8ab27293aab00be240b0cc1602131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e848ab2b93beb03a1ea7fbad5fe2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee37caea984bf95f3fbb05e7683fce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c6454c3757b537fbec6bae6ab787a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd122c50668f75a12ec3a6d6b1eeaec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8468c9b7dd509b8c21c48a17a89d105136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb599fa5cf857aac23dab96023d939137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0e45579766c16d881e645a274cf51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b6e983d58e58eecf5b95f02e170a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d702371fcbc77f45ddaf1458fa05133140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9c01bb541f94fd4ed6e2d17aa5585141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5304e57d9b7cf5f24aaa7778fad04d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc7b91b9cb8f6c82f9eb4f3fc189cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7e01db59e8da1b26c40733eba23c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144277639ac75bc23869a0ca93af3bad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912980cf522f2b886c72682a02b2d588146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c19fa579d7cc06762c9394fa804e2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b786a245ce0dc51760d8856969ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2227ca5394e363b13cd69c09ae3c18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c37e78f1e8ad519cd797cadc51ea6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0dd7a4fd1753c4135e6f7d552e56f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d890b677a168b30a71af419a32bce87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1754a1a00d171085999e22619085cfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac22a876c7f4d9dceb63ad06d64a5cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ff094373208d66846cf7643e43da3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c324559624933df251441dcbf719b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc3f5adcb0238548969d72596c2a44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88de0992b6968aa30ef26d5bc0783c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fda47deb6c413ba863d34a05cad738159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea99bad2d5b7138b6eb02ba478b1be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec9cc7029d53af088efd700d6d64f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272de515cbdfb13d33e92b59b24db4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26ea0551d44727af78efcb99b600b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff58b1219c4877b054daa3dee54ccc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8294ba009f45f0bbc8c07dcaf8173165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aafb9a3384f80dc2be53c03f7534eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eddf524052f01431c0da9b560fac75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700850bd6c91582fa41c1043dd133b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8472b21932c15c4ca0dd1c2f05b2bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3224165add4f9cd1a456f265487c25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62541d977fb9d6eec07b517d7fa35a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa8b95f2b8e9f00a0fe55d0dfeee73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd85981212c65489f10c84fd0c8af23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc2ee19ea0412fc86fda499a3b32de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c2cbaa209f002c0b690871b959c84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816dbc1c64a15e954524676123dd7c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7ec58c5bd473e79d529988a8d231b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2cef097d894383c3de32ba61bed97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424c87b1ffe4d2777d2c023f4fcf97e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571f51ef5b3c5b6be07c22ca1642476180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d905b457662f491c64cfbcf51be9561181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfba899b299f99f1b20d3c0467bb029182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00738520c546ddd46d5514d2a2758736183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c5e6278a55e64bd40ae0c70b710a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374894dbb75b3d8a9f1b9a10f2238e16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d5b49eb20be112aedb902624e7dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3ddd3fe17f8869e3527330fa82a6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b56d52dfff34e65103540870e38275188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738211ecdbe6eb3a6151aa450b0cdc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213cf740e7f29919265627e973b8e9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a4457db93c9f10eb34b4379817baf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7ca60e815b85b923db3f4082560d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fabede15f21bdc0a1cfd43d7dcdc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0b859f44a16f4bc30f06841776bcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d2a7b7e583b8db2b86f6d06eedb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52aeb08307aec8826df1c18c62199d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3c15b01972c74b1d683ec201afd85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14561be70400625eb13f24be5ceddf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fd14734cec9db12e9b69bb0123e04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403e92f2329c8cd676719688fe7a0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af363951cdc0ca0ee8b631ea49ba34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c906dec8772cb0264f6544f897c0fa1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d2f53e986dc3bd4949cf359924188203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9286c89fdb6b6c3fe2ffd4bf01203204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918480c1f8c907eda1c3887790ef6ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d82b6bdd4a52c31afef433f70cd8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9a28629b5a81c6628fb6a26d68f56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4858bffb687db6f935ec34dae777208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aa5f0a19b11c390e4543851d18b00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c50bd33bdc2442513a2a966c6c4f67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf3779c5bb46a6dd053a1f092f1b25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb1cd93b6a0d0a503d8603fd0328b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09841da47cd7f09de4ca231d44aafba4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9596eb85c89f4866d3c7eba793619a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee782708f6538bf9bd07e5f12fbfa9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f7d4f2b846882290f21b98f699fe8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230bc1d472c4c9723b181fc678c983a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d29038cf517eaabcbebbe0aefe096218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fefad6678f72bcd8cd7a8fff3ce6f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976b5ceba490f25c57eabc495cc231c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55de680628d04e8d0db5f50aee99b68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaa3e1e9c17b2d27de1c37fb3a0573222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f538f00b13f0d7391b9c1a1b646f49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d6fb4539c050776e7bdd005dd7f1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20332c0c54819c4a8c51726b0f74450d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a73512daee70df23888143bd901749226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7c2e48661d114e56e669404d00f53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0778f0ef71faf160533f802dee5e1d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8b3ab7a0af871f24b644e29daa578229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc0eb57728cc91547f3aa037e38344230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04942a820b5030a06143bcb1063818ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef481444f813f62793d5d2fd3b6f354232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e856f18c35d0fbd4c2c37b1cc16c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125907950339274acd6566e0c1be784234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aef6b0661880ab80f2dd640e1ba98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360b222fa69c139f3b86356b8b1c79b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb44dfe56c85746f9f7fbca94b6b703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c04382ad1a00700d36cad00a46fa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c8ae38faf853aaef62378f11687d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10af2eba579ec0da4e51ae30087be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f55983c40ecb48b28cd5055f939bab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd1057d24d94ab28ce547d1e558a31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931f1fe46f2a3637607d056a8d6d67b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60102680257793812eda90c758db8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad455d65d79f1e65d4a82cbf360b8949245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df835c403ff665ce003145604a580076246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b47cc44932e67a233de76abfb0a47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f909bf3b418bbd000b253540f2a2a37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63227ab3f8664c40caa7c7f476e80b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ada96aa2676ba8e6e2661dde650bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff73e35ddfe50d84811adbdda9f25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec683b2d3130a08f7e9b3ceee437d03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaec5e2f3ec615c556be40e352aa6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c54b8dc5ba5e1cd83eef4b4edf1ad3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88acad7c4155afd228dc605cf52b971255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94296dbac136b6cdf28f8f77d6554e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30276c7c57ec2e8a36f0b99630849440257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3186140dbc068a0f3375ecbb51364b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413e204cb358b0999866751d18bd2c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3aa4664121c60bd26705f2e64a242260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53260acd19951405d69dce5e90eee43d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b6ac1d558d20061ef5e65981c0078262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a8b28b15fccd29f1204bab2751b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd26a9027f4bc5ec700b43e99ac454264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b691be6c06cab256db6d89f454d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74a5a987aca7f24575d20a969f6179266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8d5191129e077f5536c469999ca56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade9c74bb7c83ada87d0a3ec82da6eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb50eb61706a19674967520e3eaad5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3972dadce857c7d2ecb9712c81f9410270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d288bfb561afb6b278b40206c6ee9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e1b8ddf4f772288b493d39140975d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193635a489994785531c023189279a38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288398d9238a9671ee25214a6c65a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76daa29a237ab0d99128167020116a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d97397bc41c11bb206f316c6f46f36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6a769e1890cc2a04b1e05157215e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec21c78275314f8d9bb009ac464eca2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71c8c03d00e223e055e2b5a21a9436279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126721664daea35ba2091ba78e1ac77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f21320afc1c6236985993f881d22ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498d3ce89c06b70e63b76e3bb9ac7aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8340c23006a66f59ca2f83881cd2f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36452046ff5c1abee522471ba9b709d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb914f6be863ac1d5e5ed556d582ecf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d41db7bccdd170a350d33d9b472e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d501f589a3832412331c50fc23834c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe179f1e9087576585c930434858621288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10483d04764ca60ee98be86a35b9be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0fbaa23fe76f0c74e26ff49870fdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58c0da4702a41230283c4cf0b38895291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a315a6960fcf94578a97d7c031049fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f10787ad763c8b431ba0301b72c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2493a9c9549037d63f06cbb2837d4d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723722d29cf55762cbf1291a87017967295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007eeba06c15024106bb234f74561d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93196a74c881b794901f0606320870297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b54d44e78a7a281ae662bb286f7dc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae1a7c85e40190296466302b0dce7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b338df2fd5e274fd849cc7c326e27e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f23abd51fb2bad7cc84a46164b627301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fd74f9dea66261df7058ab6b25dd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c803a6879b51e9782da06b488b3bde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fbac2de74ba0d327bb71589a77b33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28523a33f1e92c799399e9893c561305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a183c1854580389a145fe5a1c95a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccd852fc83263b91bfbe91df34ac49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d8ae5ceb5f142fb032fd0b5569a54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a081b0b76b38be9aca3b1db9b62cdf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc19ee311285cddab20ede58cce967310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b097d79dccaf8adf34ec53e320b8c6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756eda96230402370b92a7eff56c492312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4043af51600d91b3d45ba372f4befd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f4d0d89117e9cb7018be127c6981d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b869b9988eb6b33006c30475dab65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8550a54b4df15291f2e95372e26c37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c221bbbbdb32f6bf76bc2f6ae26c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4faf25a9e4e6e0beed4b7b29bddaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b27472efc7aa318a42ee0d6fde8f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7b4240c31f9bf698564d00d211c74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fc956eb21492e8cf914be7b285522321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a266ee802a3e69de127351b0bd58a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cbd45ab3b893ffcfdaa0fda11c7d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785003d258040159f090b529fa76768f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ce4237afe3e19155fe49a4fec0377325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce7b2fbac60bf59a15c2671526647b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99ed878cc98c20e3815856febb26f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a95e65b0236c6b4b086301da889f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f865adb1fdf7a3f928edd4efb6d58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9902e878a411e415a74cdd89c30836330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c266815c9a74a8457f50dc45013e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f923d58c3d2dd5aa2f0140030fa1a06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfc819e2cb6b1418ef9480af50dbbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6cdd14a10c649337cc512d9a9a2eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dab3c220dfae78277d9fbf87e26f8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a61c167fade822e8f439c03246250336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2c5a45d4a491d637a55fc7aadf9bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f388f9cc6d7d108ed2b656a8b4fb3fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2337def134999003e864dd39df9d71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf0c231a39d3fd740e502f3ec86c1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63ae32b5dfc16da0c66a3d3a0c167c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b8bcca5e22d54359c4adbc4e2c2a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d83127af4719bbb902d905ae43046d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ee9603da4f476ae43483d4a5faf29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc72733b4f09efeb294d753b263411345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf893e502e5b66d69a41f3171ed7a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8579f2219bf683747ad7f745526a00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9956b0ea629603bd1060b4d466df342348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967407508854e157f0bfb1aa0c3615e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251be9ecc2a5a2d15adb70832984ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7af48d76913104228f95597a00db1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80455a4e5ad14583690fc45ead4a07ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89de66b4a79b675f0cea2ce92420a67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ca99cfa07b37ec79e727dae7da5ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c78f96db8b6f89466fed6652a149bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c397cd305f6d2ee4159c3e4af631a01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afe0f392dd1476fc0ea5793f09596b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f5ab50db852e4a22b0e3c15b38697358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a6bfdf4c5e67524743d02f3659176359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d032a25b029c71ed71c864635e171360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cdaf2c6292e6860f6a5a2b46dfd8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e41c94639038c0090791aa5a453465362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050f0baa1276d6a2cc607b9614ae88a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910bee03bf466f32fd77b3c45144fd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d3afd3fee272cf3df4b15e3e38a69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0557b11a6c31e3ceafca8d572b5ab63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bfc7c012656b268e8cc5796b456cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a388a30c8647957424bd48c0cd65b9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c781a330d3b42603a833e30564667369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0caced559306c6b069daa44b91d040370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd894d7c1e262f307099db8fa5f143fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e250b27ed25bb86a5ad3acb241e13f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c828924dafc486a58ccd9ffa875bb52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84737c4fec07a2fa20863d1d2c29c0a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c751a799e18cb03d4ac1eb3ad52dfe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7330b1d02e8f2f0324f45e86ada904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561ce27327d326b72a1c4a5bae2bfda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6b70d4a3cbed874621e3429044aa6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ddb3bb91f78b0dc59e8719c608e68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42766110ab44db701aea2727cd3a45fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927838fb3981ff07a2acbe8adee28ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4866feaf97b500c4273fc303411a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192faf77044c13d3692e1a96cda535c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca998605aaa708cae9bc4f4b9f2f0eca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1166eca82cc059c3f2ad96e776949d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0269cf3dbde59f578681e497facca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a8c235effafec0585995a684ffe94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496198f8f87d828c6b99defb3c20ebff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bc5399fd04ba180bb024f1868b6b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368393a58337e199133a412a17e49f53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df708524c7be031260f7b1fd7f5e33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8341d8e8675a681c67593ca385611392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c250f68d6e7267798cd972da6ee3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d759b743d8283d55df33fa7dc121903394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90af2f5ef30bf9dc53eadcad9a4d89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374de040b66253f7cc0bdba55ba5da58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723e7c9d96c91e199b889bf0ffe653f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef4ad5c69912a7525eefff56b47c26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec150bfba1425ae77d12ca11959cb136399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d38475ed9c83abb25bec82857cff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a0087915858e171e8e76313a363a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1711f52329f23daf244f0ec03c75a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e750d3ae62ae2658bd6a4a8170af5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858787c5c9a87682617a0e4204540b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f66db38d5a7fcfbb8df9c4aa7834f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472464ce2c394d79339d921f515c4234406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf19f93f462a0f6637564f5f9ca97e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e718b733ebedfffe9143dff65881a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b809acd9de1b12aabaf7b5a0973a01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1160622949666e0bc4ab6cb8178288a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dd89b6c5f1f9b86a3c5c8795e4ff9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273790d7c3f0ad092fd11b4e067108f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de3260d110ec4669ce9b8dc812bd08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9a4a7a1215abe71d0b2a75fdb0a40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d95ab2ac69b19cc722f8c958cbadb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10b7e076a4e7b4eb2fb674c0a0b329416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0ff0f23ec78305c0dba44406e796b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94add34d2106eb79d5796c4c50b5f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d03f6e1acbe50f1f3f4190e5464239419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733798364b64c0c0307868426e6397c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee3e112c41819130543d867e3399fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27b329f96ee3e5e33c71fc873c072b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6862190b8d41bb1490920518b505d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef25e8f3518189fb4c36efb0ecc095424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219f9344f45292ef9b5e1502f67d52e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc87e941a02899989103f1bd0e5f10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1843a238d4a9fbebfa5ad34a65ab1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bba0e7c6b64bc42f78b70f8c74131428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ea3bb47db8db3331caf1fbd7d67d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89eac1e6c1bc369ee51134d01d373e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c486cacd3781a2483932e75fafd15a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe35c49459959bdfd079cb66c8c833432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b57b77af23b70a2bcb9631c062afc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807256ba3c070a97bb03a390002ef848434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed132686193e78b290c67092340e761435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a282dacca1943971217db690f7a1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76669df65a08a7c8d4a6c8f3d245f53e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57630e28cfe0cba1192a5303b080d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ac29018c63d65a3efcade6a65569b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78dc02c4c4e21dc7c7724205899909440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109b18168a96da9c79cb330424c52bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f76d35b695e7f77810d2b733c2f1d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5561249a54c42ec0e495ae1dff24fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52ff64d26cb1e7ac4380bd500896c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f03ae78dfba43696d6d774c49706e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b570f86870fcfd41b7c8827f7f4fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3784ca3d9020cab97e7f892e5dd014447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25fb76b0ebbc4ad86f46efa1c940ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4dfe55e43344a34deaadd58dd3030449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002e84ef3a5a12465a14f6ebec86249450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6359579eda57ab240b5f5293b3610aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4badc3ea867595386e476079e39f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b32489facb899c6c545ffaa764c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d1a1b434c9a3c4489c609a9067c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4129bf3a31dc67088396f153265511455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24580614362ef56dbeb4648bfedf7d21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b80ec3282f9d4ebd3c5af26ae93367457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116a375e4bd924d3bedd8a5fd452dfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3c3914905808faba5943ed501126d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681cfdc0401cc458a05c3ce1b44e4f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fe39c37737280f00764a6d2e63c1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0062a7cf15ba6a191e16a9e724fa8e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55dad276cf9644cf44b92fcc84a99b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cee20542ff35b8af9b9f1c1c1a7bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf6ef22fb7c2d9f0b5190536073726465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4c3be608226498611c589bddaa616466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ca39a5273cbaa5932dc1dbc87ee16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6e1a1f4fdd84413bb8bd5fcd0d585468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d83aefc2f99e5fa5b5ac2dc4522c3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1a05532fdd3bac31f33bc6eb26be5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313b5e7b30f2767869dbf101186205a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914643a94cbcec0a1e6d9321237d99d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524931060e16dde9e3a9c4cd71f571ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c06735dd24fbc3aa5276eeaa1b6d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9559d52628ea2e8c4b4ab73e2dcaf8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371831827778a12bb64872f391d2b214476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358f220dd9414bc7488d5d4a92db09c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316c7e80fd1410533002658486d8409478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb25fc62d0a279a5523dedc610ec4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f60c5b6f28613da1aacbe868c48dbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7944a62faca6466438113bc436f28fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6582eedeaa951ebc72ef83ec8efb70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ddca9021ec067803b5bfe1ad499b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcd496e7fba9ca8c51e6eadce70da7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc0aef64ffb485b66fb60000696361485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403276b773436c8171fdbf3f3169674c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6440b0cbddcdbfd2c0f4d1a1d2cd2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604eaca4479b11652ff7c5bd2a16767488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d84e479c27f949c28bbba2ee72f6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a790e68a6e1d9e429141600f7f076a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271d85133ff479edb8c726f2ed619c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a2770ea6428c2d1052c8c4548b6cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017788a6dda6681f055ae931fa4eb4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc240b7eae3b90a2ed1e87f6c280d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d019bae80a64550513949dc38255c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d5e7732ce89f1d707b7f6ab0829d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6c4a01d970dec2d0a2aec6a7b04f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84b7f5b24b745a6c4e484969300c52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8687676eae40829559af2a62eaa77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb45648c6925412f49e300360d095d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4299d3462748e91c00e0b2872db159501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69909ae322331ef06fa2295dec8cc7c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c6c90177908f3daa9d84acea67a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a47180427fd7fc8c486f9ca1545fcd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e818bb443edf2e2c58262e32cc0ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fc149a840f52740afc57fa4f2dece506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b4215314e80b5b918b3363bfc6b8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3fddf9627561de606f8770aa93940508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1098d4989b014b4c6eb88a7600de8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e51aa49be1d4807d6d88d84b3979f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14300ba1b104e19097ba48a66cd5a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2f7a2286d2f0bcbee45af2460f4d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad1989b6f898fa440e3a961566a83f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a19845f2e8f18247d7e1507d8ffca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb2dbc9b30f1f87f58d095db55c466515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94f63221bf5a2e92ea82961fbea482516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae160e3a29877e354b851d0ab54ae9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145925011e5324b3120165f1e17d687e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c0e43ae93538111fbcab620e38d69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddd39f3f8ad97b72bdf9a9b665bc70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86542f22fc75a194ff56cdb5cfb8cda0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565d715aa2cc9ef1737414886c5f2e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9cd43352bcd88c4f6f99e1871b0db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00a5ea71e362a546dfdc9d2e9a8a21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6c8d2298b528bf906caceacd002c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedd6db0e1485c6ee3e0231787643c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ba9178a94a4c451c17e54d2ce726527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaebaffc5d8a60dbbce3fca2cc905f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731b81323b0a00b9accc65b021cdf8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbe3e8a5124ae471f260d022cc55e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf166f7d92cc1b2811e47314e3b2afd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd74fa697bc2088ad6ed17396829de8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f764a7792f8da6ee75914bc53d4ca78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173a9c6ce25ef77f14d7a883be7736b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a1d8f9dd13df99de06d1eec01fbf5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7410147a29e2b2b7fd04bff0f48e9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03ba1c6a63b7411f2920692ae79a16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cab9304d89d3b5be7d1e2f91b8010538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c00026570aa46a7bd489d0d6fea553539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeca6571690a7da314110be2942026540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3c3654bc185d4b0dde745f8ce34fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d1f5fada4505cfb85e61f647d879e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec6c42acd856614f796824cf005b12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8d7653e1bd434f3022c656b089fd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf1b1c8d2621a17514347c234e8dd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b7ad75b56ab72972ccabe7ff8b766546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ca5fb89392707c6f7999c3862d1df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23f75d0c636a7e7377b4f0f4a41db5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16779b4c333ebb067bb266823978519549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4246fa8ee27e5fecf62f52bf6cc655550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a8506842e6b10cf2aa3c322e99dce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60232305a52cc03ff47d6533417d3e75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ac0f8fa10f2226beced791ca78e1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea65d8c0d77ab814710e6fc0ac614d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd8ac71e449f8496d2e85e90a1db7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925a3eb16f815c74d56fbd7633d9411556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afde3af8fbd5291681760b11704609b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a26c8ddb38a7af4d1cb0e0b18b99e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9363853ae63cc0f0ef3dcacb146c25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6821dec230ae7d1b330ffbf26aac8bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a747e846b81d5e932dc55a56b5431561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e0865b8a70ec3fb3067d23240c751562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af26e7c74607476d4c39fb4ee7a952b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b07e8afd8644a0d584674352ee2ea6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f3c5d71d6261fc8a56f702b691834565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570748a906566791ab3b3855a0e19d18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae389c247d7d4cfbb81b2c06b2e3328567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0dc385fb519415baee0d13c5fe1b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2b80e5bb1ccf6f20ed8b9b54fd417569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23dc2d11029b306c13318882718ebe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52999544224c2e56102eb67f3a00ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cbba0f591dfd309ce503d409f6c80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c58d5f6c04eec9c9b9c6000bc3c3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcef4a6f533aa00da663bd37d421d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5096ddd05c4207ca82266c865872d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919929cf961f4776d1ce79b690859672576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca603d2faea39d28c3f2ccda0b6349577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13896215a13b848fdf6cea7a7bf698b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330311c0363d6fc82cc112847063de4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0b35553a08b0066dfca447df171e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec34547bc6038643d5bdc590d206df6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43661ccfe1401eb5ab16e42d546d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc38cd45f35e57d97b8062d8f80104c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc0c7dd7a218af8c4f65e58436a14c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c160e8cbea3a2766d29bd723d0a3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e486a7e70ef4ecb12463c8f1d295858586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eac8aa7acafe4c8b24ff90be20790587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44508c915e1ccb250567a75fd7d6edc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c384782b6695eedcc83954b6710ff1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c682ff37267317d2ab6bff2148cbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc4e8d757cbf8a650a5ba82057908d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8262160c252499f3768a4fbda2e46df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1781b0eccf5edbe94fbf163fd3b13a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05810e195677fa54da294d62f257cdd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ff683e955c9a14128b04a91d45f66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ecd6c4bbab7cb3e1a18e50f36b899596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd951f8101d1f2902d422f64ff27f2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b1c2bc2248c190e5d986ff4638b04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d8605f759d7c241d785e88845f245599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47798bac029c1151532a5d77bf78cd23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7224669486721dc6b146eedde4a1c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edfc87bf24131af9cf9db8d93d0ff1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37eddd4d0a5168bf116e0609763fc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f67dcff97169a37478c5aa1e1b75a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8249e529007448e38ccb8662bde79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74e3804b1d871671df120c162d8ad2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175feef4cc557fabc15ab44ed167f89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf1d92284293639ba374a677235975608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defe753bd1606b004db85e03d350da2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7b383a773d6ed71655bf987bc83ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3a3ccf5e78475d302bf8754b18749611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe55d564ead53bc9badb2c0661086c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664b58868a9d409168ee7f105e5733b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f2565cd40c7fe196737498b8d698c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587e2c79458049d1359bb97e9d2423d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494a717e93612c546b2e26502c8ff3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7a7e2370fd0f04bcf2194575d5e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbd6078151ff600cfd27ed5a158371618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd15923977abe84cc38710433080f6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37623cb124309fb18da980577e4777620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9b5519c960a18f36ccd041c66d0f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8403a99d7ce192a88a37bd18bd400622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0abe8682dec5326816809817fe39b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a703adbc539e517692fa20cea4189624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766d6bbeef0edbcfd7acc06ed603c82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122d0e74a5ebc05cb8dcacacf0da9ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147732adf321725b12c87a45635a8b82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946d4b77c47431ccccf7b5951ac39de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0834640eed65a474cad4ada1fab20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba7e62edaa5255efde61f9a826c584630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e224e5aa5e16f95447640ff40c80965631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9b6a01d1cac14d64f77e873aa154d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e903d994655f5d2d69c051d3ad2bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75748e849cc507b7ec26ef64bea447634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636f971ec2563233686563713581757635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef2ebc69b9b11c80c9574ab10b0b0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952572f9c1e2f2c942e202e8f486d7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2c0720cfc8614d56023c4af920e6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38305b5eebba9af2ad56939e298f0ccc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66bc472024076cae1e6759ea795210640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf815fb3b61ba0f671674fcae3cf455b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe25bb87792369795c279abe05efe7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b204e3affee666a2f2affc5b708da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a513c4a84f69defba1724a0ded3a503644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cafea4c7e6c31783071d2fe9d632e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80308b70dd3074ab6a4cd52f08b853646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b118bdaef6eb786ae4740c702e564647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcea9fcbfe60902c05239cb8f835a2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f42c29bb40a827fdacf32cc2cb91bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a700aa94dbc78158aad82a5eda1415650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc305328cd267559b95343f59b5478651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8d08222beb2544aad2dd01740d9de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdb1bb2aee9b41f24abf11111eec3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d94f34c31d8de4cc85107623870d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17406ec3bb05db1dbf9eb90e7c477ac3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7720c385d77617c6fabe710a0acfeb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72734ddba6c8aa1d7bf7a6912f8758ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eec5e1f7e17fa2bf7958083520376658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d34f9ed74d82af9ee9fdc3a713a31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2812d664ae0f772251be44e4ed01e93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf59a1943b0e0554afbda1ad943b6c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43243bb82f51fee3964b8131cef644c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9b6dbab94881a1d3fd82719826cf3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941686a8daab267a52544ae75f0f412664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5657c3bf00e5bdc60fb70f0020b3b53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a16441772430342f750140e8dcb9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55180c612d0610aac25808793d3a21d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f28be411c97f6f30482bf9856df673668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4ba4137918df19227d6b25ead6e46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147322ff07a4584dc599a1bb3f9ad9bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a45778112f7416487511051fc36a16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864836c2d7f12847d09814ede6d62df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e36371ff4e5f7e053dfcc24d06f20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bf5acb9799f93d03cfc0a5fca35c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aac8eab7961c75defd4a852163b9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c5f956356b1a0ed9ec818cef6e245676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6826951579ce838ea0e8e282677c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f274f3e188e0989af356acf079297678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff6ffe8eb025c9f9a641991dcf200679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457917c4c947eae71c62be6f5aa6490680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a2a8c42dc31aa74350ea91b8f6aa3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6028de422c1a4727c925259a913b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90361a2dff7a7dd4999cbcb0099a15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc1599f26f8827a08a7c4161506127684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41384915d70a6f912990aebd2504ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cfe2a13e5ff8a9c221cae4206b620686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fe388929a1deec4817f40314d230c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0971e02597921e2a719ac2ceb3f86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878df216abc858e26aecfad2a16d2e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33da646bb6c49d0062a2763dfbf28b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbee05e04f219baa3c7928a1cb02594691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f0636d2c747bf7dfc60f6072df8ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88577d06ecfcd3f8adf123ffd1533cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914d7854513f5adf51ee31269b93abe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bed111b0f1b319878522bbf813623695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39077a924e570817508b2fb0bec949696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0317645194c76b8bde299b2dee37888697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a99251d04c994c0d04ac568f7c4e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320822c1b982918caf7c1d6eb48e9014699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d708bc131a55c248ad6481ad9e9816e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc863798f0401b5f026a2380bb66264a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a90a53b658f6b7a28bcd9172279d56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb30e918de13f6278ba61bba661f4f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14551bc99e7a6849f0446071fcb4c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa0efaca5a9e1046d1a9357ca1fce4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aea2ee08cdda1550506fddf04492e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff35002b96700b965fc5121c4ffd65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec759965e2beda8e3d1fa2b012b0f32a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c3fa213854e59e16be70123d8bbca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80e49b42112f756942c8d0f7ca59ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658435e53da55a50d6ad66522b6f850711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05ac8af0a9725d20b11edbc78832ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3414cd7bc7a16ae4b162b989470c4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f297b1be5d91918c09506aae7bbd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c80cef420fdda2e4c34d6d6765994715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fa6bd2aa2b9722a967de13100ca0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92462efae6e8eab87e6a07401e895a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563a1b3346f06a9c817788752db22c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e89beba16efcb094c39a6a7e04538b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d21a0367ee39bb96c9a9cd0700878720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b7af27f9bb7361a4ec6c87339142721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef9743b184ebba9ce1ed965b30caf4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf268052536e1a8045133683e8e103f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eace9635b720753da484677927b8c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac4bb3f32c3a43fadbeb6f380cb4e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9648306b311801f34209786ffb05c76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df32bb10122f001b757f6c59026f7c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8515ef962e6159f443e591870a3df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95880e3b2e058140956654321144ee8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fd83390daa23c64453d3aa154b48e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dbaa33cb91dfc4e33443c5cd930bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ae2e1c84aa743d7dc1410ca88f2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848ba6bf1e8c02a1e777868b682533c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a124a3ba8b0ba0fe3cca1bc48cd697734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420dc2a9c43b8157c035ae8354c9f01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbac1b4e990649586989e77e8d4f28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28618adc1b03d96b3ea8a0f46d12d6fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421e44f4ab5b9260601a9dab8defa8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b79d23c27d03a92f2511054d67710739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53311d041b26996fde6e1eb02a07818b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de706f373ef90fb71ec8fab80eb360c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647c270a820ea35b24576e9f26be994742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc859d3968402d182361aeb2ff530151743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763076b0202287819a1b0595c6aa0a98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2432b2d44c12f6f37395cb6e0f38dee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce339e230b9c89aa9d71baf006410746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b489b05ccf3c6227d992d35eb779bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a8ed18de716c7710cbd9124fce64f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6ec9f213b915c43de17ac9b44936f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a0bffa5dc1662a8577435c6a6df08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26339253271a93c1eac1bcb594b1b99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4367cb1395759e38a902ced1af3682f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75e68ddf7f0bc51f49c724980840c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d9c516c232887c74346ca3eb973fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbeb2135f3fcfb9b64d5fe058ad7af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3820dd2df5f33e587eb58be5418c5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7743b89f1e068e7a31ce659fd2ddd40757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886549fcded4abef3f4b725886b8014758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85262cc6f12c37e6d90e93a86934801b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5c25f2e85f97b327cead5ab3a42c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1dc560876282807103d6020168dd7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64324ef4f282586d79da09697aaf82a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072fb3d7ca23640f23af23ae00e7cec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7b32e25d9dd1adfc69aefd13627e4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ad4a4b749d9c6feb53b1c0b933c9e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f403700de921010b0096a0b5f1ec44c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0ce3ad14642c21b679e52aa2f8071767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>