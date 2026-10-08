--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63732e160bfde7ee84a9d87440eab0971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac69f2966882a6b93c2c306d3cb8e322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79efd25f566b7aeae6770f44f6c063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274f7b624637d962529b106cb6e109e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ce4f5e9a8e7555a7f3e933ec390d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66213eb50b8f55c963d662ab4d917ef06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f5b70bbb3431f81dd780da6ac26417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4e8d8022f76a2a32e63ccb19e26908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7845e782b1afa845f1bdfa13463709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397583836984f711df789e85490232510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea741f4562da26e3ed2ed2504e995611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f47b2a6ce3033f90cecb59d93e012712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043e6ed97d00ea98c558d7eeea308db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9abfc77a6625f43b56fba9fb98bbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd045bb9cc8ceb69083a4820687dcc0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5e8ed14dc8462be6cb38da6cd269a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b68b42b039db3dab339ac577f672f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e35e5218911bb7bc43de3b7ff01a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334414c305a38b21649a96d1c58820319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729720ce7acd48c1e2f5b9480a2ec9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf36d8b1e7205ace4a5fdf53a7b41021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05218dc1c14f111123defcfb2453bfac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f101db386e9044a839ab542aa47623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546e706288aa8605866d933b3f4851824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa3b7c168990c208761e95331a5ad025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64946f828d4e44c0377c716431c68c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a382c9fab1c700b49685986cc2ca227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7b87422912a8ef3a089eb7a0c44a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8c4faae1a6979ac4c2b490c474aab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d12325d4a30e9b918fe310d224f3ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6598e0f782e172df0c216a3ae56b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebcebf46d4490e9e3d3c504c0fb69932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b693ec463d53024c9fdd2af6e147b2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e03645abe453fc256db49b3c21b0d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7a1657461add98ad28f05666af7a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd631679280df1c1e7c3ea4687f1a15f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30841a5dc1cfc63895bf045ff664cb5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eff6374f0b8c6ef21b5f3478f7c8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c872ee7a058e11f77db95e9f46948639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fef8d2f44b939e5920b1f3c41f47840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3e8e72be8b6a4647d4720aaf40ed041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e685f5eb782a7526a0e58d4c0ce3b9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817c0a904f7353a300a9087c3bceb4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c493f36960a7361dc434c8eb624b69644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5be6a4deaff1116e17a4016cb2f6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c70de641f901a63ff4bd4429eed06746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f061c083c66ad98ce84b06f549f34bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cf00cc8e18a0b56f6bffa1f71429f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2caa1a222ce7860a5e43cdaf4b27f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93816b400af2db1deef55f37a607d2b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734ec986c99f0c38292db2d4a39183c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46272126cb6151357dcdb2c39cd51c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901089f4b1d639760abbd23acf2d4ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1525489f2634b7febd2bc212194f3c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2490e6bb98a50e75c0426ab929035655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b396b70a4e30debecbf8e249daf1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10442977d8ead0f8123b19df6694338f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08ea86d622b8f80bb7da1456e7048758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f08f675f44cdd034aec2a345152b2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043363f9b1ad08a113694bae98d8c0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679f69f2b859467c95c07b55c35f80e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41579a34ad13682859df58e972ea407a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584604da4ab79cf10ad9a5f215423ff763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae04ee7cf1620c3ff1620361b5976464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daef2ebeb53a7534abe5e2a52fa9d3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a30fae55f8b3253ee1c99d995d20b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0237f3e0d6ab9313b3c28b5dc42992467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ae20a7e702369437d6fc65a4517e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01422c0f29be70299ef0cb1654d411469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f7aa83cd5b30cf22b38c9fddef90370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157dddd2192bbf880dcc171709f5fd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d59ef6a4790ccd992f18ca552014872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c49c4bb99cbc29da37a55c48328aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69467801d1bd23cc93ce5ab8883902974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56844d3b3cc03cd990dd3d1440df47f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239885459b0e1893e4c5abb59570fba376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ce90154e57e762c9be34fbb79b97977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f4a86a7b6f1bf162b1accb1736e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1eb8fa75d023c6999f8092de0a59979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f830838399cf16afc26afac48e74580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb631cd928c659ced5ef058410a09e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829d04a0d6378de186d908ae67a35c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dba736b8e6ca7cda758cd223e940583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa896fe0271ffe3f0d02206761b78984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad859c3559997860f24dee62a89f726b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c931c53fdf03ff011d05e5ea5483986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989f14c360c74d0f20a9a3b82b8370887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27065bea237d7171e1ed88bd892a444488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee167225f0791040cb34a35ceaa5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6e81c1a9437039e5322a5bb63c74290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7921ec17544488ba2ae1da4d01d53f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c5067c69c167aa7115ce43cd1879492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed02438e4cfb49edcf159616b27bd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4968161d301dd7c8f9cd3b7c7c41b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab40878ba62706449c34bace2cf614b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21e9ff6f182eac661c1995dbaf60796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464535139da3b0b4dccfd608b903af4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20321ca66f052d7bb1ad612e8c4b547f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfae39aac5864dc6910b21b4f0308699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705bab650c4d97df4b937baed11f756100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c525fc8415f8e2091673921cb2c5de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da8d13d6f278d870f667e6abc605ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea023f769846aff81a7099f7ea58e06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b2b3b678f9c325c0a5669b3dcd04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6c13232065efa46475a2166bae0ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b44462a69dade9f45b650edae1dc7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751fa29d3fd476312a88c5c16adec7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994d567cae3abb6e789bd2474753f68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69e4dab423d34e37138216745083c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf59538133bf5189847d930ba1f0e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa971205fdbb8ccbb8be71b18359b93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d3562d5fd0ae3a91aed76e275d69a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5db3b50a751ed33a6fd3293033d3d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69679d9e85f2abd89231b2347653c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2a19a1b539f163585437d9c5e8a86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832f11a29bb7bee4a6b4b1e2a6c5442116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ffc925dad8014001e3b4641a99919117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dfe734dcdba894b940aabdb8cefad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c38d3c8f7792d524961be18bc6a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b3fb436482bf811a6e32bc46aa298120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa3d2b93651291cf1471f40cf298ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9096f1d84324abcbebe9089b6ea9c6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1905e4543716c5aca90b0c719c684123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ee749ab3dba12e40708171187ee6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd476f5b163efeb56f9de3f741b4a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889c7de17461adb01e305d569c46811126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c94c01598a1f82a2278bd5bba11d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfeb22d3bff54a9d7098e12e257a42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70988b9933c6b66450e293900f74e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4c91758e8bbbb273e02d20985786e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b50e92aa5e7e73ab307bc07b393e0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1712d818345d3ccfda27f675746fde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3255f00719e1ce4198b337a783803ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa9e0bb6612642e3be049a6fb0cd7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1848b6eeaebee7589a14610e1c9d8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2803dff186bd47c9473912d5d010d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec6d861010d288bf885c3bbd551e96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed621f137a4273e476d6f8f6f3310837138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc31716c484820c774851d53b8d8e87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258624acccbfef88435b4aa9cb56c50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68997cc72af5b6fdef4e8a3cb90f57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75386613d6bd16be3a9ab97675e9364c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93ceb760ec34173a3c282ce513a1b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b238da0d34d6e58be723a26b9294a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a88a5ee98ac96492077885e3769c2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7765b1117a5c3f520a6626855e6ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb283b865d52f3c0f5429821366803147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac9f4fb74991deca5a3f0c4bd55869148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c37e36856b4cb721e8a225d41728a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2d2225a6ce61115e89d369b29dba6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54150b4cb234de7ae33c3785866efab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481ce424fb55c05d8ca7163d0eeeb61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cf28310e5f37ae73929bc9ddc7800153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690a55134ec8ad23507e8a99a8e4f2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cd1dd7792b7090318d7dddfdfd4c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31e178bf0fc4e557a75aa9df3457e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8f439ee6f44e08b3e376a9cac92c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eedf7bdd5c5b7ea39abfc61ecb1436158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b8ccea5f025bbd0d5845fd861c429159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28775dd2ccae36b9b7316a90c179f14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567df648aa8c7ea1417be984be8b936161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1796f260466ed7f705c3775052c463e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26096199c386c6470904643ba3c98e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1e307090cf57908013bafe186c90c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a34534577e6356309225d92d1ed19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8581fa6e547435da6fb116bdddc7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a439522de8bd7a2f879a5883cf307167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ffe84ce1b9508a7f14d635f4c69ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d421743cb848a718f165c5362a47240169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3ccd01a5062e07a3a9ca338a090f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c29a70fefc1f2b82479fb851f549f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab984ff797ddfd176b0648b568fdb55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7cfbca3cdcc66c342a1479973c811173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7f5e31a995e504e0201c5adf119aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72203227474400445493f15a87d80e4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90284e7d147f9bd628e000d4a76edc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda8d89ce3302436cbed24b982e922a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc765cf45236d521bd613d1efeaeff8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da1701e2c4bf32ce09fe340f279b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962fd5ebdf4cc5d6c4d1f9183ea8fbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4485f1176e76da1ba6e92aba4bcae3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f774d959064e0e3dd1a123ccc9b55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c82df37102418e5b7e8e0d65ebe7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd1da3b047f1016669721e2cca7788184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f03225e1619f0040316e069f41d28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf01031a7a197e62b76ce7870519f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bdff8755e7ef0acfd7253653dee5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdb041d03e1b2defb6591bba3bf1ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a683cf7726f4503068b82652d2b8cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399799f3977597b1beec1fafce24841190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171e27f27afad65e2b6c546a900b485191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ce3d42c9292bd98504d288aaeb9a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8f37080f3f280de19dcd558c741f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1d0e8f118d4d974c0f9d29f954e75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8ae54db25660bc5fb2e56e2638ce9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e13ff284d404aa17560d73836c77f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b4bf19eae08ef2aabe92933e5db06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb08ff4f6fa8c6beb2467ab6d1ff951198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51642c36ce368cc00a1d1aa96e23eff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28faa238df6a8ebe40991b03a2c1730200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323533847fd2cf6e2b8394749e7c69ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1c19c4e26c5571223de9e5145562e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e93c864e6a7e2db8803448de39c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e29d890eb79600a64888abcbfb1efc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd2b21f7e59872602c7765404fe26c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5e8b4686f6693c185455e42e09950206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125103764e1c9f56b94f7d41c48be675207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d33dc74610a483820b5b4df43d50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db5d1d73db6a885140f4340be9a3bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee30c4e2ecf01164a73b005424b572210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87c5cf975de894eaf9638df5bf11ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005b068741f108816b7bbf9d6ef6b38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb0cf3421905a5c62de1ca39ea4468213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24041fabe9fa824abe5881e024a298214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd119e92e5776a5d113e36bef31fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1d5e5c71e0fce1ec11deb6f84da7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c930afda4e9395b96e6f49d73a262217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444cabc8183714fdf9e9aee93448a53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c5d97e0f05d201f53e2a37fe3e62a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d50e17535ca4f24b8c645caf8ca448220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aac901c3b0bfbc7081a46290af79a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f3ba9dd1c340199eca589f0a30395222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e91bc232d49d0fcde7e494615b301f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ba170cab02b6f7620aba9553d09a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0d91adb8db8657bf0bdc10939e7ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce62e33eb251af18761c01c1987060b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ab0dfea4f92c14e2d98b963c0cd0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc617ce2b04fc4b5491b2486804c1c2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdb5d4552f2fee5a6546cb26baf286229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007066bf7926fbb9e8d291166676bd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff822a058d5a6d610caa08d48437b3c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70831eb8aef955ad8acdc6568b7316232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591adda312997fcfcfed3b6e440dff8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44ee9c0871c73d12ece3beb0518ca2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bfc3c8e3fb6ef4d3c0521a8d6f3b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72e356e96d5c3a1aa2db0933a646e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541afc26949afb112aace4809df962237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2c73a2634f79fe17d93578a3d923d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f6db073084b9f3a4f09b8a6095b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f537aa06cc4251158b09fcf47a1e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7935e34a061a5bdb66979c0c46061241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85860df7b6c6dc7205c93903078e4341242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d46ebf7ccc16e9ddd23363abfcea1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca2641ca243add6e336771ea8d12de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb14a9e91668982cb409136a5348477245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc1d98de73ac54abfecfa3cf2a7d31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bdf736f244136aa76193abf8020ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71894246c90a8e8384c821bd841fcc9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94e29fa301a0a27508a87103495e60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb06ef0682e76c00f636151bde9a873250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d00e601ae419854b2bd4f75551fa0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d3e6a5e2c0822fe69a9842ebd77ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bc908a624a6f4a953e29d9366acee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d525a232e10276eadd20d55010fe69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592ade4baad01266ef22b21c19719e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0981cc207cce0b2f5dd1e5beeb24c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553055a951012872431988744217408257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4a7c429ddef526627e070451d7ccd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b3035e4e704bc94d56671d05d09c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b23b3796ab2496329c287d66d5429e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11cefbef6586c933790de195897529261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392c4fd0b40e23fd01d64d57fc9199262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e82229c0848c9ebcd4a244dc390a9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7239ee736f060c24eadf8bc0c93a50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf297044604b421b98b4ba5f4bbd2f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbdd0fd53e5e30ba1101148864949f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8a97222d75489e1b91f1e02226590267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19638282045c3abce659fd539ce6e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f49f4048e53ce6b468309f6dd7e79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ed39c5be879101a29c6339ec138a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c823fc7ae651dd0712bc776a5f3ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfb362d0f59029b5a6478bacb427c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7587bd2f040196fd692caaa670f3ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e26c2ed84c80c911aff1998937ca5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ae4db0f434d212929a5fdc4afe4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c656ebac833dabf3c4ab2c18d3ce79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c133f6de8e6db7a6dd7bba46bf909e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40daf7c167c4b2006ffe458d45f3ab7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e9cb29c135e0752ac82189267b83e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a4b158cd5ebbe504a28c9e68b462280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139e5d433404a7dc4828b4f94332fae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36294e1dc65aa538b1a3b1e0304bedd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce172136df2086865dd4c19454fc2c9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e510b0c579cdfb08c83f0739e49a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9b91dca8238e5e4a909f8a8e5f684285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ae07f41d75a9c1aa65e5a2d33a783286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7faca66ae36907903204809036041287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e1a696a39bea82e8b4b2ff5abe88a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b908f0762fe9dfd68a7e383e888a278289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed13bd00ed3a78ece57d21ecf4b832290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f412dec520c6af2f276d14fb693b331291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b9bbe4fe11be8d59be1cfc8ec60f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639de5091624c1b60dc0819a86124c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedef6e2c049eb6b372ae1482996a742294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93654828c635f6264d654303f1b09e8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0858e0310db4d57d13a180f46132c6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a309ea588528141918848376e1947297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234558df015e03a9810ce4520d0519b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521fb530dc27763db2a03cd23d4b7de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bd703be483e5cae8f51fb8d8d8f74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e976f324579a9f299fa6cf1a2616444301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee562bef2b650d295817196df29518b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203f1f730b47e7e7fcb48e7a16207ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dfe34503e3e03b5f28398a6150998304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba5afc99299d993b8cf6488b7c0306305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070596a838a3340eeec396e07ac2ba37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ace8a3668f262a146886f947f151a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67820e17d1357d9b1bb4cc2b3f7e59aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a151c127ecfb26e20b59b3ec8ec9b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bb70422a7e7f0ae5d74ebdd05f0c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f9538c5625f4882ec9f9375592e6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c35226ff8df0fca07d71ec2fe1c2dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441129daf0cb08e5d14aee7fd84a13f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16f40fce77584554f61d2fa83b8cb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14803fc929b60943099df2ba7c1022315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7587016d176e36ff8f74f0c92f076316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd206d273ff33171d9fd34b96458d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797f7c21d7e3e6fbd604679f4e8ff21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4060d27b5281accf55080090bf49061319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2dbcf14ddf5ad94e8a694b6a665af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f238f9278b1b7769b7c493e132c3cd9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed6567e9bc0aa57bb39d84cbae7f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0c736c504aec3b450fa69f3cc855d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329a7d91e0356fbc6675e5f6455ca70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac016062ac9fc8c3431bfd5613c8da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b18f72116a4384c81448f5a0f5fb8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d694e53d4ee9fe9ebc60c251f8de67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de56a968f2f9a4857007b5816fd2b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e6d11130dda77632a6ff1ee572093329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe415445a9f20b267a36bafe4950dc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034aa24b340299c575cec3df9b88ac4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b8b8204b82e24afb8043809eeec05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5465f1d5d7e01af4a79d46c8791fc36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca65344411ae4c9d449541f635b5b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7c69fddd275f6fe5b64ea4828c68b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758134371f3ce6df5c78860809292ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd0f3da33ef2957cdbe7dd3388d538337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af9275ac1f9897c077c254f67085df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a3be8fd8cedfb75fc6a4d706290e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46806edb73dfd057c4695cbd53f0df94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560289295837838fa955a5b33315c6b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b717bbd7eded5e247e11c88c12bd1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5a7d12ea854d9304743f67111824e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c008fe54653094abbd231eb97e1e299344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0357db9d3ab88043575966f1dd081345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecf9ca5328eaa666fd23ba1d5cc952346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8ed28334e039da01d3810901437c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98255e1c83f3163e928fb37f8bc6d8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f1be8c762439bd1f17b7927a6d8dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbed7293cd67ed1a437f9b3265e99d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1753e244455b2f2505209a666b596351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c17159d583dd3a0b4070b328f4f18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b1cd8dffbcc3d8219fca923dc1025353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b612f30c08a50f707049edecdac4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f436596a097d651ab4687bb4f6c2aa8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3775d2840d80756524a52c076257f8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6da3a622129bc84ed46159c9e9a449357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfda84ff09b91559907589a88d12313358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c3191a251af9bf28f03f05f8673cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59545adad58175ff32ce5f97d7d523a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd67131e344e38d56ef4654957604f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af325e55a871ed1abbc8d5c1e7445d89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df0f739d6c41b4de6b70085a79e955363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9107a984f37f21bb3786e8bfe8415364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf561fc78378d1bfd3218eac9d62ca97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a9d49cd5f5954bb6012d4285d6d5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c2dea88d2df063b7b514a3d1f0ea1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a491c6ebc797f57f5b57f491e838b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ad0d17f66a2083fbe3aab3f0cea8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e8f6d303da071fd0f99b9061cc455370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28a8d88d55114d188c2dd32fc5fd96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602d919bcb7ef2fc7b66111cffcb167372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b1452392cec4470d73f2854abca12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509a87dd2674296966a05a61218d008374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fb70cef8e9fbf0495eb6eb055aaad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c64c06fc9e263f44dd49ad8cd1da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0afb20d77a2c1df97c0706d8ae92a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90549f744fa6179b8fc6cbcbd1a942bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f199ed194639b1bc2dda91f38002cd5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef36094287af94ce2ee67a68a6b6f3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025eca4836f796e3e8971f9967d9a62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293aca370b3da88a459b9129c7d7a92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba7c2fd4dbc17a733c8191d0d10cf1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823386bbaea38330a8639c68ff65537384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552fed216c85ef06296602dbbc037e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e29d42751155a1aa9b82b0a0589cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073d0241b14b12b0549cb66c82ad624387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27badcdeb630360c911a25c782736f2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10992e97200af59c9871e09902818f88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b031a9a57c93b3d16da2d8ac23b7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c641290c251da3f89f0c24cdfb5d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646a1c67b10175bc83cb4c5ed8d7f95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db959d8c90e61870791bf963a59ba7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003e9195bd7f6c47ffef5bec024d620394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cab7d8e0c8f1986e582256c6ba9a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b5dae3af3722e414efdaa8d89098f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0891682a60922a1dfc9a043f059b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d98a70a2f094ec9a1f0074514d12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bda3455a1f30609ecaf0319db6586399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dccbb9b56607ba37eaa5287a3bb3d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109ab9c968ef7be5da49067ac4d71f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401ff566b8509d020bf5df9a0875317402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f7d2d4d1de2b5b5e8904e0e35b1cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60754cb357ec2c01755f063c57293404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a48f2165a16e7522f2004a01c57fbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f1c63d62e320eb65724dcff652594406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8dbb88d4f7fd9afa74e0246c9d803407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db24dd5ff52df7fb42007edc5956a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e569474ab99d2abbecd93c2450736409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c39b72d33b735a8572e70cea8cc6da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d6c977f7b822550879bd52fb80a26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50251e68236a7daa1aec6918a79fd41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3283bade5c50ee925be46f9832baac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d5b9c52d9cc91f1a9f791cf02c506414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7265c28ca0b0640c25d6c8a0c95a3ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ad71e8f77788b36e52e339c0c3a7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30968c3b9b3bb6cb8ab976a81a560bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e62e2fb7e5a9491f475e9b8bfaa9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cec0f9e98497ef5952c7137fddc7e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7826e26587eb2063f8a864b682239420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3ac806e2e12e877dabc32ed85324b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb84df049c936ad2698a765771ef591422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b092fff1b49eba6230ab29cf760166423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b4464433fcdce4028c15db81c16d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53644afddddc3dbb6c791cba2481791425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b65867088f6de688acd02e8bf5a29b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf03f59c8c8a57b8624ea1f7b3de75a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1f3f822ef2d7c008d18cb51baee4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d547702389cd8fb2ca3c83ef2ca9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bc15da0837082bffa6e86cee675ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee6ec2e9a4eba1b0c5321ffe72982431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c8a0e93e55b6db125b8964f8d8bfe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c415e21ef207ad7f0203a997a1f7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b62f66c2c2edb3c804932707b7f265434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371c75298a3e160f3a8d6c02b494ceb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a5df68661e05872015252eca655f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5615a45926a85c766ac48b2e9c90c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd6b1eae90d03c4b22a37b567f0472438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5591529f6f7d869fa69243b9d8567439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def555a07798b9478b0cc1614b609b9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af01aff2cd311d3910b0b597e5986dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a895f8fa4a4987f034ebe6b4ffe16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd440513b8649cfd93add2b6d24076d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a90a6dc410f52f57ee69712b027bef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff9a7e46741b10b1e56083fa52c9de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705bcfc267981ab7c1d094a26bfc636446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206b0724a0739b3e4bd1fe0ccdcc510447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87453441e12538762fb627a294adeb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969778f2e5efbf12a10e0673eb4e4f94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e110da303e2410721c915fc06f5b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff7c7775e5a2f023dcd1a7b4ce5a68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba63a443b1cdbf8bfe0b48038f9d6fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5822c6543668943c202076571ac1f88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d24c3a2823fd8251d30d56bf4db3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba77955ca6554e00593b9e99526f3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83b7c0c08d44968527e615841274d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547296f635bab5e2e46c1b89bcc274d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b1aa937b33685996fda12d492afb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355503b338b81c6df5dfcbb3c9bc522d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b236276cda82ad8b2947f7971820460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eacd90017ee7c4fe327db19c0d41d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e563deda51cf8f389d87fc61560bece462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dcc339f0077692243bb0daa9241ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41863fa14e601d81d0ed0e7fc514bf18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c3150c55f9f40d89f7d797854fdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce47a28cf6c9d16e6f55972d585f6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60a73e552e10e911bcf169b75384d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e313e4b5b0f9fd9152cdcb6f4fd9004468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01208594ac160cb399f74e301cd1d4a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b99c68c3790458cd8be7efdd601cfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd286091c0a08021c4b426a754c77b1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfd2a157a6ec3ddb4c8cdbc4ecae7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd2319f7670155ed7697b77223083a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad78f0f0f69d56b6a226b1564ba29a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6a7355ea3fdfc5fcb81a4416851f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92f58e7f30140003cc57058c24a01d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a4768dc24c4a2fa168150485279ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761db43b45f7f19cbbc3628082f22b4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9422c3186d6fb832d55a542ed9904c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d20f55e7bc5aeb63b3daf26fdd5d44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cebad328b9fb0a13484fcb75d5f42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2ee22d1e27f2f9169daf4f21c3034482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51309f0a6a007e4b936d792e0796366483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cdfc8396cbd0f2cc750fa622e0298484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223070c47e96fef1658b3bd14a290f43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26442dcacf8be316797691c30b611463486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086638098d6f81cf9b76ecbb35481de5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c3d80497bc50dbf8942b095660d48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4119f659a5bb93e369d7c3225ac36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfeeac8b450e654691fb5be5de6eb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b6e0031744956b339393de97127d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2e76e092e18ab1d8878b760b4eb4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37d15ec6e130aab8df54af54b4fb26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286799dba69e23dfee62e5a947b63fdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb3db72bdead82e88b5c676241a84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d1dea61e1de49ec1fd99d838fd95f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb75d0216700f99b97052d5f347fbaf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b28a77828779393ef5d1aa66dbbcc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deb5800892bd14f0d47d37fa5cacce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983f46ae2a56311651991805dc03700500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af889d0b9dc91c102b8729511ddd085b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779169213e7df3e17b80149cd53800a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b88be819c928d5d28133440459843e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f73fb9c8602f2512ce046785c59f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c68a156f2a3781451c5ec0bc0c0fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b008ffda1538ded784ed39f8b2f3969506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e586d32d2a1465f081d60d6075502507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12e1ce924bbeeb4c19e1a81f10a63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f9c10b5b361e04899ed5983d92bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8f2f50c9aa3ec3f890b9cbb65541b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff1163688e1529a1d72220dd286a8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc02dfb30cac4a9a2c5df146862b8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962736595ed1d7c078ca78d199d7d4f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b175211c1805b94cbddedc867f6f26a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3a551f7e53eb4855e4020db13d58f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e24a5eb17ba9c016a62c86f8fd34b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87982322bc7503a70e2b0efd8d518a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c84fcd19339f3ecd8a2c49d25c8b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95de3b26c75ff3703f309935b43eed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4573c60b765ddce33833dac34e216520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7767113871cc3da94b3d2e55fb07e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9772810a1f0132fb4770fe422791e5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8627eca19d83b49a9bb891a959527d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8bb17d02e225e2f1fa3d95620c208524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baa95b6a006517283b54a5058da741525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddb9d3f5d690c0c8e81ca1b2bde193526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742026e6d3b3c16549df55d70a055e6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d66bfb13bde65f53bae1b4bc0deef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e84a3b9f8ef65386c8180f47e9776d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eb2d6bd9d05bbeb95a6f30966a0a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdf00fa04e0796c50e423729864140531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbbaa33aa152392cd9972af20cee3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec822558c8c366f44aaeaddc0e71fa1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e826283a41ea46272ce9ab843478ffa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c3853b38b474528a38c489f2e27f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5460a610342680e1d3d344eebde1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c4c9fb99c4dd6a36dcdcbda8a0f74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eccc01ad37d8f1b9149b227a09b818538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8324f23fbed1434c8382f6d9ffdf9b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c35a7746f7036a83b5c041ee589e60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9819163def99af8a3662aeaee999988541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789271ed988127929a3239a5c5de2aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54302f7a34dda451e70a34e74e235ccb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2ffa517440dbf85a277260563d052544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be1d2a8384c0f421948a39be771e10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4902d0d4d832fb9944b3ab3a60681b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5334a5eae6d3da55bf8c64236f6008547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfacfca0254991bd92617de398183e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e679e5811325be6a9939c6a6e0dcc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2509559caf2c720a8fb94634f3398550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bcc94c85a804c691adb06e2bcdd4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324b8567bcb693d8d51635c57d1ccc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee1c850d5ac6c3bc495b3a1f532b2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b15a09ab0fb232282f5e073e21ee0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f71afe0b687bb897a75c3e3d27b86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a06efb7c9685cd3d6873f01d7b539556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3e63509f0dda8755ed05f5628ea63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf947fa8a82189c96f26b9471cbe6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849febd83fb52eca97933aa214e0365e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74520974a7c87bd36497f0feef85aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19cd06d6f687bc59ce4232acd2361f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967304b0a2846b839964e4788878dfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358e7768193789c19f4132b4c426aa7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa0fe06ed3f993574d056c5bd5e7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7355e746ce1fd0cb4eec2d2d1e4233f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b68ab62a95177c34e0f7bcd66c6590566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c2007d472efb9d6ba980f7157f95a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e74c05002235b779194e21a1e6f1bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815053fc5a3e3662372088dd6f23b0ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c8fba2e7fb63fd4a591a07176975e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8dda9a46ce8ad11fe3e7f96cc31a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6c597c4c0b0277a9b531ba2734f2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300bf9dc3c63813b203572c52a82cd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaba7d59a8e6c45b8e44f0271baa6f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52491c084ac5f4f3b344082132ba5d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ba05886d590b08527c2e9b03b201e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e670651bd36156b979d7c1b546ab27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67fa3e77816b73c72e783bf5e0672b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ee55d75b48af8f0cd6c4a2cdee9f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d12524f2a6d2e7c6ab545447b7923580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacd63a5e0ce6ea66ab68b3ee4919a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e71027d797a85624407d028c4b89e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47c99e1cee09bc72c8b3355578a8bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd18bd77c702c1169e1c277e95a76cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b386458b54dc8858b6dc939f174d9d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbade16713d5367e14f0813b3e2d738a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb108bcac41766373542bfacd23f442587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7e06fc44e9a311d06488debf36437588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b98c29f947fc03e9b4a594d1e59460589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774701547c00587206b656fb010bbee2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037f3bc1a43fe2ba7265f3b85fc4b21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd0b0e2f33bc9078ac5b348a683c4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c08da007f2bb1ac701a64a5dda05a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a02ba26827b0bdfaf8573134bad0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de2b4db4fc9cc0a607faf5873b20b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da115ab99d12cc8546e8c43a31326c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6750aaa2a09eacdc5d2fbb07453ba0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e72b24f7754ddf7727f6f4a029f32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f27574d5f9608cd4399514655f1dfb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85e699570cb773f510b69285ae5c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15e7f476e04f82fb974c629cd91872601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4ea7c3f4b6f29f34147ee44cd0954602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4f1515814f6dcabb27d3348ceafb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232922dbc93ae73e644c13e01a2d7a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4695358b23597323975eb0d173f12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1965f057f5396d473703d11d80d7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d06eb945b4c82fc2d239eaa24dfa96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849cdb720af97da6c62d8be25362a39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfe608a2391457df9817d084ef51fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ba96c75177d0ece1521e70bbc6efd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8906b29f1ec7b85aac7c31147396a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176751de6940d1175bc769e54386fdfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1fa2515661091f1d602ca1836670b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10541b2baca7e545f825e0ecd8defc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d72853d88eed6357da791f52b31236615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3918c028c35ec5d7500d7b81b88bf58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d61353d88dcc4e962cc16003f08f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edd8f4ff7760636c055b8ed11eea35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ef62bc31363a53679a243bc3e55a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df55f8ae75d8c3fc1d0c4f6bd67ab1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843dee898e30e0714fd1ba7e72aa41a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310de60a9109c20be24cc9b11a417d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3eb50b49f88be73df178d02038e6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9f4d9806df731c532fe7b6852ae14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245fcb8c09404455bfdd0ccf52ee72b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86926158f238fcb898ae31531f86904e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c28df876ffafa4954b0b0be3987016627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723beab8816c196431e81c258fef9df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fe9eba8d4fdd4c22408ca90c34689629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec64e86f794a8f1b5c31218b3bc93c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e74f2d2ac8dc37bcaf62f288ebec3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10b36358cebf722f50457806d3951e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d297c2bb38f5a628f4e45c6eae89d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4fb0675a241dc5618fe12bf4226e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474d1965e21e0c4a2dcf1a60cecb669635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07fe4f8ead69c6c24b158ceff5999f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2077b14970124c38d4ec81d07d67e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a5574196179a7d868808942c65c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f437814806cdf914f539913aaa7a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb5ff58957f4f9d8aafc5f114dd14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2cb5fa0dac56bbf88d1ca9b05601641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a01a553d7eec761d7c419fa63226e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fbc0b44ab09e5938a09e62f592b7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba13ea144cc23ae7b70260fa69765b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95628326622f5cb5ea1185a76c71c6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff12d1568eff5507cf40f57ea7437646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43087b8cf55470bfaee63620174465c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b71b994dec7701db1b58b90b8ee29a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abc460b9b0ab4353324d88ecb2e41f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ccc5d2786a58b6f72c980f9f803df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0853ee1a53e87f52f1e01e670f3203651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9d1a9c7ed59448650315839957f57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0c8779d646a0f46b13094d74b9cd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238d60969559afc7dc4ceaca9f1e4b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e65f70384f328c91250185eb267bd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09fb3692b482b2612f749ec026c563656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe94ec67d96c389184c3b49f58c791657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2cb52049594bc16da8412051b55ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de009282e2f392e0d4f4991e219544d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce45f6bf60be2ce04e182cddb02aee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0a9ed9811ba7619f4e199dfb67b5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a2db49aff6e6a7ca64915e7049f0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f18412638536f49fa104dda2d1a0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f7cfa96623d8a6779141126896aca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3201d6aff6cd10d3b9ca37b888f70665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705d6bb70fa0373feaa941e549c32d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9d41db5d39ad9536e0d1ab9470afd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983efe079a87fcfa555a87d8e028dc1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da111bbe739efe4ccaffb2d73368bbd0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1cec9b5c2389bc9eb289da4b77235670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848347742ee7931120f89010e0f62d01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dde9f39c704b4e80911983d488903672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893003602e3888c477514000b3cf59b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce3b19538f6c8dcc50ea7591df175c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159e86df840dff36670e41e0bf82c40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d3b405fd65cd538c45f0e38703999676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011074bd329f35a5ead03c1672faa52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9361e5d75825aed24088b509d4272f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b8bf5675c49d722fc7d78a32aa628679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfa37383137169751dce92a76fb9aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39bede36a9a01abf370cec5fc078df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd73974e4aa0c067fa4fba76d2db08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eb12612ba5950f9a76608ee6f4ff5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1849a8ab36ce915e19520d46360a9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9db9e9e7ffb59f5c6351a2743801a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81b685f59fba5ec3e745ff8f38a96e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f7e37bd90f76e083632c02c8b5d76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bc4b5625b98bbd50b824080b28d0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecfca497c8cd8a9f1cee4da5f58fba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5334fbd83186c844f230b8cd6d5743b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7febe4c1a51131d945b96367c5338691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc32369646b0166af11d1a5ed3c4cd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eba79571027376363f290dac016ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e904d180c452219a739cb44aee311694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e6beafca5efdaf46c3e6b4dcee591695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560fb4ac7c4e9ed5ac424ac300b0507696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860cd50fa03c40b2a24df50d84b229c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df667b561ae77dd6a0ed5033601769698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb8ecb766fb94e4b064353bb51e080699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e12e7cf3e7bfc4395ff648a949d89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130f3a7948f96201f1fd76d7f63ae0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efd1c4f5558f0fefd7ed2443c4de53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa78f39ccd6e58250f85f05d354d575703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71226ff5021b0b710c3db809a1c97ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb92de4d0e8d9e04c9479f74717e90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2706283ddc1325148cb3fff6d7c0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1f769813ceb8db0e8c34d0cafd34d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539d086fbf8f2917d4e3c457e6469df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418510f8594b978d9de778d5b698201c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45799b37fde611dbb9270d151d757dd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f6fb1364c48971ddf08e76e235349711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5b6955cf45e9192904ed598305062712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536accf48eb41cbe6b553ec51597286c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0c7ffe5fa772f824986848ea2a6f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978ee5cb146b7d58e29fbc7ec7df172715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514201b4b89865c861e170527703f75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b9267591da4a249f79ab15483ee78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c541ff62751d81a3c9144186225a81b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bd5df1d48d26e1f25c2ef9f4a3523719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b4b2198741a2f02d2b1a83d38d6b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b8b861c67696de0505b0007d39980721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb20827a7bbcf3e455cdb55b194aa7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3b806b37e49e710801ec6d45c247b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdb56976c925fd37e3207cf94157c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bab74d03d7d395270c40f344f2c4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f44f1bdc40071b0b9a778f557a126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56557aa8e6579fe5df06a1827085c653727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2382390ff432c387743c60fbc38aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757fd0574c3eeb287da2a47bb817e73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2f19fe2167428e011490689ce2f8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083f7e8005aa173386b0929aa92340f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ee668cb7b32bb5403af9db8a7f0fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c868e7b93c05027179d89ab095f5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b80d55a232c2c5425eaa6e4bbf38db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dfc19f992eda00b3f57e2246017c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081c80e6d0787dc59aa312d55f72629736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0195a4dccd2e423c5e2203402bdda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7caf70544eaa35f6a6ab942ee2c587738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa929e61a97afbd80dc79233e666a544739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871573f1da05ea9f924ec8ed0d60ded8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42430fb84fdbcd4bec4eab40c84b578b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222b64e425c36a0ebe148f33e00d222742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc0ecbf8549fe1d667331421455a37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8d02e24297d60c71b28a7828d906d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f717c8b220cb984aec1754540af64e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830d65b3ba8adfb8ca9959c6534095e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586260c779f0f618494e3f70cc9815747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4bb4401ead03d21b8a5938959a6c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd26cf1a1ea64f7e14af0b051ee65f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baf5fe9174528d14aaa5940f6707d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddbdee9a3788d35bc916f779efbbea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cfd6f5fdb23dea1c2f2bcddac6349752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a92c21090b666076c8df0670f9386e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60adb1a6d24859860a46460481b96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4ae51eb499b2bbffca17f9fd0ac51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497922db260442ada87451c1f54cf17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9dffd8a2c2f2f55510055c35c8092757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a058c6bdc212a8041d9ca7c4ea06dbd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776be07a99d495e7185b2841ab2baa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445985ce7723b683dad740235ab6522760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d16a87cb79c0f409582fde465300f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d171df7a4ff5a60c0747f4d15dd84c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb62181b5336022ca307d8a33125a68763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33083b064c6600649d376f7264fd45764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0a4572549bf77ff4f3ef08a25df48765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b25a0df9fddd0a954a46caf45bc73766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6810caaa188cab940673dc7c237380767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca00831b22ab1bfb8d4a4ebf37aa320768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f02883bbc9aade71fc079be44d455769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715f0a260d84b01bf577177c600a0ab770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa936a8b0298dc16e1849df60d3373f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc5b5534a24a113e9a2741b2f0217d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bd6a77fe94eab98a3f9d9abb38b45773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdc29a32ea5036f2a290b5b33400b0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24f874a905b62f070573b473d35014775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff47e5b48fc3ce6deb52c167cce887776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138d2898af784d24324d34a5c0bb83e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31418edbd19d3dc8440e6c7913b958778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e93d9fdf0331c6e4be790d6af321ad779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965ff9b2dbeaf56e238635cd25cfb8c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d82b11096a307911149b4b4d7eb526781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f05ffc5ffb4a0be8e68ea707e7ed2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f783929dcaa0687af74fde03b8842783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cdb98c97bd9e8ee441afb7cf8d034784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca207976779cb5794fc8d7c6d155ad0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b2565dc087b037b2d43cc412983c5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715c74623030185b59dc9dc44d71880787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac29df5dd66452c00488da61fab51b5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efc735e4cefa06eadebbe7440210aa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf9dbbcd2419c57bf25c19b2b86c4e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f07ef3a24e869fa5242c0248d6f3d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aa11604606e53b1c0a01a6ed7ddff792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe4d161051aeee8c9933eb4d80c725793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bd844d19bb83766bf82c9661c5294794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30dd9726181b5e230f61fd304b94b2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2508ec6214fef1a82bbd9662c5b7c9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d099fb6f0c4b6fa08bd00e226a2f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca93356cb19d3c7e2bd7987599ea76a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90f57374a7f00baedd8969a926f5d9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953136fc598bd6a68eb67aa9a26590bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a28798f541571bf6501fd02df4c64801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f969490b52e6f0fb50166bf5787a89802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927785306126dc57f1dd19f353cd1c70803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bf343f4cad08ef44d03e2cb8d3968804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48c4417621cfe617d6163fe5db41f9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8d8670a085ab13951a974c7636a4b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03bd492e8c7bb8e3aeb99fe10bb284807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c8a978feb7e573db6026fb77a6f9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31978df358e5e921116b16ea90c635809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f7f04e9967d814519f22039f604e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86084a708dee8cc51f46f18d4c4464a1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742ca1c9b792aff7b3935c7a22125ed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14e86b73d0e7c17b47cbf6025ca124813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beea60756e0b3a19d9509994a60f76814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde9286206138bf6264c8605f6b661e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57289034d5bb2253acdf931abf244e1c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545dcd17aad01023a43c42441643f9f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df1205689a7b3ee831ccf0c769f408818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37388dbadae1184a9a267ae15bb97398819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516655c75ac480cb519e169ded1e7fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45161b959ccdd978783551b5b3373312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679229d62b5e8e84d4ab33923bab3c923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e55255b159acbfbc020358f877560d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c319746f16e6e73a31fd51ca418685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d7b25b52343c77f56e7ede5479a756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14bb2e6a59d440bab9f128b3efde657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2220e3fc82c6701af67bb1a43092be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffd8d2b79e544292ba972ee90d1b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b9d00e12597d286daa59ee42cad3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2751b22c387d458541bf15054a4d42b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa197d38c73e30de231a2ddc08e3eba512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06930dda8b2acc0962b51c75fae55213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc57d873710660a56fa1703a950eaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee612f11e5110a0d440cc6d1e9bd6ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ce1a084a8975a942db45ade3d80f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1af365f31c1116625ceb9ce7d7071e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052821f68dc7a89a8c7d26825ac6f3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898afdbd91da23178961e496533a3bf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f755511c868751a93a528cb103f62da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa860dcb68574cc2f2e800a5e586f2ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f952be8440d5a04812a4443fbedeaba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74083b6a0ec1a3f4324d53fe51486723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183d761b8e8fdf06c06d6dc6bccb97724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d0e3bd86985b31d3c90a00a71b8d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d523976b025d6f1992aabdba8660926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e9cd0be3727a9b3906f2f091c729a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a07fc2b2ab3e91ac52e2535bac57028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea54bfb51aa3e6dbc82c6503512dcdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf1096e2580fdcb046069adfef59f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c97d29fd8cf37fa1bfa63e2e2b679531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5435a871168bd5a64bf5201a85c6f4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e98227c6de90e985f768e44af5c0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358cc9424ab0a68234f90695805b28934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad004ef60eecfa5566a7c2f10c724a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7845290e64c8fb6cd0feb0628fc68d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a82b0a1751f9afb2c02daf9b694b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a303527d5d78a702dbced922bb36bd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7ea0ea6067459cc499f61e5cd442639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8795f133385fc8fe70ca73f15809440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ec758ad62d3ca3276bbcd0ae4508941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290c949802923f24378d0b973f5f7ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f2a489a794402d4501199d37509da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee8c99b905881a70eb1c3c04df385d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58548c97d9dbd2e9fc0865312dde4ceb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1985c031b55cac63d924f166bcf93c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472b496c787aef71cdca5389c3c121f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395a02903d22c8996b2ec75902a273848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc161153769324a030da122e7d4073db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a48c286393a354004272663cd358450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb1a5aa1ca0223ebd37d599dfbe80d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d19c80b7ecbd1adb7be206d5f25c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ccfa51d1a43b96836a70906aed8a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcfb0ce9a5607d528e8524a265773054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dcae8ba60bc2274813f1f229654b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faddc495875e592d9451252c5cbb89356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c43f3facf297a93080df97a4acd2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc1d43704e232aacf442ce8d3391d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411913b3b2b7484e71f62ae11e4ebeb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdfea2416fdfc44d3f583254506d8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d24cfb23e27030da7e01146a36e9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f13d403e99fd9ab1805ea07c3c3fb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e20d5b1e24ff0f092497a3cace08f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65555c7df4e5a58fbf95a140e3866d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60fc2aa7593b51319ebe5a41e65d5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adde97379ff6a072e9fa07a17a4b26e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738aa6de3f9368110e2fe53d692d79f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaed8f76ea6a257b5ad3179863695b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2be04022f88aac58b20cfa483f0bba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7634e0462f0845bb859194f85dd9df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6854395095ec800ec93d22fe883f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdbd04c407dc4a8c3a919bc856133e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e8dc9d552db0df40502afc92e163973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd68bf09b43acd8bc4711231ea7bbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779e702df9847c518e831431f67b56975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22d86e477996a4d1e5492b47f4782176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db540faf4d46a117cd5b2bef470f3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27b793d1f61bdc37abf0fb48aa9dfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cc414219c762ac26b76903c3fef0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d85cef3900906d110c109ab772a8f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeff228ec609ad49fa35f4777435d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b5eb22b750b916dd445c3832a5c2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8c5ef56a04a4ea6a1ca1c5cd01bef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5480561b7df65ae71e69d311927168e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316b231a7c51e50340177a9288f204b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b006c6b83948d242d00a453d29ca0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cf516cfe2ef251897a74a2324f42f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c2fcf7809ce4473dc283f2ebb08e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd948c59e9cf39a352646285de03edb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dcf184f02cb0c6532ec7eea081e5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b7d9601610f1e043d32756943ced691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8b0b494446d26a02ad0e9ef6bf28e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87457094914ce2550942c126c24d9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8a496ef515136a5230c8b9b1331ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08706e8b69c8de2d5087970bc4acd1bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6629ef30cd3e45ed59cc220e8789596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ca6e6347a7f1c2c043aa3c560be8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637c3dfa87886e5a5d43bb6cc69dd4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b5ce6d0552240324e16a7da797b2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc355d392c189baf82247bf12e1688100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3f5216c6790ab6e286f7881fe44e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7a8fe1b6d889cd5162edf066d6250102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23367961775fe7f2fafa417b2063c6ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d503d1dbb98126fed0642dea7889dd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e5dc9aca5d51a666b844c1f3465d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae46fae52272c6001e57c54c633a23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9305de973e9a9e8cfdf1feb1a3c3c85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a44409ab24afa1767d7cf6bebd74c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05157f88ed5fbdfbecdbc450b253d82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718977ebe2f8672e3cac978cb3188817110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27785b6ccd0b0dafa376fe38c51ad9d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562bb0133d679bd270d003f14c00da9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866d4d8ddf8bf2bc5edfe0463054adf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0d8800f53cf5056524924256fa5f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ab48f005353fc8d9c3c8272248792115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d65bad6eef8af165c4a5ff2dc6303c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289ee152ef76a20c122d5857af004be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31367bd4e8ed7a32acf27f3b20d20697118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52209e0763c42fabcd23d3d9ef1ad0dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cfd7f4775a18f63876e1f539d4401120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec56ac7356dfe5d145b5bf20887496121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45857272827588cb5b1a9d3093996122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478329817583808e6ddcb0bd26e0f6a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9a46410d832f93e4b9238fdce8ddc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b19d162686bc0a809fdab423bdac45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d6986877c132eba7e0dd5266b9ca5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8245997aa523188609f4366122cd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937b0bf3b69eed3f8891529e225a189128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796affa71f74c56d5761d37c0e5376fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fa0053edbf55ceeb9f9b4828f87a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fad393980342afd615d5434c51ca57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc58b3a4862486962072e5d3ab9ff5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644709a1bee68b6822845a810e6ad51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784d168db202b2f909aa78bd1b23609134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996735160e33c23d850a94f55a57f49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a29db189a3f2fba0699d797bc3de1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce79143a4205dece65d42aec1cff29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fbecf549737e4d049e5a227e1ce3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1a782d4a8aa15d546d2dbd57649a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00e92d4200c5049e6b45a0061bec80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f369e46a8a1dc16af6d45f4b63a34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178427b57d3525c5cd870c3954cecf42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4805a48dd3fd7c74fb7318fd7464bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2320ca979291ddc7e05a95be235aa1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e3192875ab70e877ef3396839e526145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9116217eb43abc2c2485076e9f37dce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bedcea24464ae914d9f181d08b02d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4322bb385d2ce369f7a53b6f513817148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893deed01de5b4377b100e0a495e166b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b36247ba667696d89d5d91c1c08442150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2116775dde13056364a695e8c5954c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311c7d10cfa2c32bf3648863f435b71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fcc502f4c4ffb222ba01a817699b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d84e96f88400e9e3a7342056b57174154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc4de8cfe34b4136565af06b7a8b4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134f5ba7c09706216b8be56957a9123156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3267a48cde0970332184b0c014053157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596815765359add7229f7a0e3e87fecc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d07844b27fd3a4710896d4c9d340d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36304d142fac484575c1fdebacec78b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62a3b74161a8065ffc2c36cf3a289a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56887b3d047d9de42a76fb92f37f3f4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4c971dd4da46e8d094b79f753fd7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b21649b858647bf0828847201c4c51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12cde7c4a6b8ad22ed980d0e03d942165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cbc93b870357760ce78f836848bce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c4d8dce8f65541cb0bd4663f3f239167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59232664e50d7fd87ad1e70ee3b985168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937863592e8200c48f22426a42ac4f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbafcda21b0862e2925698915252b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0b4ee68b25687601a089d5531b66a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae1636f3b158369a7aa7caf11879a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f502c2a31e7a682d6dc186ac9fcc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9439f8ea1ac094e7971c6fe772b4538174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d105d0b90280db6e847a497e90e9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a54215e3b9661d9b523464861ec9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f78f5d506c3cfa8e2aeadc4090bf4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c91102de07160aeba49c65d1ef23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa46759d5126b937758dd52e0a68bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c45b0d404da7e0fddc2905e415141180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c73d263fa1691426d4c86209af335181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a414bb3fa19c8d2ffff12789020c6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592000823db82a01b57d12e86ce26ca0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a79cf4532c782c4596878026581da4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8867d33d58d35f10d54b8d3ea736a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dac6a6e9b571387e5e1c1150bd449186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227a50c570ed118321699e0a339b429187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297c3978ad998bafd5c465a488f25b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72857dbf05db9d0790d0bfda7fbec608189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f94faf09db957e8c6d3153dd561930190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1513feaaf53dfea524d23e32b6083191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af921ae4c8ac7c5d3b97972d50876d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019ad293eac7cb97120dd0737e63cdc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7851de4908001ea58a4492e7e236c5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912ce1bfa2320c3e5858ccae2f314fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a538ba8d8c44655b024728486fb333196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2a306612091dde12b1523c038c752197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334762c4df5ed0d7aa3ddf0279f02a07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a81b1ad70f18420397fdd6e6919f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98641931d08dc4f83053d3c20b1be137200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7bbb07c97438d1cf4dafb960ce1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea88948c6609283a86196d1764e18ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f59c5a883c1c2d2a5a56829784761203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed32027ec4afc2cde930d688a340f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602a952223985add3c71641ce471983205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aee43097668fc8edbdea97906ec35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c8c1e8506527846dc78a8b4c8a3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d479963a071434b20dd8b4173ff22a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda7bb8bd0efb00c6afe19354fa164b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b62d54471c1712c9ebb6b2fdc82f1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a2437070584cfea39f5a059a03484211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2af1c7a07fd313f0b1c32545be02a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806dc08edae026f7f7c11c7651062ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfac1884c0073e85c2c43e29de6d71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b248d9965df1e5b94f54cf446df7fc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0263c87ec1791b847800c74456b34f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11711793a40eea63864f1317232753a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1eba791f099b9c276c78fed523262218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412c82e4866705231c606726446c63e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9be7b3ad2a117e38fee1c4e95e98fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87229c943a9057ffb82fee69ed9845221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba050d367103ad7d9649bc8d2021b33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c1c58f0fdaa03bddb79b7cef976b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2b342f997d26543cb42386976b690224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb59d027c44262ba9f629615889c06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b015c5f3d35f99995a4eebc08607a2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738faf46bba07eb1a0f5b46de6d8cdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baacacf83baac15f57a59b50e700d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44ffe672b457603a1439ac08af444c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e98dd91fe5bec5cade7d78ac6ba78c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80646ec7eace0fc255b288f2fdea1c8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdbb3898e52a701b279af6c45de828232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78233bafdc8b73f64efd51aea152c9b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdf574e27ce4a728a0998b4a9a4343234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60698dd44928acc3a0ea989718e7cc63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed920c1b7caa9ed6650acd9a56be566236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fe38ab237f1e4d8894c26ee64c7b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09211f15a034bf31ee229a6cc87f14f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03b86279cc2c899ff3bd298ef9d571239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c58651ac56c70c5db19ad4c7bf3d22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a920f1f904e07ffc99396b820617b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d771f0dc3b551e82aa4697845ce57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ea0bbf71a13a32dd54ac77c08c3b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b83e98195f890d5c79101e75f8af9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cb61b971db56a1b1b1ea9baea034c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c26c5ebdf69d83ece772768d9c8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b516b8d43d391c55f9bc6b1b58b20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8686a33b9160960c7b6bce7d672263248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b75ba725a207f65a63be0831969d64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59046683b11f82f9c63a6929b574502250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b3c979da86f08a57c2603ab5e23d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407567fbdbfaf2591ce02baf5cf0f493252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca31e61cb29599dbf0b7468447e0b7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e3abd814a8f3eb16781aaab8e6315254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910b242f4ee5d3b7df4e1814dfda8d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c3ad2fa591d6340cde1c7d1e9db23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c569ef0f1420846eaa8999cdff97ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd81529b11e5cccaefd15747e4a2642258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571963fa5edcc0d941bf974ca9deebdd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f5d44812acc761eb038099607838a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570f54b02e70ae84d42cc767eb1fec0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b86801facd3f021379a72e6296afeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8eb82c9a5c0d9190203e0e9a72922263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c17776ebe2f575fe06c830e872c372264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ccfeb4b1e1d74f458659105ec7197265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe261e95e0f951d57b3cdc0e15c5fa9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17dd6234aa966589ccb867bddd715a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481431bc2b39aed1dcd869a03eae217268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54885c9879d844a55d4247a6532202269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc9bd502e93e28290dd4bc496e2289270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f34fc91eef26b83256854a5199612271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dd28ad0443ac7ed8b74e45c8a4ce7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8c6ad37e00dc20f5f97ce10f9246b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486eddaae87631b136136ca7e44815b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a38e4f26f08f15aa7942e5f4af18f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936ed63cfb35e3a95d6b479b72478af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c69c64c393007e7391c2072e902d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ff7a9531bf8a410fbbb132f8fcd5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eea5d483ff6e8533ea7dc51828436e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be9dcb102c9d882c028679ce071c41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d16871b4e98b45668778909049563281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab535275758bec206cf6175f20502a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71a29f3be3b48d09299557dde270dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484099bb4fb4a12a3c482b2aefc44dfa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf83ea2a6724d8fe971b6060637e861285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8190c7b84f135413cbd2ab703a5cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7e9d46706eb23c43629e1771dd894287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c663341e20052a97c15e88b437b55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eb9dbc942047f259c198a56d638d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306774b33f3a8f9afd79616ccfd53f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28b999ebf1f14c704ff86fbd0a5793291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ec221b2e471bbd9930877e65f00ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3d8eb687aef918fae2e8ee39503a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb57fe40897c71b1fc38ad333fcd3aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263ae388eecb2e1d5a8d442efa16f58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2481e7dcf9408beea184e5389242a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48edc2e2fd2695f4907299788d101ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642d1c3aa1c04f6c7ab250a62671f85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421fccfee84055059abac48ceb20cc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea861ad7df3d11c19b4d5b766dd4dec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e4288d1be4ca3ef8f8674dad34d36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b4445241c18f1643525211c70e6d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa5cdc2c50a3f178edd49c971bc13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb184490e91579866e9eb3ccffe74db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480f0ab9bfbd3d0d0d90b4b31b7dded305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9201b3ee26f014263ce16a203e9ad7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6bb0a961b123c871b33f1b5929e09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbcb622b4bc07820df540658cf03a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc9e428c5bd7732758d46bdf34f17c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7b409d6d9656af5790bf773f81213310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8aead0986825da8125aa6189d5679311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85060e61f4db24760d4193543789f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa702ab49cf89173d0700fccf63d76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff76df032fc22d1006f9074f2b409c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147732db767f43a088aefbb46208f8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50009baaa9c4f4174926b9c90ae08e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc493555d6664cb5a795af438cbd35a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4258d7bdf3af6edfd664f19d3029318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49421d7ae6d2e7d13e8ab0a4d25629319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c89104b002cb05785439d161cf526e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d70b21e3904b6626d2098681b9e44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1578bc1ed39cdb5e728a17d8e23637322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaea4a5e388e49f91910eb0e5cad18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97ad27ddc81d3c9a6ef36772a67cbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7fdb4107848185e57c386c526603325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eae48aaae10f364895ab9121c1fca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ab753e0d6ef462166d5ef70b1ca9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d40e01342f5a19a3b1a63a9101ddca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1e6a8154d862642d37caf0bd38845329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7335f51bf8ae33c1c7dd1c3d688115330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a08c1d3c1847d84b96251bb2b9192331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507056105e23d718681ef8cf9e78a71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbfe77fbc9875bf1339bc18e6694ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ac036b3866e726d593d2873c4e38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5ebf8f3013eabec59ecc6336b3349335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8e371b5d0097decd3113be60bcbec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7e807ad13c7e8ca52ec52fec95d8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524f419891bbc93d8b6ebcf812b6f96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158518573ffe719835cf2350d13e8d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356a4690635e44661376fc32d143a24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87893353fcfb1c70a388f653a35dcd16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ba29a1f5599bc72ca45661a7982f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c89ff8464d8c6692ab1aef2e0b7bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb308819667d4220c83074bfe0014b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f10388ed811ce0ffdc95d5b59494f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbe31eaeb6d88592b29bf1bd2eecfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea9ae17dafba6673d149eb63d6330d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea2e6bd40f67040a4cd870573918b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a0220ba91a2fdcb48858af73f49d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6d61698632efd046de96b6a5cc5f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27335e10d437f4ec70cabd6c5be17ba5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac35a574d3e00a10b83c35abd18cd9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a169ca6d290947537fa7373d77791d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df840903a0cfa9425a02f82134ed1b17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dfe59e28f4f645ff89f60873666a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94ba1f7e609672213f0405654f88ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cf76abd7cf45a9a810ce1c0871939357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92608dc9b0c3bbc40419d0f011f78d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dff950a4770e58da8fbce0e111301359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff38b6b4e7187f6031d1c08f6ca6cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2271f41594e11515aee42abc61b74a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed89fc2e9357a13c65be9ad7068dbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8c5ea39ad1a35bc3db81da0530547363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486197e733fbdde511d2a4115095aaa1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63c82497b025a74086b406919fa2c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e76eb077e777d3aefeaf6279fdfbd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad12eb386317df50a9ac265e64ce26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42edee291f8192743d8862a7ad7a1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc053583f09bee9fdc45d63903954e42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50325b836c6275052f1e43edbe7b1b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae742a2adae3dd055a55bb754b79c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e847458c480f0ab8e8377eda24d2c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae17241dcfb5d079cca9b2c8bf6635373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157147d5e6f84684babd257c5e3b3ed5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2f8d2591227fdea51b4392d1b9411375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301ddb813eaa79c06257d08d762c457376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f956d3907e6464dbe9f85aec8008f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4ac69119324a1f8a19818441198fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868bef6cd8e51f07bdfda9996e66121379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71da5088204430a468988d5d7d2aede380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be905b4a1e8f854e5cd21294a24ad3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecbbe402fcc843166789d3e7a6c7e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399b9e860c60e918e5cd048a5398ba2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4a073991df47e3b9369c9c2dc38c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71fdb8bea0cabf34e6c929db019ebd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd558acd592fe4c9c89d0a9fa610e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7e6ded359ee8bd71d2596a5c766ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d30cc7da31c41bdfc82ddae01c04f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a45664350e7209e780495011e91b99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d063b8c2871f43ab449382d0982e39d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0234349e8823498c0e6bb449dad6397391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b73a1ed0b2857c3ed43aaa2dba971b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab2cba66050a2c108d71e10dce2fb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e0d76f9c29cf3a7d951fd1a90b4e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b96be4594b270eb4fdb5f19cc1b7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6579ba22ab1f99fab094e709b02f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d286dd3f952da2522c9c8409813ccc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07239760ffb1a9879f47c01947e051da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d98e29d42c1c2a56a20066c914c0eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d297f4362bcda25bc6f7262e700c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbbf7e11c9a6b2db610a153a24c668401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677955880ead4cf4c2d48e22ceb85b47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad2f54eab9c3feba9376fbdcbcc65b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406e8bfd2b24fd415f72a351d03efef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf92f3f763858f11f6660c2029954d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f136a3334f144fbba5684f8a5d089406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655c0cbcdeb8dd3796919c94ec1a9fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7144c944a32fa76372d354dfb66813408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d29557cfedef8cc5b163862edb9cd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b770e420188ee67d59d5290366110410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a43317c84c61bbbb8e56f20302abb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b6b800e5789eafda30fbb5f2db3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b233f5f4b997be4bf5f47f88f2300413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af206bc8014e607609bf8efe7c34fefb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c00dd633383452f3d0fcb021de65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240a2f27bcd7e2b6cd711417f5ff945416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515b84492e2347a2bab04bfd6289920417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0bf6cce6a0f96de8d61629050f48f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595817f691c87d53e1424b4fb6ee0913419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90ea83621946ec0c1126a7d2e405bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a59ae9eb642351aa09c928a1522af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f54fd8fc9a2ac9276efad69e55c12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461749465d72e5037383b65de9a6487423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11edf375701aab17ba69310813d1ed4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e5892e07f00cee26b76bdda56e840425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10429d24432d4bf35c282f0cfdd6f8ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df7ddb0ca653364c298d6bb2e9bfa5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238be51bde15d798c0775e246daaec0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92115f90623fc122eeaec40fa4c0e553429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b842426ba2a4ecc9eb21343173e55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47059d9a4a5e73cdce19f004798d5294431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e4eba69ec5fd27cbbbcc57d8eb60d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dd96f42e0387a5b19f0f61c249a2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef978872d01043d8ec1c7a6a8f3b3caf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd109a296a65e6c7a20f86d874c404e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6bcc64d980f53b9fe2c14688d06ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725415a454ec7c3665b3db870042f487437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74659fbd527df55558aca276f03768438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d03a739291213c6b8b694643f20eda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61d026053fc954318cf2b69ed7b887440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4679cf728f0acf728ebe70b9ca4c691441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913da8ffc131b60e08cb77a9066e10a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ed40abccf7092548f6aa3516e25e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33a3be5b6784503363482cc6ef52b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148783b774b7fad2294879a4289ccbf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dc4f17f1f91d74323c6be971c80db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0881e2a63d492698df62c445139b8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9548cbe3f82741e568a76de1ee3c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db18fcae2ba8fb14143e3ff3bf9f833449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff98e2a569914730353d8066ee06b8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0afb6681432173dc77baa798abada451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff593b656d380e54ba22a0492acd6dc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b067a3df411ed45ebd67ae2734e11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855780ef36479efa930657b77897fe1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5615611acd2777b4c57a4c8315e9096455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e14b2c58351c7a91468dca5640961c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224febd6bee39c3c15f1ec31178656b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2c31283fcce330205246f125f0bfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d9a98a82379a3e61a8a7776008cf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58610e0b858adf5acb0fb5361d6230460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b108e919e9ad1651a987c753a300ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcbdb646718ab753a26223ba95da6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662f8452d5cd815e37974099029fb8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4d016fe45d8813a76e6f909bd7c56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee9b01473cf9cbf04040fa47bba339465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a4051206ed42cc95687ef35da6587466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e758c4570d822bf978eb712b947ed57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd08e9ee87bd24509e6a0892b7c14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afbeca36066f9003ba3f7372a99327469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3fbbdae31596ed860fa9833cc7115470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a5747b7c7a299540b180d489ac81b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbf78b93bb5ee3cd1930663c03d5c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bde490796f13c3e41992d6ae97cee9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe76bf1df776f0a3e16abb192bb7b25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8159f3a812c73719d1756e4f3ccdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f59369cfc19abad1d77a9bb885db6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc678c5b17ef66709f6bddb7c5895d6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d408ae84e78432dd56e19db4dee67e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709e8d39ff05a9b917c8854783c2c3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1831ebfc8a3a98d133799d76187fb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60c73732e9cc01845ad5f2bd12f67a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68430a0b16732dcdf1e4a4593135a63b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4781a6b6c165ed42c559d0c0cb46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a3b65f71c5fd21b4749c2243f553f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a537cde2b38ea1418fd724ef9caa6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017f624aadd26854884d9c738d3b3ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be3fb7a35b0cda2708b6df8e3f5578487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d9c2d1373646746ce0ea15ce7b5d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284ca3fb98e6742f2b3ccf58cb79520489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b77fa9de7d5a088b55e7dc4e1dfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd15864e6f129668f37c46769a3d31e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f603decea5849e3ef426fbc80995492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524db87503973735a86ce578e33669e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365dbe967092a01863a9a6f134af618494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1adba05fbf1c4a0980dd98070349be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bc9184167c510891fd759b9f6c2aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c76d33256f10a83933c09a99edf726497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f797fad8b21db57b39bc55c6c14964498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093239315158c50758bb7f636a25d6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d582309f9cabd2b07eddfa8709e9aa3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1da6210c85ad1cdec9f97ffe75276501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d1b79cf396efd7e12b1dbc19f879d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e66827e83af6b400579b43f0dc9c57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c40d4da21edeba3f02c853f5aa3750504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846ee2972789b20a044ee5dcd23a27d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c73706dce2b6fa403d88d15bb538a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabd62c76b0f3c9f4fd1eb51f88fc5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e1738878bd172f5d8bd79bf2ace2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ff561192efcc1aa000d6c37c08e9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c685a86a90587377705dbd43004cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851907411e6b05c6ea5ac6a5697332f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78857beca91985052b48327d781b513512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01100b393651870842cfddfdbcfd7614513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89242ef8ff456e227f393a6dd0ca281b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770231fb4626926b416672a2a4205bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf421926548a388176b179e44ce20da9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e09045d9d1bd13609eae1144ad613c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681563c1430129ab214ed21c2c49cb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985dbe0e956716d1adf31c5d83858ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad540b12e21569b6aa86514517ba1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f285f01e0712c05af3e3894ee0a629521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a5385ed4b0db27b56f7a683c2c600522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46af31ac17c8833378adbc7733fa3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d010e7747c4061e6ca1c9139f698aae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f283242ba57f42b09c8137892564f7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c1b3768cd8c8ffd6d2ffb529f98e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe85cd6483634c476ed407c08d16396527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae519ec56ebdf01e1cea1401214fdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30dc7e4e212e9075b9d14629376bff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419993551b9d7a8e26534babd9e157ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e81460125b88e4e161a42e82b4a30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008a1db97802bd8fbc8d3f5894a20b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486dfd10ed7c9c65748061f736e26fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad512761cbfef75c33473a8bcdb6a6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4e2c22b28e00f0af43419dcc4bdde535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510ff5644a0f055db53752f01de2eba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d49d90f2d18a6eda9b44daf0dce67e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8bf2a5859d69bd6dec30160f89ad9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef3859c8dc82fa2fcf831a53d74e30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7fcca6f90243c6ec350bc4b7bd281540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8f8db5522d31224971a2fd10beeaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e86339b1691d57a379019bed68749542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c6bc6db7f4b9f97d4d11374806d11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6014fe116f9e711843963efb1a2f15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04aa40bb5178fc56d2b108631026fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd8dde69d8f067127699f81e54b210546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d96c0552ca46292cdae7398148ff8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d017b3bcada1dfa077adc411752f6a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b859f77c3ee3a459b62378858753549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef24ec372f2f4cc47289c301a96b052550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1753f4945bf09ceee8220decf41d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28363ac77ec8906fda6a498bd829bb1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed90f91f412384eb467c77b27fdfa9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b599ad77ab38dbc2fed0f34c449cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088d3ca56bcbeb5bc9315855e1b25bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9528e58a8d133be0f3c8450d29754556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db62b88f8fd31c44ebb16d2c1e2546557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b64ca11dfd8eb617d3856cea796a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1034fede5c8d7a4644e6670e46447559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db37ab5245820634f18ccd17de7c359560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e8f7f1b36889ba9ca4d44400908ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fcb2d5af0ce5ee6d802fbd24c11e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b01d47d5c5c5b57f008f6dffb86602563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8036125b03b9ec37c7b3f482642c7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dc37ba6f5336e604200f95363c54a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04159f4270be099aae0f328a0dbaad86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c77586ae2ebd274610c9f0d2eac4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40cf5518a104b9b250a3df8523eb73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df673c3ae9f6a8aa018f1b2ddd6ff606569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cac75489bdcfd42bfa62c63e8c0f5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97112dcfdbe6ee367a4e7d1d611c624571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d5ae4a7bd03c1ca045b456bb9c7f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a3bed1fd0b2d94fd441366bcdb5be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b384178320e9d55eb87ea1d0d8ab0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48258c87d3a5522e52e42114b25fff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dc1227be32c891de24c47ecc298f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc7bae029fd858079451bd2cc2b342577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b875a2f7d880f8dc16c5ac41e814eb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cb6cb681cf6ef5039fac3ee86771b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f98802b8179a4fd35e3b7fed7de7d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f013405e82f8d406863f26bdb9fcab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798723258dccb98187b6ab45653020582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d4719156840193cc5bb4f8ae2f5f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bfc166bb7450f02f0954291707063584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b083cdf9c0b705ac94a451af8f80df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e45fc24496eb570f29462fc9b4c971586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19ac7f4649b189860789691094e9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b7dc0d81ac1abe9ec5cc006d83fe0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb9c57e0fda5210ab5dcd31ff58b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3daa5251e79a3da8d29395fd97f05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e1b85f8ae1ed5729af5f43f6ae6ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810a8b41fb63884dc0a527eca8c19fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b31c2cfb2987bde8557b318f1619ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf86a6db814a430b22461688127ae9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2067de23b9e607762c261e8403004595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccb17b1e3e1727ac4dbb015df857a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d3e4c0290b10b4ca3067fdab9ede0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca8c9c43ea10515e2cbbc281cb0f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086c2fd0d0c3acee8f476c9f0636687599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb51a20cda3c883ca43982c66efe504600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fc51a71423d115f34b9621c4b97b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7042b1eb8871e4c68b727bfaeb9bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af21d9557cf630c52ca8e3978435d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cfab3e7dfe30df07c948df2490d78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209a91886345c84032e6426cbfa09ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d413d039c6869d5b73468c623d3ba8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7971352af3d225c946e41212a5b855d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d16a61df4220eed4481284d04db62a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cd32ba3dd7544999697d42d45e420609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17907e9f44539415cd4038e59fd2bfc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369217a2725cdff3c5b90847489b0f03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fa37501d7a74ca0ed4afbf4aefe10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44974cbe029ec0aa6ff89ac65adb12a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10d602c5f9911e1781b396deaaa04b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b226d00aec9580c44cb30027003c40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c6f79139aa18e565b98dfdb7cc4fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83423d1d703ca888d79a173e1f9f2082617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bcb00f807e744787b9af17b17de13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9c89fe1a11e1aa801102815e7f980619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac82359987d681252697e8e7433385a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424ad2b62c9e26fe3c667a9a01b91a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f93578eae260af7d5aa68de09f3e72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5419e14f852376d19b91af15fdcd8d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4207fc42b84bdb45654c19e73fdb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddf41bc074aab05669707a574a0757625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637977426249391b476262c3a58536c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5d82148c3235a445381fbc1cc09b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030989a2ed5f0e433dbf623d220d5d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e08e5ed79a6c8ea35f4cf35b979b9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec28f9a6e19c018172cc90668859547630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78b7cc4e4e3cab980d5eecd7365f3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da669c2debcd87276a614c8a7eb318eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb438c363632d00fa5142790538434e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2e28a8e12939f01c99ff9ebb29c3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa1356ead12112c5ef2f4d96baff88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfe2ea930d0120c85938b029e7d40d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8f12807d2c75df9673b8f6a9a8f43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60845f67455c6380b3f84eb9911bd96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905a2afbaec7cf37d48d6ac68bcf29f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081cb06c3f9f44a3a78d123bc1a84a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f1d792a8ae049dd1662d6741149dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f17ee591bb27a3a4f558c39a7d090642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3c0703bbf372017f94e75fc5e8840643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba82dfd223c74b1878a7c7f954d629c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce22e05cea7b37e62e09a2d89e6719645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ba6567f5fd89f1c73c2be1653b97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd6a663cae3b41c89860faac19190647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289799d6bc7c7525614880b82b1fedc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67883fcd6861cc12e23e36fe65cc350e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6898a5fbdd8db66838e8d54f53ce9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572ebc64ca49ffb10e73fc0eaf67065651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dfdb87ae5417bb1304c35c6d8c81d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca96e5fa42009d808298bdd7d1839a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12054e8bc5fed211f47f895fdd1a6617654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ac6b4b8479a54183f7731c993a2f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8ea99836cf6018fa9c8ce082c1de5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9ee4dac519ff64bdf0e3e2082df0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88615e7df8912660ee582cc83e093f7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c618bb8559323277eba6b454ce9b3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d2dd2cfe907559dacbf9db0847d7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b4b0c1b7311475e9f2059b279a1eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2668ea615381b1db0eca110a090369d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567ad55d875034ed1c9df59f032cfa9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9e94fdb96d12cb338ebf4f8b2cee2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5c5b93410d271a21784bff284686665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dad73bd774360643583c1f15a0987a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc22512364c7d6423bfb2e801154e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf00baca2458dfdc8318c046ea9a12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4414942e1fbf5ca1a6b68be9eea8b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d559ebe01588e063414919fbc48227670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf434c0c47ff364c559b4784fd7e5bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1bef1696451e3bb294b0f1e7a0889672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868f269294e82232623786ffb0a2e35673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f39a83d3214d8e19838ee7d42d989674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6cc2daa58d4af8ff067cb82e656b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fce12b2c56b79e5264ce8a434d99a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda4d32837fb1922cea1dce27108667677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0144ab45ab217339b5d21584c0dba5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b21df7089c67fcbc10c7034ec631a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eedc0ab68929e589bb56f78cac2a0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb740428df38559444a3feb36c283d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab84e4deafa263e58d45ac2d9087af0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75139d1d9f4189b73b3d463d731303f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee8d5e6e4e9f93bc58a7955165e8d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c373671d3b8b587123b97edf9801685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494db2a801d2a3b184b1de5469dbf46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11345e7112964851946f240f601c1a84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d804776878b5b319f8d33b602c78a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa1970c5365a0f64f8d0e1611ad462689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd386e573121ea0d72d68c78c0561e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735740d2fe7246870b8494d44945aec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddc32b49f2af8275c40d7db75491e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c420d1619d400fba48a0f84aee92816693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b182c0b0d2ed48afb33b791c12e6c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a183be8dd06cd71dd41668f37bd29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290013b86b5bd45d0c70cf9bfbda60ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e04363a6a666cabd0dcb3b8303637c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd7329b788252202b6b1b74650e427698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02e7daeb8c050c25bc183bfa8b0a5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997065a74550186e702e053b96dedb1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08eaf0b49c06d1c064cab96f79f7c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb85fb41b859cf8d77078a76285a08702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f5373a7febcd3f16a9a8aa7df7c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b90087579eb2c6f5dc88b3c7c96d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ecb9602840762df87473b7015ea27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb071053cc80993066a6aaf42b995e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d816336f6fca987583819fac23291707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6cbdc0901dca31ae5780a1d99ad2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c36393aeb0713fbcd21b27ad308d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96da2bde23d07ff2d4d2325f7e8ca0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90f9e8d4b6ded3406059de4fa28f42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e34d71a249423209a2b5164ef387f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1950bb7468641409accfb956d6ba22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50af586bb34835e8479057ecc3eb326714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ac9d4256f8e3abe7f76b9ab828074715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692c67c0e8276c23a1f0113cd46f2bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cbb6edbb9557573f00cc1e2696f19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b272be7a9c2cf2b218f1f6bbafd72e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc1270b2d1850ae3a66758a45332e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704476d84c36fe70f97eb314d404ce8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ee83034a6466e12ab28c4deb21a7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babed56995be58e07f6e87397f8e51b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a39d68d31b94d3838a90db830dc9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f19ec1081742037c9058de0372287724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c799f94eded526f87725e0c2d9ae17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95833bd8ebd2f22941d8fb48f5696a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ab5ac0cbd274b645f8aaac0d07bef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377567ffaa473a9b62a2db32dd7a12f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fe286f9dbed876069d99683bfc6cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44616fe3cc38c975fe8db6fdcc08cabb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e9c8adfcc0d4f7a03001727dc5584731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef22698de47b202c019ea9fe43672e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d4063d3f0947d17d52cb464fe5ca8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc781007a68712438736b317d37a650734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e615f345dd128b1512e9a586a7645735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fe10a095649e6366b666a6d1647bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4046a43c6897bf0fdacce4d54a958c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cccd96a877a69f5ca9ecaf7a4b146738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20c82684183dfb46a775b89800937a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdbf4242ef0be796db983d5072bb48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34294351e8f8f26062fbaab5b28b1cd0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0638ebceffd2254a490f813498623742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073ea0ad6294572494d8f9fcaf3787d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e21eeca78a644253f16edff6afa3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81208ac7ea119d5c1962a70b58e65d25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2706d64c7ddb38fc55da5cb8a8970746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14329c4b1fcae039da5aad189a41fd7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9adcbb8a4bea3b7f14227748e6edf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664a5d68ab62c72c92e17721c3bd4ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb3601a4f2b6d6d0ace62349d1a20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8cf323b08c702c341d5a25a7253bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914335e3acbf64a0321128ec1b40a404752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcaa32bce72d2765c7ba229973581e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ae3b65c4dcf4994f7e27b8c5c02ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a04f77c1461bf8decc821e93068e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf736bfecd84973bfcdfaf0d3df4e23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa1771e15978fe924a03f33938310e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37411d196d7f33da79830f4ed743e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc9e49c516507b9ebd9a741d9965bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4855788e3b86eb8054ec8e54ced0a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be918901c9cf6ed7e199e4865ef869761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59989b583392ee3911063ede39d447e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cb8783273928541e94507727224c1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84b351395988543d79eabf5debead4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392806aeec4a732033263a7bad1f2053765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc10fe1e197fb352a8d70d0a2675c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffea2f8c51dee6aaac8fb9859c9977c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>