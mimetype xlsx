--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1e708b25d0856349b591423818eee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799b49e930ec5ec2d4be26be707e3382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4abfae9e60db09b4a4e852813f2fa13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc29fa569af073f4496e2772dea7a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5e3b69bba26403ed5a85eb8012b955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf6ffa38550269cc422acc3342fb386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8004c6005347bf97e691a261187b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02959b89920b22b1adf43d66c8523f488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f33cb9ff876908b023e549bf9b011e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d3c064c8835f1e0b89dbf61577d2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc9999fd4195046ea287c5ebb6b1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a26868c1c1187893910e7a6c00a8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cede28e6a9d0a4aebed50c5ea4d5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a3509417ecaea29a5e51cd26140ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8114f9ea9370c5ae08fe73a115e5f5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b73b831a53ae98f5ba01b1af36d73716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab57cdaef6c7c91ed369ae2ab84f38917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e39cb041aba32e6ae3889ec00bc7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de38e8a947d1581e3e632054482f40719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e87d0900c5a72e53a6c1c52692685e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000354ecffb13513f8206023b4e1cce321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05184c4e34d9f326f4290b58879af4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355db8457dcd3374a8ebf64bda2aa3e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12d945b0c5ed90510eb3039e9ba45d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f798f94d2cb46e8e464cc3ea778bb8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ba699a3e9b4d1b5b186fce3133bd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2529c85cc3804472812e3fcb5fe7a7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b78e66abdc318ac1e8b6206be5b1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2c2fcaa89067944bac6704ca10aa929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471e282a1d7b356c858a9fe213770ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e956240b04dc38f9bc6925191b50a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c34cc9e8e6d2c51293b1970d91aff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfb06ed1d6e5356595fc0c1866c6f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7bd99d3d222dca2b6ed7caf77842534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3ed84c01866c98f75fb85a9734f4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8e161b0ae81f3af94ae2c77f527aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bd59f5ba8945a241695d4c4e0472f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d5a158a316fc424c498743a8ec6bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27eceb2969b0bf7df6c26596c4a77539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0974360c518e208b0f51975010a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a428c633d3fa9f73697eff69aa1ad2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1334bc3603f860747be070e15b7c5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff7605688438f5c2354f65bd3e4b9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892479b41025428bd7253bd6a575454344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2ccc052749cb4514623a7b831261b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb9e5640f352084024933cbde620546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbfbf22b9e3f0019f8b5e23572537a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d8e1970744a89d1b70bea0b2946748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e628edd7d563e54d9b384a8eaa0fd1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb794be08bc86ef1196d6c0dc5a1e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9c75629bb270a1e6003a444b671d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228e95362776b8fa7692ce7db43091052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71671668e88df56dd93df295d94649e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49549e13d1ea38a1a5393bf7bc2400654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7050a4f43ff274bd44de956e462fc6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e348c24c4452cd05779e106cf9e6d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28471a6160800f57f8e3909aa579558457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc7d1b3fb318617f474f523c368bf358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d1a9332ba98e6ce07ec07f5da8f0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d34807352b7dd20ef01f849f121d2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775067422406d532e68de3e3d1aea32c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382c55d76a47eb5c863fcdacde82d5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7ca797f0826b971fa25d1374ffa6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acff5e8012c5e192984a89e5e02aee764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0c33ceb910335896692bfbe3c314c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7c0f001fd50f0a426c1f8362bd48e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d1a6e93b78f58af8c2cb343f781b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad55fa475435637e1257c00c78ce53a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa90e9b95bddb4966219f0ee887207e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8d630c3b8f3c01e55c2c6c843150370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258176144493c16b88a618914e9e1bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a0d7e43f08afa6570a27d4aa6f4cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c53b5ebac3c60dfad6c98a73e6ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb00c69fea00b81448bbfdf60ed30474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b270df106b1a347a22c61f1bab9e44b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786633c062b7e5e49ac479eec49d0d1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34a42dc2a9f7832d11e51eee53a21577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5851209648c2f7b33a40148c48ae2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6851ba60ed5eeac293e0e239c45dfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcfc3a18a1a3130bda2a7aaa94f6a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e3d3a5bdd225cdf7f09b2675645481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23782ad9e87ef4a96eb2a7a23c45f41282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad3e939308e2acfcb3386fa5a7d0e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95061dc0b3c6567f431aa88b7eb6aba684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bf296ab5824d649dc6c1a9fc65ae885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32267dbdec992641922aa38d994b41c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497858934c829f89e32eabe7651a55ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a422767e5ab4e1bae6ef43f5001ec2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455017462ca67a427b9a762bd24f1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349294db95d1abfce56dc7d8cc14d4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb17df345927e6c6cc2f6a4bf3891191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af77cdddd2e36aa2ac8a635b8fdc22d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2c1cb22320f0f0ac93417dd3572f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d9e8703454454c9124c994e943b8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6849c25284fbe1632a1d16645fad4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd500d90d00d39f7089f028019c92596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf7f3074b8c8683add2c2d31fb0ccf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b277860408960a5753aacc54ee590498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc59e0571c08d4e7c1d4ecbe03743c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b475287a0d11f98678cc62fc92ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fc8fd219663c83735fd04275780b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c545150241da63710cd3905f9ed2b38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a8e4637ec874e4b300d444e99ee85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8abd94680215967cd5c23d4262ba8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31985143e35b8cfeb983055704d3da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fdfc3c7a63157ae8b408459d1c7eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a67c128352003199136be5db84ab28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e80c416405f06313ea33f40dd5928108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bb396d796ec91c16556f66979c869109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3afaaee8630d695fa392cf0c447f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef12e08fee422d4d0bd9423a3152930111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1a375a3635b61d30398af93c48de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f541ba1aeebd7123c43c098d96d56c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c12314a6b3613a372879bf824bfa6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29012728ea8867e64788a8e4951e44cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c9e3776173140e24f6e4e222cbbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b9e30e5612bfc16fe9c70937b94bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03854bde8e066e4192abc95e175ecc03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c9bf44d0b4154e2ee6b7fe3b15777119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96c99c87b041ef6dd51ad91fa54039120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d2320446f4805980a7c06ebd9ae4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875c37915f76c04c3b66033a1dc10c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c1597f6c33a1d3355c29aa00ed028123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0fbd999686e58b2e3b43a91e1db65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90c8268481b8613a6596714a265c28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985a0f54f70787faeaa57d5e32f6a44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ebb8684449bc77605d272e4e3f68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd68702b7dcd5bd438a8dc6b7432b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c5daf6f5e51ad73e1d72fc1a100d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a44d1635c85c178bc889d653a7cfdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6da09c9b980be52a2c518bb2fa1664131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14287875cd3d993e89d65fcc3a3cfc7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7d4705e38ed59cbf0148c78124445133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9a397db73a69be0f88325c9a1c32c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508f21a02b11cf012b6df78c4d7b20d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c181d023425afde991398c25a6f70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072edd5399af5d6b1075cace8394f50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55702ef2eb1af7150bc180458f960220138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e965580eadf21e0fcc916ab8a92e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284631f22193323b511813d566c21e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d28fbdcd968da5ae3939a8d092e1ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f335685a539e87f11b569ac446e77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3c32c5554a4e778eadac628a2cf3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab0e2cda9ee4cfa61fa6e8b518832c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aaaa369443767a066371345ac1600145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f046636f596feed1878fae8c00d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f36686806b9a172567ebcc991beca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1fa7eed08e2172558f199aac39560148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21601cf40b8bc84faa6260ced815a192149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c38a0d1ed1a7aa7c4ca605211b91c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2d1054fce7811421fc321f085495151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6857afe05f8028d5a5f59d9d19829152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db800b6cfe04feb80b4351b67560b54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aad742d29538ccb5e33d4fe2cd538154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ec18a6586085227430191ffdc0f0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fcc885d75a20dd95b0702b32c331f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264d6baaaaab734d20d8c5c79be6154157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88332bf75ebce3a1d314aa91b9640d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011619e47cd0d8cf70228d099883ef6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb871521e016a84cd91ef3cf9621a8a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c043afb03d80ef61c4e3a354751551161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e393e6b57bb9fc85dbb66616f38e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f85cf74df6f6bab7a3a67efa909ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c33aae33f8611410ab370a20717a46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ff91466a9d4c35875890faeacc82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d73ffd776ee579623f6f4da6faed5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c52e15a9534e900c60f3dbe9c8412f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec9e5628fa7cb042be08755111c625168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca61d0baedf6965cda097b5f552a999169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ed89e70cf17faf8e25fee05663c02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92166c1312754c327a9088e677ffbdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245635cf59888af3c32cb0179dbb561b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3fcec4d26d32c073393d18bcbc4c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee081b8c5336155954ad0c05245258174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082cce1fc6eaa947a9da59e559a4a66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b800670bd4d5a5806741b86250cc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec566cd5385938ac2064e19da75dd8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384a981b4cea50d14efa2e5dc4525a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557621bfa950ce7c224772cf27accbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd4861946a3d02b6e86759be07c428180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80798408db232b0955e9a9892198ee8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1116c4c58c7ffeb1655f0b09baaf72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472091007be61f8816fbd52eca379526183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fde8f88616d501ae71c20f7cff28a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4222f08006b8fc6c22fff0a8f0d07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dba2ee3c2e3b79e6d2ac431ac3403d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3fab838ebc183e4497521f2d9e4e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb43ce6d7f69561d42248046ec79cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b94e5e1cff4b7c73e5161dd07e9db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7308021df3cd17929fe1bf942bd0f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe40b62b9bef19b256397acffe2460191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdce983f19f68732d3f17b88246656192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243246e997e779d0671cc4b6b5d41d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2585e82e032570b585af07fefd1843c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2790d3bfddc391778c7671fef65de27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cbf18bd8552ac7c76cd43394009a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc547358f87667d4102fd393fa49f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc886e46d013a8c3f6cecd1c6ba13be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30294e00eb11dfd28eb69a94edf2ffe1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a2dfd2874397fd6f3b731a432acb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5871eec2df05ae58528b5cabc967e89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587518c935da4780de20a3fdfe681de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91517c154c8e2468793a1068867f7e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a84d754daa3f5568a181a6ac8cfab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408dff7a410ca74926a247fdfb3e80f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea978502e331734263b4ad1790aa5e1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300348919d8a4fe8a009169d38f77101207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2637a638bb892276b43dbf3e49d765208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520be1fa2438ce14094f8b9095272e8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a17c41190c299b83a7bc7967fe4aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933337b643feb13ebe7a3ee4a650aabd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214ca9e77ebb51d5c9787a39aa324ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d441ebdbf84f6709f642e01c123aa4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d9a92fc8ce6bc8d2bd8e73036f597214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e744325c6773506feb90e0e43456b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff5d66b5acfe41f71b7afc3b154f41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336caeb222f17388562adb9b1beec971217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f92f812a75bd112ac9fd5187336d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0f9d3b9b0514254ba2d4cd49e19f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b824d9437c152f30538dee8411fe52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aad97b783e1a7cbaaaaf00dd54087221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5035624cbab92f43e14bfae2aa7065f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc672cc75aaa6b742036e72e2ed9772223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff78661db66ca827fe895697e486c95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ef291993ece7e4772f627d991d3b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaf95d2adb4a851845c140c8fb6728226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3453e95d87b41e4c613d7ce236d2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbfd6fce55df29d7f6a9b32bbd8452228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aa57b3e6bfb3460fa2bdf76c4ff6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67816f5a17a2fbf3f5e49a552a2220bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18468af0147792247ced756a8d0ea8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb0a42dd1e1cfe393d86932424231c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22353d39622fdb52826420c916d9eb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1a7d93f286bca9193c04aeb7ebdd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63695637fc2b3913219cbe2f3c18acae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd9bffbe8ef0cd09f8840149fdb51c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d373ce0c7c27f79f51e67aea05790b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064d7f2388d9c7c5160e84af90efb63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e73e9f381aae55accba28e397a897239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91551014998a501b12ae373ec80ac9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b94d8c4452adb1a2aed3e5af8ee95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b60bf33c600fce52ba3abcaa5b8d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24120a566fc4d6899bdf16ed22b0bd05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987f398130e9ac7c9e0a3aaf8ab861e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6457a7d5329e2a80cb2593e702f85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348ab66c48345e96a35a522573d954b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2321bb220c7762a0fdd063155f5ee7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58cb525b08ff329202f4e37fcc1e71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cacea9105293fada6eb268a537e883249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc7a2468a4095125b21f37db73749b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97f65d999982e64a19fc73e6a8297251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6d675d6f3c5b2408a57907b369243252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dee55c5e13330b3046057594f0015253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd18720849c92c6f285d8e2c382d73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099148fb43a1856439b81bc157aef45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3b89e2320c362b58b08d72b99d6b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e90e6cafe6a0ef70a59e71a502fcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9274d09c1f96032b8df1546f29826258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4c37c772349ea23093d7f578f12f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f80bcb9a0189179a01d58db09b8b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885d0536acddb4343d2a8a7817e0fb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8affe6736a604f92c2cea3d53140b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e234209f76b3703ea9090943a3f4935263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f34b461a2d37deb9cb5af4da72c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14a2fa2f7bd6a263a857c5b4a0ca8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cd8fb5c4b76cf958da69ecc3a0368266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b0f30872d144825fec565af363e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b52f65c6191b581d63585920d7ba9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875f918caac741f466db44fe6e15228269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed010feafcf8c46c995704136c7d91d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101caec2224f7cd747a9e8cefd742216271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62459631b0fb78b6231ae58b043bd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703422c9575545ca54dac6c91cfe63f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f5e1dcff1244ea5f15e25c0be45e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cedbc048dbd523bec8da670335f9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe297b1806988ca69eaed555f0caa9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daafad899bc2071da897601a109472277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c19e8abf631adebf087bb450ee5e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4df8eab0e5498060466291318e0ada279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6f8a0d633df6715d13f14c40bf55b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f522297b4598d79112cb78fb0ba0505281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd76db265d320b525a0217755d69d01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c50fe3a5dee4d05e9a661e637a0e77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8b31734f7184ee9aa2f07c608be02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabae3d2df5468434ce7f02ceaf5fc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7f0f870d419c79e404aa9de871c00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b257f0db207e5e2fe9d1b1f6cec1eb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495c13a119e456e3aebec003d0e876d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a9d2034be2d0ef565af1829bbd595289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831f15819d8a3f6f01362abc839b33f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e6c320445530db6088498a2c0003291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a947d5045be9d588347d35cdda65a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520e865d2a1b8a96e1757a834cc33f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8ce03c533e5a9b6b3f9361c41d78d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c48092a0b13cd9911f50d3511e6bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e009afccbce9d7404072376cbd2e83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53177c163c5e133c1eb78abc63c7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43e543888cfd4f237f5c58a3781b16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d4f020a401a0cf6c0613468c4e5fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093b4ed3563ec665e05f810f92d729d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd90340f7ad9511dfcdc1d957daadf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d60dce71e42d4789347bb4b425c070302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43d4693a93ba1565c5d88a09516353303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39eebb0cd7169851a51046c4627264304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0ad2371aec111ec0c36e14cf69663305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3cdb5b9abbac3861e7eb70b4953e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c912e73b8a15feedda1a9ebfa7fa712307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d93682d2eb34f0b67da9bc7d0c8e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a211949501ddee226ad7f8b68dd9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4ba93e4d835e526feb22eff5be559310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc89f23231ec5f1639b95cf3c4a98c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a29509ac9ffb23faaaa13864494a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269d6cd6ced9a0890797f97d4d0ddab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0de7b2a16216459260cc015b05666314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0a7f52a6d2ad341f0883a25fc5e80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef6ef00e8e928c3b8fbead9400776a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530deb879b332ca7f5168b1f977a31af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea18179e3be68e0f9bc8b7b7dccb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7778e83df05cbb4958d5b94001fad8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040db37882ca40ecff9687c5edcb085320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb2df3439074144c371f16ffb9695c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912da6fcf66f3b8dd249cab29c1df3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b34f2187742df4546325e1a849112323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308324aea247202d8cde8daa0685e4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65e1c49fb63dcc35aad808ec537077325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ccb75aee1625822f35f1232d4636c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6fbc8aa9d52bebc8b67c4f7618332327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf08f1e71d65864a321248a636cf31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad07a8048d2072fda67087e3aaae59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ef8974a3a87192883ab06d87f05f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674e560e156692173f1031d2459581d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a3fb54e92754d5641456cc3ffa25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e22778e96b465f703f8ad06bfe1084333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b72d354f98ee6c870bfd310665e74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5047b2723713074db9483a38c925c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a51a923a8fdae0e229fc9c79bb808336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61ee145a0e1d445d94eb95fb3a4a82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976ee72a2f5efc04f1a103be78dca78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d03547c64a03cde6551d0976e2180339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a583d77f8cc064cf29fbadb655cca4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8b6c1749b514c6f2fceab998ee8c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d950af10dc754ff0db2006521e26b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a38dace61fa2417354146d30bdcbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9019ee0fd85e924bad38c4c9c28b14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e184985fb1e376e5913533d0bf03ce3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45bbf17b12215ec10509b428453e21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369a606d4402faa89e722c351a94b30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3215512f0d7f6d18649f9bce44831f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ade1c487ae6abb90a2092041201b4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83558d6bbd28f124481a2117155b51e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f256985a2692de9ebc035a3b35a6e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf50684ae2ebb87bc298ae8c1d01504352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1c4b4290afa6876ee02afc37f8bd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63186a853509f6d40b2e160ecebaf5d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c973ca5f89fab5e94e0c5a3f1c6b71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d012219fe4f21309338bfddf62df23b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94747a0cd55a3c0693f3df422a54dd73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a227ac096533be7a3cab00382866b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb866e2a45d9042e4bfd32a2c8d84c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac719a3fa32687c0ec948200826520d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e6f7fc344542a588b3c0163594611361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a41884601af6189fbad3c3c5178a6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68a985e0c62626a098cfbfc8d71c39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6688da4ce566849c426ecf06f25d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cf13519aa19e369b9998f22e45374365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fcce8a5fa256486bd422d9a59c3c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95929cd486710c1ad79e1cf7852140f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a7254b40402bb0afe764581f97f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aea6e2c73fc2e999c393fe6b19945369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d623588ddac70e1a3c337193c3f887370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df86c9af250545d44482913eaa987d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b4c95b0db1b69298b19d2caa109db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a34f4193970c776012fdd697fe4ac5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105272f24245401848c8f581bb877d50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2e088345f6d6834262ea428d9e034375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe5f56a3aa216d5a8af1a65e6f1649376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150eeb33759ecb0d86c2410dfa050de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8df3fb01ac63f7947a5c07747dab75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaa30c681588540d023b28f4a0f80f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee41f55c7b881ed2ffdd3c0dbbb46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8519850ae7f97792c5a32def2afdb85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25396ea5ad848e809a75cf55860d88e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac006eab297576a01cd3851c64a089383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ab5922bb8e94fad6a779f627551bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e39593837e0f45cc89aff5109349fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b42cbe0526127dfefec95842a27e25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510bc7c20ab2a61f0e82a396c7475a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b63b1a7c2ffd985007e0c489f7d2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9df23b271a2e892ca16d9056f31e88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b635c1e3df39f76da616b5966dcac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa946c5110338885b36a65907a9ec5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f5ec9675bd2e82c76c48e9496f78c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b07e1d65c5939ce47b625631f4af7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898591e8e004c4f9788091bae5980e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51ca82c33e7fe5f4ec620971e4d3da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cfb610635e968ac8acf9974f3e293396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0cf1bebd3774b3be315ce5934bdee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aca63819bb16c2a554ea50e40048a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274485657c08ca4a55847acdfd9458b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63876b100b867fe64e3720bc72d036a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd35934fe1ca379ac0cf6e064ed17c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439c91f43995b4e188ed50e9a524659402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea61d62365ded892f13cebf448be89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca819bfde0173317fe4b29979f03ed6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b3fe0bfbcd97d836ff4f01b35ac6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1abeda0e108667eeee3de4ca93bbfb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4481a403e98b2567f3d11c54a4f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c547657d6cb4207e2d8fe485a6da6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e617d2eee96090f5f8318f03d2e10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a672ea982c78760245fa02be75569cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b959629d47b0bc7c8e2bdefe4cf1b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabd6094b5d7055ba994571bfffa032412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db8ece8007799cf1ebb1ba207d4bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856118335eae2269921097e23800f7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3c36abb44acd5892d18be7af8c674415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58970eb613796354ce6f1b2323059e32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7046eadeda243872d153a672c8c31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb055e1f811086df1170316deeb553418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58999f3f76785b8e84eca7cabe8fc72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59fa6e8f1733b376a2f92c40cc115f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e371cf8a697223ada7f06486cee22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1833b498754651b8578bc3e98a94812422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec842aabb74575cb0b247db04e2e062423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc33bee125497fa9e354d132cc772f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfec0bc3d08523567b99dc8d3208da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299d0bbe72b6f35cbc8b29b3255e583426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c29f1d3529c0f634406a57faf1a138427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a51c5bece4d74be37dc48c9850ba8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d22f8886353053b158f2b3e4daaaa7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae7c38cb9f4c30861652f5c472a589430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203c244cf2c738e29d89a3a5231b733431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720a861f1e0aa14e5d26b15c1efaac7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80166c33565a00225f38484b257f921433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9896622cc654af36c7345d96bbd85e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394541e591b184a3c3681d42198cda8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d32e3f5dcb2f411f2a378d2221bdce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5cbb53495394542601e62c01e9c5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192f67b1cb36697ae5941ea2efd3906438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de616005db6e111b277af994ea89bae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f95dc7ece893853a954391ca18b5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076964e2bfe29737a63b02446ace6781441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb80d9781f11705317fe8a9d02ab3ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14045db9c6f26d5cb128e44a1aa59d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd71f41cdbed02c3d3718bbb72415b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68c6ef4af26acf8e6be0dc77f8ed1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15245b3557cf286c7356c127dc6e399446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5b99d73a784fccb634b5a90e778d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3132648cad50afc1261553bfb7a7514448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b26c9bdc917fc6513a7232b024913449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d2e5ef74955d464ad60a7ab897a98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8050b2377958b808bed5a70b636cf2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a726bdee21f926973db4a40a68d5f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613a6e82ab7860c2ed2cd9862b2328d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139b70ea6cd57fd6626b44ea82985ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7b12096d06af36dfc3991306948fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de7870328be08442ef7086e795053f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2497ece36bd8163b41419b103ae760457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7d9e48897b58e942790fd5a981e7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeda39da4f4ae1e2d99008b039590b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ae278de2f843f7c3808a7f1d1f9d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065e3a95f63364e8b6fdfd106ad47f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d27fbf9b07bb55949cd9f87118fe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f72b21e6cfc0cd5fc1f8545f3610af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dea1f775ac36991b29b3623d1f798464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832b569cc78e224b0b978b8e7fc0278465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a94dca6b2fc6f696e2b7fbf7a6ac80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd49fbf8072f003ee74a428d75c357e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8148ad38614f7307e2b1c9b5a3b64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8f28b89d6d0b2c7c889d170171a77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119d07af53f4dae0bc249ed96462a8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6ae25dbcf52581fd513c76f3db461471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ca4bfb13f64903df18c6a1c3e9a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52924c08f463053259adbd1cf647f778473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60103bb6ab05e00e639cda3b5e8d63f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421cde8c1f26c2e841c22d738077708475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc167132f6b40d1fc46b977a223f3f40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162493a603bce53773cb91263169f2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87ba252827dc97bc30f98ef794cf82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1aef813bcc7fc6c326c9966be5e4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c131c28f4ac14294c415f9c561041480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde583b9dea568f90276bffa786b3f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18b1bce30b58b5edc5dfbd9c4c3a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2331c15424610d9043f1abfd36f6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d084e98fae56fc7384258763f560484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d0d0cebb69765e510c167d08dbaed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80c4e335e3b74b94b7bce7c20f67fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc3520f18b153a1a22a03d0375ab3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267556e397f0b714acf255ff26f3b2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c79046242538679b638367bd450c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd79da8aea48ac7b80ceea53471826490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d963ac87574ca838af7af00aa8e5539491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89c1d77ba010cb1fdc8e454e495b8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4ebf9a0051cd432621d1786e282b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574c5e54f1064b535ebfde8a082491494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eccc66760e947e2de6320c8141322b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f36d5013086deb64512914a23d2ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d25b6c4211d36c5188335a5f7ced2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156ee37c03f075688e4e36f646990a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a70751cd6dde5a1132fa468b8613e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6b79556231c928ded0deb4512d619500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94a33be3f3e8d1e5f937eb0ef32d90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59690d2e3103e6952eba201777a8fda8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d5ba2222f928581b7f4f2b7f9f055503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80702fb9ec8c8f6698e03c1eacc2cea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e706b7ef054b9bab7d33417835cf60f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370cf81e668ba42e7a1bcf3e66f4857506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cecb8829fb898eb29b87880c23464507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656f0fd37d4d4d37b45a97fe5a29640508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d96222602a5c54da21a305d97a96b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddf501a4c488bf3bd8ff154c4e2906510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df56aacf4a9a7fb4710e25cf34d846511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe916fa079fc0f2cb7dd0a0a81aeba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8d2bf8f319106fdb7a0e1686774d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da01061855949e6d9ea423db41319e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a8ab0b2b1642026ac5ee623bbf14b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34023f356f426d013857b141b969d028516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36541e085d4c48819fddf40115fd6931517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063de1214e7ea0d5fdf37a56f93d96c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3ce105d80ea5383e520ec37d37bad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a74028839ac86fab2fadef57058c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd03d995198f404dd5bce83a67db03a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556b9e5762804534bd438eae6d2705c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877fe18df04dede926df02b1fc4d85a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af04820b810d2e3fd57a87e0809ab4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd269250febedb315d813b49111437ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb8a3ab44ac28482d9f126a689f3e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd07c219242a9d9709d9db6fbfbcce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeab9d642340febd57cd76ad523f7b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ca69c56a0180894d540545f258c22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ba025264a2b8b9d5c5dc389b3b0b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e58191c7312dbbc867f3bde9a0da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c04159478cf74e4184b2de4d17af9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a190e9fd59682560f04c3640b5130b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1316a08d451df212961806d8efe88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc6315f036ab877f8ef5e2ae8c3f95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b383f62e9c2fe22be4cb6e61fc49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84898e15cb03ced8d31881244bb2334537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d300469628118cdee2f8ed3a61a325538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905abdb4c69f8d3fb25083bbb441b54f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b728cc8a6d634a3ab3c975cd4c78167540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593646c26af6a2f8ae3c97ad04e859b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862e55cf02adf0e27446658b018284f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b670cfed3f0a63fe0dc4c6f6f319e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508401afc966174072651ecfe9136d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615b263ef425ddb7740906999b4eb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f753e0e4322fe074ae162691bf3f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ddc78005244be6f28d1e59ddb0462547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8412463783b29f1839a3f7756b6911548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a82a0ddf9ca740b45ffba72e2a91eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dabced9b5cd8534fd25bd3df3dafe2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cdd65eb6892d4cecf46498cb420be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5468641aa4a25344c8ce6c61b72d366552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94516b313f107125fa0a7f783fd02e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7877971ce0735527f70bf41484b90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2dfd377183d877ff92a19c763fa24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e18d5ead0feff930bac231875187c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65af56fe5eefcd84174a79a955707c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f50913e8b660cf339236250b128e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e64136d07c4eddd7250afb0999cd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23602701856dc423627dbda2e4bf911560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798fb959ff5a763da2d69ec64604396561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e3486dc4064a6a260e93d3d8547f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586782763369bf80dc9895f06522eba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938986a12347ac10de8f81adbf3451f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b74c4fd0b777257488c6fe472204565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6e1b613c0deae9c0abd51104982d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490ab1e9c7d472c26c48e934789ba9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f65e370656d8eaa2fb29d63b0f1a42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0f200cb98c5d4e68a3019c5a4695b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b0158b3647d15fd8126855c6dbb1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb968f6b299aa4ac1fbfa4b79777b15f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e9ec586b00a661b53a62a2a9ef53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f9c91c6ae517b42cf482347197cb0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413df167921b21267a7294c438d49ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27693263e3cd9becbe9fda37df3bf2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9ee99bc66ee3bdb285d3599d18d70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358f75b2cce491c58f0807d40f1fe91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2c43889cf1078c0c74aa1c3e515e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b24871879d6d94ab2bc86da9c60521579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa2dd15d6425335e7f5dc093c715a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383e85b400f3822afdfad156be8eb4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a451341341d292483265ba447b70a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b2eb1b3e77346e34a14aa8e1dd62e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89649591cf114642ce4caead6f3262584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390778c262c56e58707c972512ca2b6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cc45a1c5c2a7c6b2a07ccc5703283586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f47939a93530972808e041ded830b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadea8de7f354fc10b0c2756963e2c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628c81c7b279a47ef9d1d2e751ad72a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2cf6472f32fe0d54866ae88ce42f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d73affe28c7bdc2a3e94ccf59c5269591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607b9fde0826577cf070eea88582d69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a79bb5032d00da011778e4b71cb46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f36d2a39ce45047324411c072a878594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afff0f40b2756aaa8586418f4953204595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc98f2cb05232200981ad2898484d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5c9163f089deaf9809fe1892adf93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9441388731c13d0ed777d0b4c782a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1248e123e3cb4f03301e28b0d98f1ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710b6206ebe1ad5eaecdcc1dd13ed06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f4b22410b333a1c1dee7af46bc0d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64de1794f0d3ee2d7762b18d4eec4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d61a0203db15aef2db32e0b7bcef59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85914c5484b15eb23fce84de321ee2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42985a7dbaca4ac229c7e559ef8eb26a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec7da6fd2f7ebd51416cec0bfd354b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f872b71087d0ca0862260c8a76e63b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e34453e1e71efde990de8663b70c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abdcc2d64c5f21f7b713b8ae7afd9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07609c0787f006c08220fc94990d638610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57ad2fc0221faa3f184509d1b2c9db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eadf9ab88a18d2d9aaadac805006bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2beda5780b534432f8d804138222d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91777f451c9df03355158792c3635df3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98fda91b4a7dd200104d65cfa84b02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007044dc6ae0ee6618213444656eea1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf330d889bd41d13d0003fc441fb2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a349bb4edba3ba89d10dce67ce201f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0a4b5d14dca1739a5a3c8d9ae1ade619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9357f20e0b667661b5e129cc491ecb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c7699784e634f7f821d5db1df9b32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd96c6ed0c0bafc0bfff2b7190908b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea451bf3fe2b28f9ce48e706988395a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc37190716c9c6d4c711b719d998d56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd539c008c19e96205c462f4921edd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5848db01c8fa9eef2e76dbc4a497eca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0d0fba8a66a84ce396b077e6e3e31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3355a8e11e45b8204428e64cde910628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d84a4f374076ccb3dd987af27861629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03395353d8e581085b081584885615dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aca338e0007f9eebf0cfd17b958dcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30227a17e427889c213574a5468849632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd1916c29e1b475c540ccbf68771a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e520f3f243164140f98d34b3979f82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f91273ee52a85abf352327cc5c6f09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f4fae46537c8589c3303a51666212636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aba8e88cd39d442a3edef14e19c28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a799ae700cdf8a77f0dc6295d5dc747638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f517c9b50085cdd1e9ad7cde014141639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126485a1bae6c7b7055827b62a6d0388640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414cb3b7bcc1126d55e40d877c85d30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c5ddbf81a2b464e20d1695f40b7e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac385e3c63f779248942ced0155d18a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fb68949dea5ff61ff1ec197df6a8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf07718187ac21952c00ba569be824645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15e2301514e9f8524a4fc11245a538646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fd7c94107d44e67d1321d23fb27aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c4e2c69db9cb172115b4546027dd7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaba638d58a93db0cb3ff705a1b2a9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ca7ddfc05969d11a79842c6776f10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72969a12ef5c840f8cef1fdf5e2eb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88546ca5805139c355e4733e09f5d52d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c201aae2aa5566dc73f952b578600653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a82637e16e716f9b6f03ea608de9fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c3bc11a52b54b7a4ba86b471306f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b456d63ffcb11e248592f9ca6401d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb9111850af6113cddf8abc49c7ebe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2494e1f53b3e53799b9705ea19347c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defec3eef640f50454dba61dac344454659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341997954d19b624c10eb7397b1da59b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc872b2dbd39187944934fc788db0b5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9beae27687645bdd6046af0422dcda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a415b1b55553b2a3518b4835e0bae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855144525583181f2a91ce125bad349d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6304297d7e37e590a5509e182b5263665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299b54e5853cfab331e7600b0a209f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52875b4921887cfe44eea32a71cd36e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca761a9aa1a3441cb4831826f5eb5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6220b69a677a3c44e73b48de1e46483669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcc79418a25b740218732d671f2d8d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706e051bda19e8286705bc558e6c494671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574027475cbec13f03e22c3a3149533672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e9d435d6ed73bfb43e18e0d7a8c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04425feb21bab414b925dde0aced13b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8bfb614eddef6a0c6aa2718617126675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5b61b32fea4490933440a08fd6a82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fd51120939d697f31cad24500eab8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed182168857f31057babc5b6de3340a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1f17cc74cea27e406c3ad248117b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a245d96210c6b5cadbe50f765f7ae19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c014b8a00531f851c8337f9990529a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371a96ad349665aae6dbafd25fe3258682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bff7b090e928c020086f6a463d3def683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d474282929d516417149336efc0b65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653c90ae9bb0bd8a5046f6a325daa51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eef1cdb65de46aad67eb51bb4ad244686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50a135c4ba453eba80c378ae5ce3a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d736e5b4b16a8a097a70d2953d326688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788ffb5bfb9209824d6b3379b55390c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537747921e81302fd4f662ecd4e5ed4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3cfdc423643d8945abebf28264412691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4660e450b5f85f99453df643d4a36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099f0ed2cfe13c57f35ab804a651167693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23b7e8a3bbb39c7762e27a1cb97826694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ca6d61187f6810571740213169742695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c451b7e9e64da649e5dad5c06b18979696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772dd0915cc3be3c6431691e7956d1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccc2e14f6371063463c13f31f7723c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be667c60c176cef551481a430bb29f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294bc44f5537a9cc6a129bdb11a02e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143d06b0a2444d66e26ea7e15f828ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f274cce9ba3beeb6191a4f5a1065511702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda0852f14ed4cf6df87fbbaf427f86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9becbdb3093b765f1d0809572c3ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d93b3445dfab4ed7d9978b6d51185f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd78d8ef7da8fe41c9b349eebb998706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0478b0057651419654f1876b288b475707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f090a8a6f3c2a4e406fb2b8b6790e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cffa2dc17a8f35d32a6a933be7d4a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf0fedd6bd0fa9d59bc4df4b72cc1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfa575437563bb28414c3fd84dfe1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d729fce7914b13fd00fd1595f5ffdc4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93b24abdf451d63bc6cdf6b781bff0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5d7661b25d802cfe5eb12f8a121e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fad55e051368e124862d3a7a6bfae8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a44464226f567c6e0ceb2e7b38bc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e288961c01e44e45cf6757bbb13e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47842f7d74958c9933d911f6ebac9482718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eadac56907705e2163bcd78c2a9212719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b63a1abcfed160a0b2f98817dc692720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb4b55d810b2570a36d50a551e22bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741661171d5fc43ccb3acce63bc7c0aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204614b2c04ee2ec6248bb25e112577723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d95d2da57de0fea5b5d842c4571ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434b7458ed5847f6a20f6357d4575de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627f4fafccc491d3d12715e4c09cf1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b42b10be4315d64b08195f842c80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061167af38dc9e6f5588d465ce06a8a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac1c46fbca031d61aec121a70e03ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1251873f8acfecd2987f898f78486730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6bd9cca4bb456db27a7a3bfb5444731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5e4c4dc29eb447d94d5b5915308aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6db5eb0411e3acc02f14dd554d727733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d03c5879ba33e4302b21dc3f8337c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da063abc68faa2f47306501c9811e11c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa042de644d432c03a26176e1d9582736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5815d978c82f267846769356f361df9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07455c6b6f8fe984d2ed038dfea9c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105013d25c9e1c5b45b6d00aa80e7d90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274265ba105c268ed097bff631c357a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d11c05557f2b36f93ceeb2011593e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f37ad98d1eba8b79172d2daaf1fcef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c747dbe52312a8d820a246922430dc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450728fd63e49b8a1eae0b8396c9a509744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198a93bd736013370bb0b8e3c29f007745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f59b9354d64ddc61dc37a509c38e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a71173ec80c662214d796830fc1a8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9776b6d134d6fdec5dc9864a8b6b7b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83395ad543cdf293244bb870680ce1ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597c7d6afbf44222b7bb7a47e4cc6ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb44905cfba693012af015350d6277751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434d418a60ef6b53c063f34e97b254b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1befdb44c497601857dd4e4a3a385753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979adc78ab403c0fa3684de17302314754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3797f64daffef331adae36bca9090755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e22424bed812bcf2c8b22304010b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b08caa9d5def7c56a6b3f316cf0247757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81a01b58a60fb396031ebc7b3a3cb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b88a0f28d463a56f5e2142542e95a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039464bac22d615a2a4e1a76e7ffd75760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ea500f8d20c6f0fd25cb197b2929c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d719436c3becda4ee94b0adca831e6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d72a67f535560c45b5670bac4f808f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e8431d65d80c72d75598642ea6e96764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa1d54182ea3bad305f9274412bfe9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954b9d9105d13a7aeed2c8dff50ebe8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d38e6f91a257124f3b915383103051767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2d2fc410f9c7d1d9a2b6af5501987768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d381bbff8d0d5e034fee6c5ca6a6a21769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557dcfcf038929e656b02c302b77834770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33281b1f205555e9fc88352831a302d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ade71467810989d78c4fa1e4fe59c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a37c198e3d5b19f7daab6aee1d1df4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86da66f182463d7131df2086997be04774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da72be7e2bb0f0d1363a9361ba9b8cc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cde56a7342d5e892dc1cd6b378f3b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c023f260aecf193df5d6184e21f15777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d406d9c7218e6d6e3152b13a3f52a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d9af4ff857b7f561bc24e125f8dd3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536905b46bf6d3490e3987431d21de07780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f7907ad9dda47ee144bb6c4869ee8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f33614c26d118eff0bb2e2331abb9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73de049a5b5c7b3035578a501f7d22783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6098f01cd36554e08b5533eacdf06784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda089093101658befb00d9ebb5d2833785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3704bd2e466bd9643c756e57a1de7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3756c9aac651a3fb242ea46054ef41787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be642d5b63783c3ce955c496ddfe08788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea707a7c125b0f83254cf7c18ca171789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e91790447c2b0ea36c26c8e856b21790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d98266c306baa680361727d5dec516791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83120a94c780e93fecf8f8f0f4a5fd4c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7c9c38a3d6d71b67ec0792baa09a8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49fdd28052e9dda66f2104bf43d313794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040294ff4f6322ffc3f56c3c33c599f8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3efbf4deba4162084e4439cda732796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22edb2475cfa17aac11a2213505b965797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e6f4285755af7d994a1eb178ac290798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c26669b1bfdf9156939fb610b1b8d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907097c54dcb887534379dcf57f859b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8689e5c95efa79389590b2426c88f2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6d8c7bc0edcbc957f9d2171b8d6fb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309fd48c99ef7f012d459bc55c0d6ba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564704eb23fd62012b1e5e673a23e6f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931c82a7520154a8d573af8432c7265805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8027d05731600f6aa1f26e19704631806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0489a23f233c4a0de2a30be53e4aa0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60654ff27537d59d53d23b5697b6ec9b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729eb2daca09b52e4bcb0eab271dac2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf7f89c058f4ab502f01a1a542d755810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd51f5b25792d571151eb9495561bd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf06952b58eff73f26740d7f66e983b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed136923ff73b04787cd8d2be77885813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346a202be4bea8bf6796f3e10728e0c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051ac20cb07f0d18564054525cefce5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19235e9bc124182144e77c165ef5aaf9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1e2ddb94e7d0aa2db4135564aee0c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572da21eb4cf3ba8dcbee35fff4b6548818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2f32947ea7f5b739a3b10f0cef25e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345c27827bd793099ff1bc597a2b54820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f08250dad954ece935e2ca21dbd13821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b76192df13c056fa5a21e01ea77e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b2158e5f74963794e97a63a32c9652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb27baa8f2c27f361cc8db221240533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de8f3aa31b87f0fd74d070696a670c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedfe82850d1a8a6f162736456a95985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9171a9f5e5cff941f07d10f96ece96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cea77db5082943b589661b9d3796a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef97db764d142e795d748c16e9a521e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd052d2171c8295c65da7d30928197429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb1c1b0b9d6db3355e72a57fe3ff8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b229005cee11955b0c8420e14cbd5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8446cae15853529798769d3285bc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d7075ca7018813f0493fca7f4154913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d02e60808aba813d313ee470b2cc8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e719341f58749462f942464d9b775b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839a40ffc27f6f65c766d9af44b553716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbcf27af899973f0bd0cfc8295838b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f6f55020ba6cdf876aa149229dedf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f09b4492062da39f1263f53feb2d0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf6b02c6074d52c34b87cd03a5019d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a75a4c563aec181fd8f617865d4b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12830ec3c931583fe7d0f61d7c5f869822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7fec05c8d68fe240eb39f17d8a2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46359cbcdadffaa8e0c9ec6b6768b88624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa733c2dff1f9f9d29905f662bd6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda88e1af52dd1b4e84c7c7de322dc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db769e8e7591b792fda3eed77a8363027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9d91be62e97ae5c39a8d7c1b1e8ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8eb10dd053b0bd5ad411f94be140129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d47ebccc8c61bbd92a774ecc0be9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780238073be8c51221b746c39e90d97a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cc04258aa5b7f72b0baaaf37ea52d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1488b76b696511d1bda79692f401fc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e240a19f83aca9cadfc02d99b79ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d2cc23cebd387e3e7574132b07a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349d95a716a387a180d234ca14b54ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307d83015b09114f1bb536ba67a6c4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2adbc2815f363eb788a888fb9e7dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93358b2c2f66a5e0b85ab3bbac6135a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9066f323bb81ab40bb38e352a15cb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d2117e61b73d87adf7001a3101dd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9237010808116e90d4e610e8b11342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27882feea701a258706e7bfb97b1d85c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143262ac8fee95b5667b5b257ca446f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39abc4955f92c0f5d59f306a3945e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244876edfce0ac695c940f7a0bc781f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965aaae18057209f20814a8f670885b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd96c0b31440658ce329d8882ef18548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe0edd4cb494df1951068d0f50d40b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf28d8fa9be07a21bf498872d7a85450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c036f14e05260e6ae6054d2cd2096b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01adae09a18764f5e3748ecfcf5b0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6556aafd4cdc8ba196fc5a0e09434b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c4e75a5f9730332d6ea478f4d48d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007bb02d76354fa0bd8c8cc491efc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968466ecba7455eed8a083811fd374556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d254c5108cbd223135fb450b2a1341257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb3251392dde64ee68f69223e48dce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43b02453e258a8285cd9707c5b769f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485915dc3d0cea0e57397f98e04415b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafe7203c62bd4d2c38537e54537d6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32dcb0b8e09f25df8edf7aa0dad6d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967f9f6c0534c8c419d18a83144548263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a075563fd9b0ac38cc44bc594246f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9f36ea46867f58887361578392c6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b07cc602ca10212e7f19b0948e64f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eea84ee75175da6acf27a7249560f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b3d64ed8c67eb273126c4e4c849b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738382d64ca4f2ec518472bba28c48569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba76d72308e9b20ba863166e2ff79b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02975558d973f737ca4a3cfaf9f9471c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beecab6528cc597ba6a96bbfd55849972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd865fad7e25064f9ff1019cadeb0c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149d1bcd0133a8d37f9dfbac152332374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4379fbf7c60cb513a4e05605805005675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5e7d74b7e5cd5d74fd86da7f3aefd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a919446e6e4d3ffa02342663fcd4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c105b2da8f97d308ebb65d781ffc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af0782a63c2dce1bbe2f81873c591b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91616414e5aa46c22b17c7a6edaa8f9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733d4d31b876664a188e8757afeec3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fbd2f5d79e45ec2381c80ba10a98682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba283584911806127631cba2043e8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca9d1e9148976b3df993199982221684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9127ca6ceb6d38ed4cf71613ac4de9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc644704b026805050b783e2b64ab2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb72122e7f3852d93d3f382fe1bd67587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe46ac28d502559a352d5f2120c6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae98c4eca2bd5e8c2c21398d508f80689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e598d9fa7dc2d805459c6399d62eaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed8beea67fbe23bb27b6a0fe35532e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d11de493dfef231f68b9335d35fd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87010fb6c1e87ea7123712f15c3ca793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4982ffb6b5298429152934e397e60494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a84f9a32b49a484582753d8d1ac895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085182ab8d1846580f99af353bca2b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b0b752ebe639e4e3b9ffeb7c9dde797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d2008a85b0c2c55d9cb10b0daded098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92074c20be35b8602bcf9afb937426c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c018019635a9e3358358ef98ddb343a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9d4762a684572dad23d60150dccad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada705a5bb7d59a28f5f027ca632a6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aacc06221c0353e72a75b0f4d385d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8144fd8811cf47c1cd69b67867068c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956155dc01041e512e4ec8961cd57009105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df923c623ac5ca5b812f09e1a970a4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef594241321e8748387ade770bbf0fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0677f661b337864f3c7d907740761108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad16a05e5c46a08e3f640c5cb310929109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fa71af3712b2a482b30b9c0c57a79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7925a3557ec5ae822c72c3752c6644111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557eff99e61b7909f21df0064fb7d8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a57fa3f77c33bb88a22811cb02a66e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8812191ca4f6b340ef9f1800316beee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632816f309b94e19df93a25d548bb85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52711e34dca598f0c18bf4476bfc5e7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e37c7830444811607a031e6204753b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164561299ee63e76a583f1a54415008118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e71578ef59d260db60bb5b5fb85217119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438eae82eadf468128f1e699f863514120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc8446fed68aa65e570073f4120e1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e79ac53912d6174bab9dd4f2449140122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458dad1090f25c031fc31d432bcbb47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1fc2129eb9d92dddc00e7a893320124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc921f1db5293fe0f8f9281e48a4bea1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed021f4db87258cfb6ffcfe9d1005d06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e0a385d15da1cbe1c3cc7cd91ad4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a7f688c7cc2a6ea001eefdad152f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c2aa5287346e6dc68f63e61e52715129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a339066b9a5219a1efc89cfe3000e88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4a39e7ba39134e2e70b141a0e14b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263ccfb2f9ea91f3dedce44f8f7c030132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47073e51a025fedff83aac70472938be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb32a9c06942e47e2c0aa84fff4638134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b252c805de9d1749722b2273f9d26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f91400fe2239167e28692ab54225ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e386fae3eabb6b45a748b9a5d471c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc8598989ad51961a7be0329a09f8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc64ec64a0ba99efb1c87dffb43e4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e8e4a13283a458032caea17d5024f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836fb97b9ff193f81589d7f024a8083141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa653ef9936d4c5b3847341c73600d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db890e709603fa9ec4f4481f31a850143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcee2ba19564649e5c491ddd2271158144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a65db99c34ac067591222d6f88291145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc96733cb2378cd57d1b9612a5518b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce1edb0721bc067a3ddcc50fdbb33f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bd9b4a38f6fa179a7b41094fc67a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b06ea99f41db9309b9f9fd834852149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb5b11b04806ac70a3c4ebd9989736150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddeb5f52e84e9e3d0e037753ae5d23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab14c41a623d182df106943bae592a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cb409b4b11ccfa376e8bf76b5aace153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9620d6a34f72ca27a28ba978de1c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1e772d4f5b0d6981c2956748c4f4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407477e8ec17c25743c0e936bbbaadd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece747fe2ecee0862193eac0fe1b719157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae598091640d4b86b953fd4798c3ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941874ca7ed3cc3ed30543717f5ee6a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4171fd339adb02335971b7c664a3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fa32ab8c6addb9daea39663213d45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d31b71322be8bf0b5d7b19ceb9edb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf3eb9b12afe18775befe7fc942ef1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb345715bfd7aeae1a9587f67cd826164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4104d421490e43d1007be58850176165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bcb1c9b75e50bf864db7aa08a6455166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec51dfd0458a84abab9a8765e43a7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b73a36fa47f15600e03f21b5c6bd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58ee457baf55aa31db1470bb532684169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31407672bb86ff66394484beb634c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa59cf2562fb9fd571f289e2c61646171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1dff61c39e490762cad911653a53c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a222894773b94d294e9b35ae26528173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eef1f5179dc7dc29e2bf999d987d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89d9a1b282720587962121f83767d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a32c3fe0012272be2a7d2b029ee68b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e9f0dc704e4be9e63e7588341f227177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cc00ad34900a3adf93b0a0fb4e184178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba1917986b94378c8fafda99d1e4bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff2ea7008c07e5d2136630919a67e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103ebef1870640e8c320915203ecfc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4eeb779497af4637f0fbda2a25b0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb1a1e846c2c840c03e4a75992c84a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b20df9c700240021a7ba54dac40c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28455ffa4dd025c9c6dd7d6dde638bc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3e195a02887b59bff0c5db8221ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe35743cb37d262b6d6782a97f8cb3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125331b32ea7cfe4224ad65b9effcf5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55812e39864416d2bf4f0eb4b5eb0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c21dc9ba430da3b5886958d6c50a11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ed67d287d5790b2b1d83d5802e015191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e2bc389bf9e1e815001b04155b1a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9926ea810c7286776def2a9fd3a2d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8fd5ef73eee50c6877fa06ca1dd58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514982b2c51760b07a282676c96b71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de41c1b4d80a450e2d07e079a519f42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbb2d975ef27f7a375d9a3eb2c7bd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92d82c2e256e3724374f3062acddfd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87113b4db9457e3a81cddba3fd2fa906199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79735eb52657d8f3769f6e3b5e0b6e7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ab42c8004eb6a2b45ba71d001f279201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ae10a05d2f6e56ff116341f310896202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729100b913eb2d7fa81909eb873c547203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b30e1191f9e01bc46a64d31ba8924204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560b185b7b7261ddd4292c1f1df0ce4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a3b7539bb1637fd798fdae847525e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce4b9c89523aeee6a8123398337898207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130acbc0d6a4acc5c490e51e4b336bf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d7fe32ba08cd4549ec87f73e9ecec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9f691e5cf84b524caa9b9a5f58282210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0043c47df35c1a8b9315fb34f5ee0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ec5c889f68a2eb931cb35e84b14df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6e10a675db91218f2e0f717283bf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977abae6574364d6963546c0d729f8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd50c7c58bfb661dba6c2546879b8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7a77e96d4f5476543ea6011d6227a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0259edf3801f9427e40260b68ca17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b61e99761392b1cf0662124cbdc19d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f2a18441a997c5c08bc32a62ff74b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182869fc5cb285d6fc87a33b940e5c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58647708c57070f4140ee11fc8165d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d488068c3dacd523f35382c3754888222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188751db036b8a2bac8ce11ec9e007c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf878ef7763503e3e0d2a17d46b35b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab47645d2ec1c21ded9a9652030909225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83c096ed304b379862521881c3b003226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9b65ee7ead30f8fdc29a5fbad1041227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3c67d419e864d58cdb59931396002228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff07b37ee6cb8557e7784957924c245229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4143fe805243bb18b5fa0deb1695a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875613e459ac93c6846d5f58f17895c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db6166a071304b2d77b0934d7c1e8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de72afc12fb49c0c93e150099fb14ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e550461b56eca627fad12d49b2574d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5030acd387befe8a2b584dd8ce978235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76325a466d8acdb42e4830febead991b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b02c2d64ac31155ec8597ba872340237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9796c740c9d71d188cbb88a79141435238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21db9563360e2767b9ecc348a29c39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e6183686b89993bb79ca8efc179db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c8a0c463a6d4af51f16fab9540495241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789278904232a0620c5d32486e3106b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6710980049f237c2a689e7215c9900243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0260b92a2ae66bc20a802cea5972d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb956b1f10865b76aefe992a818bab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab75b7cc7f8381712b208198d6a7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaf6eb82a9d0cd66b6d888584a35c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772cd125e286d1cb6f16fecbeb0ebe5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894d370e496cec54130fd73800ce92b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792647137a72cec3598453b514f4739250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efeac79cdc15f680688c34659d88c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97b307afe312e9809096656232b6fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10660a0854bfa91984b15814649aa4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4393af8996a729d45a15dbe09279cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7de10cce76f16c46f71e7acd03799255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d66040a45ce57965204c0b3e0e81e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7081a1ff6d8f6aeb97ac5583a03e85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0938cd3b56bab00703927cf4a51923f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b08f46b84da00a84448489641085b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef503b7d948e74cf9e036c5b7abf6f9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bc146b18a3ab9c93bc35b671b39bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84af39bb161d55ab137ecca7a261a26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5805e7f0eaa088379926ff0554fa4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06876e242f9275bbf3bed85d695337264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ef460dbcf4fa6e4a2e1d2158df54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62557fb186d17178091cbee0a545f53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a8d0c085f8a0908c173b9087d94ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1cb189eca1296436bdd5412aafc0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dbd59a0ddc1e217891d25815a6318269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdaf499a224a06d69a5fae43ced870270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55116de83359abbef5d08f3f8e8cd06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759432328c4069cff5eaf1be8ec8859272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b6307a0496c58f2c2707f968fc030273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385632a9f296d939dc24c19525ecd98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d48bfebf0d8c65f2aa75e02398a2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72d2367d2d4866243fcffaa463ed8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fbc911be53a698c8be935e597e74f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd126783762bf4a38250d4527d1fd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8058de8c7bc7dfce6bad1ffd0cd32b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff80995016741b2e57c8d9a49ded50e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422ce660d9e6dc151e62410406da6ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42efd1dbc4f40e2fa9b264273c5dc1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea102e76ae5f5dea131ab71c7c4f67bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbcd572e06710c637daff66605f7ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08e70296c62b86147a4e2df5d89eba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d616bb48f989fd5277b22dea5fbe0c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15ffb643234acf124c94259c4d9c0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2970b085c85a04319e4b0b525ab53f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef4ce5b6d0d7940c637d2889aa1968289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98169e98cc05c6294906999f9dbd6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40455861be445e22fba7da45e7812a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592b014019bd28e03c73ac08acffb48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a46256e675a859c97b6f6690e1393293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c80182a3df10bd7957b89a0fdff10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d9e774167b85d8501b051aeaee9d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb451d2f8d45313b650e4fe47550ae9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d996c73c12f6d096ca33f826b7c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d94d1234a31d0e7993f02a2aeaffb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c183942cf84c44f848ac218cfe4b3fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409f9859ccb787ef0a6216ed64c7b98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133d5f0197202808874560b9e42bf05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535254d6a1459ac1c90170292ed1b44a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8a9330a5729039b212b75ce5e61ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad26210c88fcbd3746ec84b636efe0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc212319089949693d478ad3de01fdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9772cabfbe0526c0a7e42046d4f237306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b52bbd5a2c46dcf87400139392f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f068e403755ee398c98c47c2b1b7c33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d3bd6423350e718b623648e3521f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf346c0bda588f8cb086089922f4cea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2737041c188184696c172d562c76c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d315b7fc458fcce020e7718f420ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a1bad9f7ed233ea00401b55c9a019313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab938f6e8846279a99071e8a488bf22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b184673737591b23221424702f17c1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea59b857dc40ebca750a216c70a6679316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95a03d869845b6737420af0a54095317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887a3f71d68216cfaeeaebe311f3ab9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9f887cf2afee217870d63db950ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2863b5a8ac4bc8bdc10c13975bc33e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839cd4b973f98c3fb7d1a020d658834321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e34e48f644310777dc1ce4ca9a9a3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498391d4a1fcab052741f399d7eecb44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a6cfc9f8ffbd03f829fff33c61704324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf5bbbb7c88a698ed1d13e112ff3b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cc90f72281c0077c899b188b11a6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61edf2d5187d965d62e71ef8765cfe2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23e25d653d2f4da1169b36a69f784f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221070444bf42e9d96fd98ec53fba2f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4d0e54e79cdc15492be394ad2c75c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8152b7164e75a18cfb9d0eee08c50c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa08217a494fdaeffd1d734dcb6e5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00428b0412138cd90a45adb132319f63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52c129d6fbfa17d34f2a49b97fc446334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05269a14691ec3edaa889e05f54bcbe9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2de03a149ec6cae7976c829bcf02c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ac40ab4244e4aa5e1a0a39c0eeec1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669493cdb0b3b25b16a72f7947c7a1cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb27f22613f6b11fbbd30c5ad042b51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b53276eca2fcdb8ac98766a50140df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277ce5a54b1df7b11b6efad2c3b98c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62e6af1ee03c7737910feda5c347e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef3fb34ede67715aaac744df8a9cce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b1762d2536b9b3f008afb9e33c73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1211266ee044126f8240649ace4c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a675e76e1bc99ac8fe496d36897ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ffbfae6725665f416a1108900facb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd094155dcef718a9027a686712d63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025d1f20d1a93e8df68a07335e7a01f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d057e326dac56137d1fdb7be3da6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b71749db6bb47afeb2af4ad432cd6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af121a4ce0c512929b60f685359e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b8c2991ba883569de51ebc8c572eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30a619483ceca806bf16a2f719e18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdc5ca38bb412b04cff5643e3ea702355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8a69a891412bfecc938e3eba0166f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df426c3c0d3c92aafffd7f4a47618ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31b2401fa7edebde89bfa36f94c2e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12454dab7c4cfe291c338dee89769556359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7eeddb174a00f4870e9d5f918d03f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cca0377e3f052612944232fdbc22bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7e17e01881081c0d5fd627e82c218362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e68805eef2a455a30634e74acff37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b8bd91aa52ddc143ac28bf1825d57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3eb559e97c3e1fbcc11d0b3ccf745365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d337780b4f07178b2d07528ed8fb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa607fa343048eb3cab77fad1234d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f2fcfaa9fd581ff2c9a424b24a065368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b58e9de886178aa0cbddd8a352ac60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91063519287ca20224a56afabe77cbeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46acd42373034849b1131c496a5acd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9a9eca815a443d142c659d8f60629372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1a6553bf73b72e5ced2036b43ce53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09592568fb53dbdafb0b55d3593bb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca1a704feb68e57cfddf8dc92deb7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd1dbf756cfe52afe9495f566cb809376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6051ca7af71bd3732bfce3d4ae5e9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c506cf3258910e3f028d5cbf29a29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57d701214860983ab8015359758bc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55f895c8704592cbcc3d4a8cbb93be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc42619186b7989de7814bce1cc89ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5bb011efe2799401803397bef52bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc811488666ed8ed181791430a5820383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3553aa438ddc873162047307cd8d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b25f6c57d664f610c4e594a0c5837e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ec24dd06c994f43ce767e810752db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2c29833a2caff87f6d1da6db5ce01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89f85cc8d667d0de56ad1fbbd17c1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f17555b5c67586e7e1b99d993d4692389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83f137d9c694030ebea966a192f8e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3e99a4ca7fe66bd5bfedec397f818391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb127919e5694976bc4b47e0ab796392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96810b232b64165e5ed9777e2202c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab732ab34bea3f0642ec47c85ee7363394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ebfdf0d726030cb08dcd46072adef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d28bef4adfc013b032d61ca8ff410396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40c3d19264bc69a5f7ac5561e38e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e681273d11f0663ad07548e56ce27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c633fc3083f17b74346500c9cedb73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd322551a0727e594e420505d1cab2c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50781ec36489418eb46bc2d8dcbe47c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2c15ef96d0bc171fd928830899492402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a216683a71e4a5b079ef48b6d2eb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17848d3f937351dcb442fcee917d57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e4cdae3e8851254a7dfac811b6e59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bbf40ef90573ba2f374b8e1a11339406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ce7fafadc256a284c74c59cc60bb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c5a6130956457e31da6578ad257e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43449bf3740c3a93635254528e345440409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddbd039a2863d374c03ad329476981410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfc41301f12d95448439cf222ee231411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb38dee8fbfeda34d654a2d683d4dfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428134371ee49103ffc17177e2cd727c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640736493a884668a8e14c9ae996127414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b2f7c0b4deaff062d7a13f940a0e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7c57215ec840d081ce6bcb519b2df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413aa5f08698607f72508416c6ad6df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80a69443109c3965d80f807c3edcb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f7fae11cd84022043d35167818803419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313710a0ab7d0ee159c1f8779cca68d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667066db59dc0a6931a132a4d299f5c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc052a059898aee2b42ae4d69702345422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fcc6d967b1267232fc35aa8325711423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf92236d2a0abec93e1f8c29a88546a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b791a34d7c7b1b82a065d5b780fcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc07cee51935fb819f4b0700601d5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eb5e02d5f9368c130c46a9ad942d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde6b12f24afd37f66ef7a1507a0ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f469b6a5356d42819c691d88b6c4d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2650933c92c892991187e477f5dba44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d683d1757b09075152a6b6a61bb48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d98a278962e76cbb7fadb8d6e296c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e8ae569c558fc0447252df5f65da5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bfd4a5d81068edf5d0ad9c6a5e058434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d676dbea4ff3b70c7da2b4a264c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56109e62b37ad8e80d4265e70c08f4c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c0874890af4823fb953c23ee749b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757095a50b59c5bf628c094a7e25802a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64be7520ca24159a1d32f2ffd7546cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7cb64df04dfa30e060086e0abc79f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6476621160747b34de90ceed23315441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f677f7409d66a4a0d096c5defa30dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700218782dbaaf26f3fa9867a455b04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47b937c65b315981edadd17d8111b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895272f145d4161d33ec687bbad8d86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66cce49db6c3e55dd83595d88d3821446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044bdab415d7285032bd7e8b4b74738447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe26c1b73187f2f53d8c50b2c2c227448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e01e2a75ac7ef7a1cfc885f32a3c5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe69af5a82d81bf316f35203ae349f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc964599d5110ed7b118ed7cf9f73bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3324e7b3cd7a7dc8e2d8f762746b769452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25990310e5c859e913f0255e321cea7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a77dd8466f91d16b54f5133734ca0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a139c289594444d22beed62042fd3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f3585ac11a8532643dbd3f3d58a22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb68d615dfd139ee508af366e67c9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762350fcc8092ea84fa733d8440db40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e95f163ce048720b9c563fd8435f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7144f00cfb1a34a8ce8d84373ea3bdf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b56b5480ee842657e524a60d3b210461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff689c64a7e35bf1517720a9dd1d46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70f98e3cd27859c368488aca72b47b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66987b6df5f619813db00f269beb0caf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78638fb7ca0c0be8b5da14d24cc7905465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7afce3729fcdfc53a6ee680d94512466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba13809a64040a04c40019a3550b1b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5650522ffc3843a56894e6c98a6c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498d3bade2a818ed4452363e9dc2ada469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8660a36fe5bac26a5933657052c48f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3281eaaa811f5fd2b26d583d0daec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b09841214f24258599881d106a527a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe51b67b370d9cb850b51fcdb7575fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809827ab733714b8a945ff5387e0fef4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5743c20588158f89bb3f69d1a51a26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c03923ff4b8739a8610959c4170c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e91f4774ab05dbbd5593e2fff11af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852b180e343f457f7b35e13ee50d43a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c12efad51b6c25a14de3e60d128301479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad4b78082247a4177a2358b2fd6fb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61f55eb74a5714c3b24bab5354e55e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676e9e4d227d3fc0c898237ecd8d31f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946905d5b08aa2134a9bca82ce2ee55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7e39f5845626a28097dfeb099e8d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64af3e88edf0c4559209403f67896e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34507bfa2dbda3e3b96eeecf707b0cc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afeb935d331562eb700c0aa69c155e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838645e1a39efddf0d97a6aaf7ac05fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa04f55d7ac63686637d88d91531128489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216adeae7af52434cc15638493c7b2f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008acfe50053b1e38a213b7d993d37dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56454c5d22ecb5d8e5ef79ccbc5a63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba927eb05acfabd86132da19d4cc76a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376d955aff16c517bb07579df25243a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada72997d32ec1a32108e50b4fe36a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dbf11ad98b99e377ac6a503c93691496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f88747cb64d4553abed132fe970900497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f451267e2e2b45663cd83404116e2f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcfbf712a05dd20eaa809acb3cc735499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fa0498bcb6b9c14a2a93bdafd4b08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7126f193607e34fee5d1c8b44994711501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a628357dba244af010601f4ddad792e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1fdd2581f5bff40309f402090f9e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e84457f59d6ff1a0a775d3d1ae9cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ad579da06f144ec7ed004acb64525505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce22fb1472e1985d7d3f8a8b73adcff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61fe36fd870e043837d1b7394215db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ac8ce7f6920664718d7d952a75f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0cc133f6db347b78172a92699866b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d2fd2f6ebc7c5938a84a08a5f5d2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270277928f88d09c7b848bb728810aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead90982beb178a0a844905ba78741b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fe27b89e15762da497ed051fb1386513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaeaff63ae18e34403b585f7a6e1e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a5aa4acef4ff29893e2eba0b17f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e15490e55ff805adb1db4cbcf396a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df85c022b763714e08d00fe715c831c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4da32e298e8410b6b4b62fece370d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bcb4f3e08f5a7f104c525cdd97d99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723a83790d283d34608c12fb6b515a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4c8ad076bd7ee3bd118da7c41c978521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93c8d10135c10d0d06d486ea4a566a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afbce22376cef0e19859204998b67e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec261f49ec6c4db0864b2eb50b54803524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981b4f898c6554075130d4eb2ade2fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59abc9abcb279148fc970dde5af67f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3253067af198b8b94750bfdf606da3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e52b9e5e0455122af8ef6878ef9d7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d2ccba44cbb81501e3bf884237af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795ef2e04c323a268a3e51d69608ed8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9808b792c7d68b9905fdc67d57476b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479dc84d516368f8af1fd1f08eecb87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713aa0a358fd233cf3b47dd336b9277533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0e6f9716e11087bb28e1a4b508c58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808607852dbd83626fd38c3df2a27fc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee391557df3cb2ef6b54be6c552d8fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96e685521bcebb0e80d5cb0cfc2e3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23931b4211f729ee511aefac823b37b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734862538f25c5b6c5cdc995488c6fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842c05addbf5b5cf46549d956427e2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dc94a66a0bd8abc57b782ddba6d8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf67684183255f006cb5f0cbfb2a0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10577da0d8aea774980d7bf7e256eef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0efc623892512c4b9b63796888f8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e64a64cb97bec34455fef7fe31c0df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2e2810a8e273497de0fa7ca3c092b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34278b29f3985635035f03ff59059d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500b05b696345e46f516030abc4b7fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030f04668faa5d32b36d5868c320f72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f9d1a91f1db79d3452296fefbbb60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5883154d2d9323b2d74d3bbac3e5f87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c9496399eb05c51111e4dd4515fcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02be8dde1678ffffecd99a27d081854553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e66c42d874637445ba2b8750dcb8a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee75866fd04fe477c7954e37cb099555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4739e4da25381170c718888770f1c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae7877061e130799a8044cbcaffca8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75f4c0e738f49a518d5d7230b0a176558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee69a4a3fc496eb8cea4ca5d03d033559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82938748009941b4e6e2b6e792240f13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd63bce5de8388c60bf17d0ec3e963561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740cfd4e0392a074225409735bce063562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d28b5e83c9e32ae7403c1cba8ba28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2a4dde42d099a44bbce696e7a7331564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7483c708bba42d5aa5cff15b69b45d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396be6d557953aef36e6f278ffcdce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056b5f74c03544a72584bc639cbb2c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cc6481830f9c31c09297e6cd8e805568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38293bb3afdebfb0d38d90d851abf6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e2180e4479682220115adb7c94b64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a02ef6ff0af0524e2727423f818c9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35605f28d77c83c394e85b09e3780d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16b8476fdea9790196d57487e8029e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afa76e5bfedde2a0203c8cde3c1a86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4bbca20585437d47eeb1a37b05abd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b99661a37dcd3c5b87c5f3b565fe2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c6dde1a2abb17f08143fda83f45ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bee284ba173755b6653823f7b06663578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f13c2759c0a528e63567b96af1f1bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec58e1e6ca2e0e736b1141cdb53b07c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ee3385310db7bbf1dde35feb4fac1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79ab3c73475b016be0adf14c069988582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5edc5cb8c32fc6d6d2e263cfda07c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67366a399bfefa60ec7fef36d94b32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cb00b7ddee0c3017220aaddcff636585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ce6f43879d74b916566230a3bcd46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4bd231de8f9e4f9f1553078a5baa0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb473c09683d6a429b273ae315e4dc58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab00e4363d5057013d30d6e9cd52a95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83e12002ccbd5301719049744aa4fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f590fba606cd47fc5f10f78406a955f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973efcd7d62772018a699fa4cedc5ee3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54b0aa10af9e53758b8abe8d5ba843593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8ad2d00ba8d5a06de753049c96c9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4eb8ca1a4515344123bbd80b22857595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92654a08a9e2710d4d9ee7930f8376c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfe2c9e23abcb7627f304177b4c35d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573f088c8d18c5195aced84265fee47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb80a4be0eb1a04335c96e034e4168599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d34b14f66ffcf0918f94159bf5587600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaab65b56a74f108588c8c994a6c61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75874d88e976af10b8e48b8c7a3f423602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d8236fd7cf896f32bebec98d6daae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adaaa7eaaee8168a3fcb65fb7e968f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d3c2f22fd48b07c1b5f15e9570f38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2c31dc48fe70b0b80f149e98668b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a648bb0467ed93dc092abcf4353bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891114df497e6541fef9e6f31272b0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575a6a6decfebfddcffb7a0774d5b31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79109d6d1e3aa3999d706feb2320710610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06001398e245436ba153f6aa4c772f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6285e7f92f0c1ee5836690a328283612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9677e3cedce738b530e0e58ff5809d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b361951b72faf5afad7c4b2ce8266a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6caf7e09990f8080dcedc5fc11d84f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc35af74cfcce4cd2d31e63e947758616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76d9a59f8885319e37974fd11bb87f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cc1d25e029906be41a28ddb63a444618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eabd9e8457ba4c08f508e3c5963ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef45da5627606e9b5befcd8162fbdc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b16cbe8adbf7dd2ca5a798d6b893d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cc271436cd1ca2400fe4ae8411306622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659913ecc914e46f5b6dc05ab23f0a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e1c2cf2b7ff90d59357d03ee61d88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6386a81bcfa9fed8b31809dfcea0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb69fbd73aaf1d2c8130d66b40ec28a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979593c5fbf8364a827dbb3b5f16c67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fd7359ee5ec287a0e536cf7075bf2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7cb50ecec9accbf86ab597f0c7c76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f2ecde60efed6bdc6695e5c76e0f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f088e4965cbabd43ef3b3f24558ddc5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec376fbb3cd9a84ee955ec360f415a16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800134a6370c128b038ee3a225ce8eb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d94c341d43f073782fd25f23092dc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3687f3641cfea9e8c3833e1bdb8e90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e11a484bbe1d4a11e12f9c9386f73e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffee7179bc017e4307fdc5993e48ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130ae1510a9c2a27fc11ba15bee2dbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f17dfce12d6dc6a4f56e42167c193e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb37ef9c6ed8d4b4ae1fd4607d7c8b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe36c0f4d511384b85fe74ad641bf06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b11fc5fe08b5693729260e21f2d1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea484cacf6437b7ce24e3bc220ee55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abe0dc999c9ba082a85175caa55740644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcab789b8c19666a6df8c9df345dd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbfaa3e67934fffa78e6015f1ae349646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43f80f0aa0eb249519facaf7f43669647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf355a914af6fc68b594fdba292d332648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5476e106ce00191aabe89bcec9152649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0323744951f9694ee486c921520e82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c376e8b741629bf641ef5b34803f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8cf3fd31b5317186befd79d4976ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b43b3125b27ada240a85f7033e3ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf10b23df17af5fa221dbc1ad6d7c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21097439a4a49c47656df10d6ec616c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd73ba4018fbaed812c73ca35898646656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9175e8986768022dbfd5b1224acff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a696b20e580d6e6d50b4088922fcd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37896e05c7ab2d2286b9d42c5b8fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572c19a84813f433d3c56e46f336249660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee572e7dd1f3c95664dd2cba2b6b76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8112f71b2f73c45c0ced510f9b7baec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229d8a37ba834b2f15a9b241810f2a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eb9e346d68b1db88dd1e5eb4b5c51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cb42cdc5c6ee6bea1331447857a82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626756ad0b1f261f7f29d697faad9d55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb2abb99672cc25da9cd12788ffea7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ecf69daa6f0217f605cd8f515eac3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c23e57409410258f043a8bed8f78ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13224c7cd2dbbbedbe69b93a67f7b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d00f74ff0dd2c5ecc355f16143f46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d58fe6de71a7516c012174c99511a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2d03cdd523fb86d7d0e72ae67fde2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395df73db98b14bb51da28af49aa65db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db200e574c0013da01ccff071ec8d203675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dcc5fada996990d123c19f2bb9910676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dc44f2181c6b60fe99855a78efa74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663c4bf3f52ca143bda7867e7b7f0db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc53ba19287bd3a95abf9e1e03faee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7729df9de140f721b17248778ad006680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd98a214d3270d5e21c7d7624dc1a27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca61f6fd0c60d868a97825780f4639682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156840c27dc9f9cd090a6dff9e731cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921ca2c0315aec7f5ee3ed27a9cbe42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98227264934f5d6dbdc895ced30d44c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e6bbf550404444d18726db56d75d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90e370ea8eeb36ffd118288ae5f995687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109acdde2a47570eb4364d91c5d1a415688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d45db062c3712fb41fdbdf6bce8599689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2672c4d14558dee327b8a64882402690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2535529d6b7d7a8ae2339beec6d51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c77726c1fd3faacb524dea0fc7ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376be3e88e3426cf632cfa75d7edea2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5d860f37c60e23b693a95eef25e9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038074b866fe1379b87730ac8b0d7a21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5585f1eb66c36cd8048efc1ff4e68d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f361f15672b549c133b077ae15e0dca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725e094ff8a05bb9ef408ab89afe8b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cfa010f24b1ae3cd981e7ae613050699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68da06c0530f8bcac1310fbb4fb48b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd430412edf2647ff1414db07a9182c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9b1a101192f71a616e58d32b52c77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e132a6917a589695b5eb51f5d0f46cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eee2c1adc76a41d310898a57689f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e455c915395870352ba63400200477f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa326d3b9e44346ed3ca44b177ad75b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5e081135a85b42022a90fdade2154707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f038426fa3f1401c96e3870faf634b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51654eef0bf24b7693539f5f063bc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deada5f2833b85ec9733e1f6a4121f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434e093d05704076046709e9231586a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c460f08e3c1493865b56e8d43b60ad3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb7c8319b3cb36e03b9d9b0184edde713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a493e20d5753b90d668003b5a0ed73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a765df9a9a4f98140380d2455f7230715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e7580f0a1eb94eb8d94670905e49a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcfbbb11c64a511339e3b4d5054083717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37041edd95769f4febd79b8b0740a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7937dc674ebc8bdbb70b62de4d0725719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5458c72db0ad8714d6a85a2d0e5fc5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa838c6316979642d7b5367d622dd035721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f6e2d037f1d0f03172bfc7eacee03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf89ddfb79763adbb84db8bbfa28e9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5f67310d2dfd7b7b9778d2c7c0590724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab463324da94ac35b840ee8b979f15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36ce4ed4463551ab529a965b9f4f22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b766df20d7beee54e1734851cf3c35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e45e29b9ce32a5d9971b4e3269aecd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67357eaff9a842bf22ca9ecefd7570ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c18ea1355bcd8ef119fcbcfa8b5bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75732f3e538fcf2b48b705ba88232df3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758daba5a467aa86aafb64dfc102023732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c9744db8bde96d7ff302d69273234733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203d68f2fd85dc98980311895523fa3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80a8f8cdf7363612c533809329d019735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df5e06bb65ff0d0691f67c56385f10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc733787013e975c0993ffda6b28a0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e35292ebc9b3c38f6433b0bcae0f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc7e4cd92af1fb2a9c7a1510a6d11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21cded69df9891a1819b3ea052a64b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9a8829a5d63e0ecb705c0e9373aa6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54082b1ad2b8181b507fd516e88272742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c4fe01eafd8d0c03ea19502c033eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ee6ef7744e08381e9544f87c6bc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dfdc618e8affa8501bd6d73c11d88745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ace26a06f1f5d0dfba3cab187b3cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaae8767f61b058bc8d08fba94fe33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df68bbccec0118715f891826b8e9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41284152c39243f5b19d00fe7f0b36e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0572340753b0cff2ca7d7985b488c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80b40819e0e139cde7a50023e3475c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e161b7e68d749ea180ffb34bf0540ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655f87bdb71195ec77a4162d823a886753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a5fba9c2413cd87c6d7648637c60a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348e8c2e05d6caf8cde647f578ce269755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603c051722a8372b242fb8a6afcf23d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b92b87c2c79039edffc8b60117348757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1639b13df6fd80c855e2bccca3a11b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31ad8495bec105c0d7af78a013b5eb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc01e2a187d7bbdd018c1233728103760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a7976e19213c8a7ecf2f7969ee2a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b98e0a44db03e12d7196d48c100e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a2d0696ac8d8417859407508c5901763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89700134f404ed0931f3377763539f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f348103e32e8060ba4e3e7fe60f4ee7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee68b910c7692895ff790499cef439766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef0777c91088ff83afc99ebef74754767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>