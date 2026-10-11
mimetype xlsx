--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d33298de5cc8ae4920df7b296e0a8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eb7f7685207cd4fc2da50d48a1d932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239508896cdd78c3c20edb09b134d013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a180dfc43136fd57e6e8a444635d474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d850b4d590d9e39a1cab4db514955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b434207e019500d903002fcc27472e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf7ed5159cc5431fd41bfe68d33ffb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed896a4329b08d294994cfbb44cf68a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb6683344dad4aff4410ab7fa75fb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5897aa8cc57531f9ec339a7563e2a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2750cbf43ca9746c599e5d211f35d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61468e87c8601eb11bb4c8338c402a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28916ef33ce7d5b63cbdd1454b1a895f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa169c6d6049d73eb2dfddf40b0eb27f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbdcc75d97c57c1d3c8665fcb9a5b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46fd501514f64e91d566e03f85df7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943cb3ba17a4c458a903c9c55ad740b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca77b631d8a3c9ad106cb39cd30b9b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59255c7635441d91f4b8fc21739241219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9532c3e1c2f0360315e233db1fbbbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ea3bcc58596d33435ffa53bd882c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c0a6613cb3eafe22bb3e95dd27c0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f956404932ab4a3f54593578fab1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df401f2ec15d3e88e23bfbfc09f782f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334ca096dfa303af36ea3a4e4d9eae425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ce2af9f8f79e055fd1d5351d0a3e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8d782d90bd710ccadadc11cfe4e4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8475ee8647d11615592e1bb069d6df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d680b97d0a37c3ebe8f854d7168722529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984b300d7e3770718369fe5c0da789b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0725470aaee46c62e671745899a30331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d273d532728ee51ca7d5e0344ff8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2034835a9d61593d84d9faa359f95a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901be946aea8023585a3f76d450d1a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300a65fd1c9d2b1a9dcf5daf37e35ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ed10d14805ee5ec73c3dcc4931ea836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afeded6f1ce513052d9212f62b2adf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73fdad5fc33d37a2460b633921c06738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128699896ec20df92080b6cf26f547239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a5806ab11c3ddfcc21901d244d81d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e544ede043957452bfc4a913c7db4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbfe13d4b16fa2a8b86bdba3c2a45c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a12b6de7c802d5f0d69a4e3aedcb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a43425bc30da22b721a68a645112f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e32552dd4d8ceb7fc6f0d22d25a3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8746b36a097a0ecd3bcbc95aaa29646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73be16601243aef8a57418dde2eda1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7876fccbf04aa12e8dc3b4181ab2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a00195480c7599949f6a87b7f3d6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26575898e154a15862e9bb2bfe70582750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57560fa70576fdd2237dcc0bdcbd166f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e78dd89d91ce07d0fe8e831ab91ffd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052478c541a92b117ac7784ab288b7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800613c08f32d5b2151fe2ba0891bff554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946125e3bc426576031e809446a555a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599d09287441dfdd3d0ac4dc915831956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc17c4bfd1139ce1de0bbe1c9db71557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ab7557d28f04a83ce92d3e4e5959858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f4d646075f9cf9e4e70312b9b5f0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d528d91c2aee913163669dc860b6f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cd35d046a946b19208236abfb8bb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b027d3beb63a2d2563820dfd1b9aa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79373d73fb830f93f3b57996da12d59963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fdbd42c4901fcf44f3f42ecc5df1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5bb4ff241bb81d7200b8004aade8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72bff6a21a14b1b631dfd2d492121166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f04d078a4b9a264b02fd84bc6d4f0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ae04ecc7b85cecfa7e8391bc3bb1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb6c06b74e045af11dae5f0a4794869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf8ff6c65307d880f61d2a53de11bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b0cb9bb37fae389a49c2e0fbb340371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f635660a1b4154001de8e9e13a1303c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6720f030b7b9592b8b8ea5fa2612fd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b614a95a701eee31d8a8c7722d70fe674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f9329e3caf53728cb89a8e65e745a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d33ea13196806eb93a2b40c5c55e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef10ddedc0d8838b0645d631cbd34a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea5d8045de9d972404a9e802f0ed9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8ff4118f51e2d194d60694f26d79a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1986fd685d2961a9ae32ebedf28002380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12b558c2476807579afb9c946a157b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954960845d151afe5ab0fb7e5e955f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efaa9904dd6c0842d42657a75d2fa183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a85f95f6b5e65ec0db845c53fa17b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79530515d6101ad6d53b95e6dd4fa84985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8db9d51dbf91e703327160b84c81786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18448343938a3158b3573faed079e1d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b674c37ff764b9abaeb18462e53fb9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da62c90d382c3c4609fee0bfe7d7e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e01d31288570a7a07f0c15dc4fe5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74254807a69da9f535e3ebbfac25a7a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448b2b8f563fc3662c712d096f365892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2c313cb961fb6473e15d0849113b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f612dd14d3b302a317199ba733733594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84560948a4781829368dc29d764c4d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0dcc8a0c959a6f14263c2105fce6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaedfe0db79675ca36922a9966cbbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2f1dc90b3c0f07538f3d290b8820198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f28e78dbaa151765071ceeb15ed5ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e09e95f48b2a7ca6e95b3f051951bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445853b15d057e51e9c3d482641d5da0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ce355ad20251497a1abc1e619753a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43081d9466c04abf057a9c8c905ba8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff83c715bdc538df3aaa9b8f9f3aee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b491af4640ca4751af050a488dab30f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82692caee867ffbdac0a2f3c5f6c4e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f1acbbdc115b3be14c5b1c7853e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf37b4451f03541d2154c9d73e3044b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805a0907638100f4ba478f8cf070c76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ae30ffa6f282af5bb4344d6e03f82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c75c2913a6b0e8cd854909d8b4cf3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5908e48a0ec5d48eca98b496cc2bc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1c9a2c406606583d5f63943e31a13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a199c8d5d2f82860dd98295c758b5b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498d32b8acd6a6a5e576330f19152d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2a76953c6163eaff8f61f653ee071116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64247e3917f06afc7cb9c0b3667c96bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed80aae31c74ad6a6a61cf246fd03f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708f31e513a6865580c8ac542568a43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a881343edf8c2ecccbcfa5dd6861e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8edb2926fbaf461c55c74ebbfcc65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbb1ad9d9f13de41ee7c7ab51aa595122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ad9a94476c2cdbf3c52fda6a9894f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d6925dab8c7ce7ed1a4fac082f095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698e7bcc7e07dd85cf22ef3af12a050125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38bfedd794bf3826da96d4bb0a4523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f70ade75aec848a908547e096ca119127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c579cff369cce6cb58d6c26736bd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b97aa4d86799f84c98f7273e60836a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d93ce1c4dfbf4f4f116413ffcdaa00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f5e59ddb01fdb1bf81ea50037128a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1019fe1066835137e0c62dd9f83c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d88b4ab571f106411e6e62087bc427133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a557be3f436cdd72eed3ac01448fd72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aed6448bda863f166373491c99b91b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832ff203031c892b66002993234e370136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116df178df7daa05aba68bb198f56fd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8871594a40ac4ba05185ed589979e66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d518348eba73972653db2c92d8a9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb3cf23e4f34c05924696e3e21bf66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63f64ab5c9060a106a41adc80bceba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c9b73a155498f4ad4978e9b1c67d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c523c6dbca382da6e32e628aad517c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b34c846ccc4747fdbb2dd8614eec6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7481af4c141d458abf2a563db9d2bfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bfa3e02636a35dd16d2bbf7a3d375146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916dede55a480fb36082d424b2805f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea8a72f91c335c45dcf96cd603fbec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505bea75d1e5e065fd779179da9e920149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a712abe22d1a72c7edd9d81715f97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece7077007b4b6abce84213d8e8e277151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402571f1684c102d87deb396b4409c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc452e701dc4ff4fc8c9775cf1c22a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a940907a05b18121e6f6343b41c6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadfa8ffc85c0f25cacfc48e04f7f2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23353b828b27e1bce874e12abf014647156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e73df6628cab3574912a0f319542d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd90f66890a0314e3ef807d9709ca7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e3ff5cc7789151c6db656208e742b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcadf63331ff5092663f46c4c0e087160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b810841dbe5d7823fb7e1da7659465161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fa88cc9e708f5d94a66a6aef4c9a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce43fee2420745eff97fc2ae62ed25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda807c43931eafb49f490f63895e09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30596a02ac43a2463b53a725e0963e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b37b0519309a8c57e8bb2e9b5d90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ff5047930e90e8d8124d5532f086d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef39f0e6ac1e0dcf117a890c6617062168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18087f77523c8d9ff0fc8e2aa4d33a2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83558213529af28aef66cb4cf3d1a04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce015b861d74c4c3001533a33bd08f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac56eab91c48a03d79f1a591c96935172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9cc7bab8e3d36f3cdfc62b1d5fd47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a25094e775f67f76791c090a26c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d060e93bb92b7dbed902dc8299c2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedc71676ff251953843e58ec61774d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f3b68c5462701251bf91a4098ba6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a359a7987a492554e80e8a4a6ba128178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eb429528020f7aa15abbca09b9b97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555d2d193459a7622f42e0d413b76ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46996b82c5c2cb2c65af3b3e62f540c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd3fd00def28ab8f4b86fb570eb004182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca64aeeb054ec61609eeaf170fc70de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12ad08fd17eae0435a4a7f69ca8c7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d20617e89db8c8fa37a1c53a8aa60d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d942810c8940c354e6702560af6ff8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9e7389642a101bdb59f8b7c2dfc32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02257946112f19765cc6ba87199578ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a325cac3eb1dc05586886c6c0ea4ecf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdfbaba15bd267d947e5428eb2f520190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f52026783334ef8d2e40fcf83aecc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdce85920c8fd5cad56070e451172b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c88e3cbac1624d5f6f67c7845b247193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167754767b7b96a66ff536268443067f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4b113c423039238240537875c0bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4b7e765cf6e016c06354eda358260196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c82a73a3812970558067a954a2e44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2eecafc0f0e36e9629448e4684cab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f81faaba5892920f4f931922ea7e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bade4b0aeaebeb5c5da3d0ae6136e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01138cae6300611fe3ffb67b8a487d4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830740452ae3d07b5b449f42be8a2b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c527e44f7d652eb112c63d03c548f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29180c72034c29e95488ede4f71d2f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33adf1b94f620db6f759b1dfbcf2e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ee4c31100d50a06913b1b91cdd693206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58356e04caa022373213662e72d9d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97633434356cd37e3dbafdfde6fcaeca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79037ba0a55fb53a9bb2aa5a7721761f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45f7cc6fd3eba6fa8116ef460dd624210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88618465a836850439b7c69be6fda5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b0baec9e47fc0d8006fb2f534b07a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d1182e42355e4456aa3bf6607cd62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c173c0fa09f9f911af6564209bb638a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d03e94e0bd597ba14b969607ddc3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db78466864facb396009f0348c8fa82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052f7cfdf5c04897bd3c55ff038a1ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9b9e617ff5035926c6dcc255ae659218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b633f3555d749826a78fc23e0757d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a16d57350d2fc5bacd1b5501cfcaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e17378ab8ed0dd368ce64dc0c66bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddba3980a83a37482f71a91b6c526f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c8426d4db2fa411296005d3130a9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dbc79032471add2d9d270155348be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395afbeca3e3b75c430916d99f67073225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703f4786744046fb0e368af05da4229226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f34be9fde1c1efd9c3ae7b9edcce4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acdaeef1dd68563066cf0130d490dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c7eade9ab890f18cd42e2d1580dcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a7b9e793e347a9bf4ac619410d38d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fec20ac3e633255e16e2ae468b722f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dd2572e891b0b33135a75e63de91d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302692cdb09bb75d0fd227afaa33ea52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a13b9145715beb5697d3b0f85b30c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0b2eccd57843f28101179d830ae17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113eafa6f0abd69cafd72670eef8a5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5750a3f28e805cfe720878eda46718237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98ae35581cea176defadf443556408238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2a55954ad862fc28d6ab93473eaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c7c86508fd30308072fbe6c503a68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b6b8d90c68635a3e7fdfa05c64a33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d81a9bc7c7ea25cc0fb894ba597c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501861c06013af88f1d79e4c40b53e5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed010de05f619a61780bd7a94725d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c94e34dceae81eef018925ee95aaf2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a3c1665754e36373acbdf3ed8d78f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc986b7c479909e3856ce5d49aa5ceab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484a56f68650247cf81d146f47f0b91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ccfb80eadf0da08dbd236a77bbd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42ca661e30a956aceb1481a593216d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1451098f957fd3e3a2cf09a716bf52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020f741c74decf0c92835d8076b3b72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5edbe2bc03def3c137a4008614a7bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763544990230ffc1d3a1f114fc74b69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290cae64acbca252a659ff2e0ceb115255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4c96969c209b9413aa1bc82c86e0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655e7d70389ab2e86c66c54584a2893257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d5ad9343f55c3218f7f6d2c5c0682258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec236d376f7e41b9ff84407ea343900259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8bde502abc1bf0da185c24c7de8b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9d6fbff269f53035849bb1f114201261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b834960caf15785f60bc25f5c9bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a883731f940601b10d984ad8814d430263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac478e7d1d6624e4a8afcf9841025b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ec367912012b32f3f5cac52570380265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129ddd61e69ce95bb56e112529d9f01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b9c34721bbdde365c5c20d94303a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a075e3ce457c69cb291ca8ec23fda8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb14953f6c59eb575abe0c6eff9628269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0a329d1416c3cbe8c0ff127a0fe91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b5be48370599fd114b5a20ac4d3c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c264d81acaa313a22cc7183dd91c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f0b9df5141292d06cd8df815001bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956679983ccc830b1f5b76a65cfb15a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae11139f58aed3b5c2f2bbf5ee2dae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b87f0991e2e1b0f43e1070f82fa6bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed445dc9d30d3aaaabd436d7c5afa32f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4540b83e497a49f89e484da3ce00e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63b0c9323f0d484db094ad2e3fd3e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8036af6a0d180fe68c4acfa198273280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b292e4230e6c9455b27caf7088709fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b92ab7ede2cd3633f51108e759b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a156da52f600dbf2c980c8a9d31d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46bddc57b434166cd2115767e07357284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6186078e2f9b626ed49ac2330b1220c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ee3c63215dc388601d7a424423e9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cd65354eb980d276e7f7e75cc238d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7f474828bd744af65ad652e63522e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb4c36961486dc746ff07fafd7752289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437d67b4cb34aa2c3deaed023e7621290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c5943ae37f4b9a9d68f05271e5ab0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ead165475e8d4c0da31a64d4b0035292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3fe15b363e08efac8be9fdb61fe9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0af0c1c498c1206a5e0955832806294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de1623c0b3cea3a633f846d789ada8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66414a25a24d627944966d2862b56c52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd17de1e1d9b38ce4ab7d1a4f59002297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd26b2f40daaef3be310b46c0f66ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b13218cb127eaf74748f07a16ca7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e3c10ecf3867e88f47204b96ec2fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8bdfdbcf32786e6beaa55e110ec73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a93376f071927aad70d337cc969daf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fde899d0db469c34bb0d88562e780303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e842760d2246201fda854cd5448e48e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae429ef92eb110312ba856b35997fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764607d2114c0b28b67b60b53af3dce6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1456fe376f98dc8a5f73a7e7e6fe5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b001820feb81c3f7fb9ca55e7259d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1938e7f222c8b7eda119c53c2f3a65a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60450d3548b222a1ce0c974c05eda4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bde58fe76539c0df6c6f30c49fc68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d182b47c8808fa3a2ed70ee72978f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7152cbfc7f66caee1e456ea5e7b318313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfec12f6a55006440bd5fef4236c446314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37f2ea2388f402bf307d977d43a7e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde09dab4ad5bfdff7fc3a9858a9ec6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e511d0e3e3b2186a831e4d63d9e5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bb9f66e225481eecdb707b6006dc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2b624413e05df03de4a8e55343782319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da562ac46cf5ddc6716fd9b28ecec4ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb802d89f75ba4203c332513f2a7b248321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b69c5fc963132c4e31f6e71c8d1819322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c04e70314e84651ca4e1d192b2d5e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad503298af9c4ee8680550f5472ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34438b7c0501356f1997ee82f34e103325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0593b2fcda472108f03f7b5e6c061e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33838a0d6eb5d221f1d584b8f65d577a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed0ebc8c8aacadf00f3720353f1b3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821619204c39020a0ea3d3d60bed5fe2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0069c2e2fb4064ccc8efaef1faf7b67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d73e1752ee2b99afdf60cf260b3b7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4d68a33b38bda9fc0b04873b48a0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81043f8e51947260d4ec1c33bd87eb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79009aeb5b75efa02d1b0d52323e232f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891847fef78cf4a5b3e6ffce89e47506335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84797bb3416793cfdbe38b33a5cd44ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d55ecfad62376a3871e54a7b84847c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac21190a99eb0d4ea37bace9c42d4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e3f92cf0ad4fcf2343e38576bc4e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4b78feb6b90a744adae4f14be2690340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf7386e74731b45dfee2676be8998d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b5b12e4da40b9f7003a83acc39b3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c460d4fc9074c1f855f2801a19e196f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394de28efebeca1748126dd2afd2067344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d27cafe6c2b46bee8b77f6af236bb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac241e0956fbbb7e7c43fcdf856621d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aea86e5ce4c27f2457de436b184da9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cdf9a61920fb1a8ddad01fbdba274348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162881561b7897551a2f8fa661387e75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86935d9b5f5452608cefc20321e1e9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29fc7384653bf68291481011b81cd5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5bc7fdd6ff127449a88449651403b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345a030409e3be2a23d2a0621ba7b7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e506ee944511c0c5bdf80a41846c2ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2baedd765e26603c9d16e706ae0ced355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb46f4a87a2656815b535b85ca579e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd60797cd0115e0314a6736b8b8ad14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5866ab076814afe199d63944110dc77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e41a6150faa4be5ef2a343557fb0d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb81c9a47c1e00badbc59b64de66255360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92ff779370fdb22bb265d895282525361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453879a885cba35621c704827c0c406362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c67ef860e97ed1b210c3cadbfb17c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e28ee6af200c2cb5296dd813007677364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08de96cb0e506d8af1b4fd7f37d4a86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488a00c5dae9e3b6d3bf705b3ed641f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18129f1e11b65715d392493086b78aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba18d80415183899373840b0e34dac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb619c179dd9302f576269b37f4ef71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bef2542b176ad682f668dd8442a4fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6eb1c3ae9f82b3adfefcd9d2432c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47a6d19dea27d1eec5c9f6e0b67a1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943490e0bc4f049d79286284d941e08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6287f1ff59cb073c6496280fd7a4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bc2f3ec6a15d60e4d1adc8c96f158375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062225043ad652d3558b1079d7afe73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88406a2bb47c5c6178e9a4baed6249377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb114558ee3f878a6e3780355c5c65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654791938010e85348d760fdaf270fe8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47d03ea3479f2c68f2561a0bba95e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab349d30337890ed118b25c3174ea44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfcd0bb4d6495f5e7f35d135f42499382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ada803d3264cd323d4b38be432b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce313d44ca206877f6b4e09fe89f53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21633ec48918ba5608f688244a623a48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669783007cd5bffae4b84b8ea9c33873386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3dbfdabc60b7462960826f2fc28c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685b32f7e4a75dbd16fb52e383e9729388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a53c153dd45386723dcd0f806452aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852043be7d3f5700bb8a2a5a2fe5295390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4488ae5fe69c5b3e54b1eb2248c87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80835078927916126de798d1916ade392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061046294e4cead20fd15e4244f57bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c978b431e82cf3d9c818b254c1d8bb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa841aa52b6c5679a9be25b14cde3d75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2896fd593f2eb70e85083d0c4c87268396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c251bd5392dd00da1e3b6fb1589d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4788d7de30eeceb8bd84027794d8e8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c413430c4a29995b7040fd39f6905b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900cd5c337436a4ad01d3b3325a9a4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7394ab85eeee73c43207e2fed521267401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ef86c60e9d6fbe32b61066890e302402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25f983adffcf9b553f616f09ceade5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f53418a0154badadbbd33f7b02914404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152d542a8afb6915c9340fe097a2c45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38924f05a8aedec21e487eba91b3c90b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc953cf3dc393b999bb4f9270c71272407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603146714dbf655255aa748b6d24723f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa797524579d6a28be0dd3dbddfdaeed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bd94c5771731730a9f201f0bc2c97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab645636941c3cba055f885ae28351411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfc4e3ad9f88eebb47d5a3e9251215412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a6d2db82892b856af9b1deabe46c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfd6df1757394f8b729b6d7984815e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ea6a46a9394827b5c14576ee3f3bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d09ec34555f21af3b581f4663d6a93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933138ce79150b96504adb73f054a57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159978115300a24151e1170030a175e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76262bce4a749a39d24712a64107333419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fb0de05768aebfa43364812de457b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904494fbd03331346ec5c116be2a0f1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96742e1c7d00387f6afdb0f23af4ab92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0dbbe2fe117a330ca1aa27eb08d23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019a737d57a120b53c8b0e9c3f15a57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb36c6908aa2620dbb5554e71096d0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ba8a37718b260d617bced539624e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cf3e3427f695e76950d9b77aa8fa0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fd47bd14067ea7022578e0e84f20a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe7b190cac2f23b7e6b683669c9810429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57362b8bd1046485342ba995c515bc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eef9f78dde9f4f322d8cb63015b1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b00f12ff87f90f7d92e3ea353cbb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da620351be66404ed466c7f45a2891ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595bb7038c49c3f0e1243fa8e021dc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3553e528bae527e873d1767b1ec0b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0d2dc20f19208fb19509ab6af7304436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29b788ac1e9de6e42a6c5512b99db4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09f6c4e99f8388b545598f8b234ae7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfb22dc7b57764d268e0474fb255f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37d7f2a01a6421cbba7faf01265f81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06d3479d1a98a5edc48bd6ad88b7db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2783834ba528eb4548be6748ef556ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075779d69b595a571e666591290caf60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1258ac8b3b39bc93242073c4f9075444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08218e79a80aeb270ec99200f2f21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f483fdd575c3f15b7ee9f152e5047446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605be8362289292d5162a6786ef9bb7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f2a562edf1a4e095601c11113299c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470611f2f2e74f8eac49479a6716c50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7eefc4c318cf8f531dcaaf44d0a7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a29e2d0450b555f33299a2a3910bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611f5c03755a311f3533f7d4958eb1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a41fbcdd314f22afa50f4ce1998a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024d68ca91717205590ede7b34a026c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1103126b66608c1e4c9d91c073f634455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef46f1b42a82b052bc40a870cbb8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aeccb31a603160da8d3053f9c2db2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef625c5be3e6b49d6755d1f1e65425458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afd52a127aa89b471356449e3393ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde4632a4c0ef2ccee85e50e4c36a30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0ec31536972d3d6176bddc998082d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b689824916471662625bc19a0a9dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1005f3b5430f68a04c488cfbb9dc90463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f59bfead638efe55bcecd88b75cb0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a272a4f7e553c7c01293b0ecc3b57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425838eb301566e3e7386fd512a7c42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa13fa73a141200b7bf6cddcae4150467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dddbde88ee42483adc90979714acc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97620c1221c363ef7279800cf5898e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285547f8de350745935c7d416c3277ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779557294b89e0e456202dece4d0ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba977efa1fc1a7b67ba2476465a714dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8fd2b5809a43208bd24ffb984af5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b12b5f0a20df9d37bfadd1a5bd1ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0fb11318a7614a30d36d2fb739636475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fdd6daa3de0dfa71ab0391e67984a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b9e3fbfcc00bd948114474017f82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53e8f281c5e74d7947f5ad62839e47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b01da7fc411e4212bc3fa4b1711e5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d11d271b8b2a6361c74a2adebe408480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523ddfe4ef60107a540b41a7145d204481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99789f5a24056e111232db9077a042482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa69470614780b87441f0f26688185f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70435093766cde87d46abda0f9eb881484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f324ff79a2db653a05420c7dbf26485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58323523e053467ed784813b44d0ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf91b4d84ae6dd709e59b6b51637eb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c66697bd0fc375f276e748aef52e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86c17b032ade77d69896e679b452cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff26da1c1a745a5ca4402c73e64f28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d6e23216a3d06563c193109685000491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08757bb0dcb6ea6ed31699bab8d64b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e498c84169aa28a11cc511ae2c5b18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb207d7c647c68e9b80915c451c9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f81f472ebc8cd8e9e3a06c4401fec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e4007101cabb67a7bff164bafd25c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7035093928f83d4c2f0c1b05e603229497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247823d506b03424ca4fb1e585e0a8f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b70840b7586599eee14f6246daace3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50392c4afa34e4435717b83d3406e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc679c7f2b08074ca8b6e81794dd448501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66817df05fc8f31c273f852d24e1d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90acbed76d0e61beca2b425b86b7b39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c00b60c4a1251768c0458b63da980f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcba207747d9b33011a7d1ee6994277505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fecc0ebb403c3ac7eea230e56c31ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0c074260cfa025e40aa7ae3f39150507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92119ffb21012f4c69b5407232015a71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac8ab48fb342821ebfdb4788291a13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c0df178324549ed53f833e0bf4a7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f37af47e82c8fb92222743444b7b6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ece668e0eacf5cdc13ecb8d550ad2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dad8542f74683cd2b16308a4f15ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492579a4fc53966d7f57768d1c86bee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99d7b027d69e86a3fda8ce204385d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912016a4e60dddccf2de0a3f9a2294516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0720030144f306708367692178eb62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d7ee961ae20376322656d8195a620518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18057890643335dc3f5e1f99c5ac05d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e7ae14244cbd205048fd759992eec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e9596ccce9981e69a252737430d12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad1190980f1b23d7d5ccbebb0601d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f55cd824c03f8fea16832fc009cffe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b863a14d2dbe08300fc03896d3cabd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ad34236f1998e75318e55a89327c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61705fd40da8fea8b498f02629f9e202526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80923a31149fb531f9139935373bbdfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ac8e3b3c43f80883ffda65f66d7a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529f603a53fce6a09783b25868247aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1684c3596d486e38ffaba04dd92b84a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e75fa4f9ff08857125e10bc6db90d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb55a36aaa52d0297b9e806953463bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e28c2989fa053a58b424ed4ebd8dad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7348f4b2965c253bba3b85aee8680534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbda6bd3d5df85170c38c221bb7d7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82718ec8b4f7b1dd8d8fa4187a8bab02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac2841724327d1ebc66c7cd7342ea5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576dac77d229189515b28d5c7e983d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7853794580778a97fd4ecc205f30d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc21ef0e42f01cfcc6b56ed501152f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8962a8dcde477fd4b7314cc7161097541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4198edb70ae17baeae436a985133d44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a200f5a9600b7d1f97c15db67c3ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df487086a7183577561f2d27e9a7163544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f67542252c140ac2a877ddd000055545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff62dcae01f1ed158f4d747f181a6f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4b416e239b728bc4c1a4238d9fe0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279fb87ddef6c5f03305316424b8b15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed185589c12425ccc6c1219f3b5c0e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab49b68bdb5a15ec51b6b8dfdf611d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371986288cee449de8813845f640355e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbc421ffd8a182a1fc11b5966a33ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9ddc6ed0798a33720ba2dcfaab226553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d85952d861a2c63dd064a75ba81f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927bbea472d8718d0f45abd6aed96f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8f92c978c4870a753cefc4ee64c62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfc0315e1ba17012fe71ae3329cd52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a464a5ee43d291c92589ba53f6f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9844d440aa12629d118c565f7d36b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e8f68c603c1e8e91470dde22a587560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214225386831018ad09158ece1f27b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55503c232865fe17b3296ba56a263e66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f046888cfdb84543d99de38ae02ed2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d3135326ec413cf86a53ca27d5b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e1c035ccdbe5f8e493667f3d99ce0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3db04bc4ae3bbdc66aba828ec5160566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a3b0861c32f9f006a9976da9d084d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900a2a4f03b2ade13d3638b490adc7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e813a46ac2c5d5fcad032c2c3e2d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6f212cf94593f9345f870676b364e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf313ffaba40f3be408a5a1c9e09be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f52d90f514309ebf6fe83ea06f2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5846b20dc4d1ab71b9aeae35934214573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f51db83eea278dd8dd257139049c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b8bee4c754f04eaab0787054da0b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b77c663aeab2f2861a8400993a25b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977da5b4cb704406dc4e19e58a3c839e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5e54fd3b6019797fd6f499e65abb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a49a6bdade3294976dea91bb7479e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f697de31fea0587986b51646cc1c31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc462ffa5533726563f2a90fccf3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394b7162ed9bb56697564d17e2a88b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d899cd9d6d4eff3c026fc57058b3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f14b6db503761caa7c8f144d8d7fe4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b455ba58275bba760968924c5b534585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dfaf1cb78c817f82c33237ca9ea4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7fe9b1f8f921eed25fc37c2b2dad1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346e75684e9940b0b04257479a3321a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bf91aaf69cd3d6491e0ffedfe8b21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c06cd234501d085eda8288e16a1e26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f3b203fa3ad415abf562cce98c454591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e600e35de34dcb5251ca1c039e93a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca35ed4503661c1d2af926690fdd26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722cdaf3ab2d32b48dda7fe80079115594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6b8aa3b53faa52399788d86a1b0a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc68c3e0fd1bc096ebe2de315bfb263596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1492c5ba8436de2dae3f74fb8eeaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab62241e691e5bf3d0861654b7e9f52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048367a29be4625b7c8a2e0f986a311f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011e723bee54ad2edc7a6650988b440600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa362747204abe457caac55aaae4e425601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a1791db96572daa1d3cb4f5f1be7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a7eaba5bc6df3186cf901c72b0358603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1bbd4313267542942890b76670b78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe89310e81b0eeb109b2c13df537013605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e196760e722e2f02bdd1f1b8aebb55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4a29e7af234f335c0beaf6b005a97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79564f0deb536c3578aee663b627d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd49262b7bee506becc20cc7883b2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d229e9ff90adcc773fbfcd4834d7cf1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7142c8c456dd3a76534c53502cb0d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d23909b8201b4c59a5567c6b106a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3a0b5758dfbc0bfb840df29b8dfbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d353f192772fffc57e943a9608eeb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53706b3afda7da2f0f68c26dadac66b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72220da43045c8067983844d492fdc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c35a2d2d4c14f0c4712f631f8282a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd9bf3ba76dfff4a29ecde3b8666d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940aebc7cdd5fabc32b6df369f3ebc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997f703e2615a30f29bfad1de21b047620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8c683b365b1bafb31685ae6258d5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bd8658cc415fe0efc08b7e2d23049622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433609c3b6f94fa526a2a6d6b54018e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd265da65b57ce809e1484d986263bf5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72a045314817f05c2b94759d3117c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec07e33d9d6cae01eb3e568236e475626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9d8589711fb43c253b586ec0564a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf51a0a5a10ef74631380706cd85bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cccabb2682ec157c410b7aad744fc1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4cc5b15392092b90cfc452b33332c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf3469ef6453a349a5439ba452d20f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e4597d6f0c74f6f961e1c7690f725632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4284caef407a5340d8964c8a86332633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0edc7e8f2d089fb7de23196a1de72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861b045b12aee9ed1259bb3c47a9471635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d2b5390b353838fba76d8f5b53c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f2686e646af3cf72512bf52c6727e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d282dbf7d3dbced5582aff13cac7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcec69f4e315ab2d20c86387f3185a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2ae24b350ef9f4e5d39459dd95c0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06742611245f5e46a21963cfa71d39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf606b28cb9a421d18268f844a030642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383cc4ac54d1536dabc2cf3f7a72c17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38502a16794b9d4813069bf323a28b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bf0ad1d0557e694e0c5dc2fe4243d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e666e650a9f04392369a88c1b60ea43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb865db751e3b1586b8acd4b4828412647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2685973d159d8fdd427aaf20915a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97652c796e5e8f2177527687509e9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a15b089fe45b493de833a11fd9bcf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b7f7e239b14aed6fa3fe872b4476b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a2c7cc678be049433d14f4d487ade652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63929e4f9e886eb363c2433ef9b2eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ead5c9d84cce6ddf705732b0f6c81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ab23f88c2b8b4ba84e548144e1d41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebac95346f5d4e7ff74ddb232f3cc7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faebcbf2635dfb3e837b8278feb4943657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eba4771d0bb2a4e79664036a4c9cf4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9a4b39c0318b89f595a359c44d941659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3235e018a8bf771f02065ea605eb249660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea60551863aab532aef735419b67124661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa20a138989a615d3047cf817b1df0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e43204d6106175b28b318d8382dad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8c5b2a717d000b8e3ebac0227710e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee0d7215d7297cbef81c425feb5d50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48ef1940f1b2c81da595176e6e4f77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c52a1614c72ea856dd1f3e6d44d21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0398584414b75d6b00bd808d6e612b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76e326356b7e40b557f9ac92723c05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9207e0feba9f70686c2359f932de955670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1360d5c445471a836b36529812343c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54105f88fdb47f3f6e69a088447b9d13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1996d5e5c387c7075790d95ac0a73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3528a85d1df8b82b78486b0824d4a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a544b2e696ebb50ed369f6c7aa0597e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bb0d3c66cce33f9bb7fbf132e6492676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43014164214e5808d5a9207bb3c6a3bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c9be18c72e82e11c4408e083e06ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92425ed2f0b6fad17f0213f36ed684679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ecdee289298596f304b5e48df2f9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3378808f649570767ef21cf66417d59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e53fcd3385d6a9215e44854889a64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57df62fe9e01fbafbd77718a0a81c48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e1ebc736ec1e4aec0179ccdc8d5ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa991980852da38c55c94f6a9adb25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689f6344561955872ade451db2794bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2273eeb5b733b6e60518133fa1759c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06372f0a883bde3fb4329563472f747e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10101d8186eb37fe5133a1fde148fa0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c1edcc53b6bdeedaaa83630503fa7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f022da2f4f1b94c168b32aec1df1cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aed351ce63f08cdbd677438847672692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb72b08743f8a70e44af90748404eeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c89bfd2b5de9d8044b8d0d8805c89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce264e8c46c49a3f68ce66d4a92a37e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0399c28d457fdf91dbeb53f3a250b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a96f5b2f9e07829ee4a2e4b0a9de0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e991321294c83d4059cf54357390e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b0a3f437b379ce8c4810af073a7d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b21be736c801856f36ba8f09da721700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b07e52363d58b80632601ecd798aa4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4d1e04680cc859e007982f1f102f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242f3d6e16c73b0c1b4477b266617c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37fd0781a200e5dfeaf7f5a9ef417b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440033aec6a648b7fd3951f0d6308e3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc4b354ccc19eb5de7e88c1e8fa028706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae28b5aef6674e0a7b223769d4e38fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb8c13bd6674e61a739d1ccf622159708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d12715220675be86a41900e003e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb7f77ec3f943adc3c2dba79196788710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6d2f4a8cc872e9e1b4310d64d83bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bddcb4192f56d10e5d4d3240877ff9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ad87523730e0465620be504f5de5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4b593ec76a4ddf1c5277beda3e5bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d9f9af72021129d9db053aa321102715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a91bdf298bca11de0932aef4981b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb34cf165c46908d300623e5b6d578717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f09a8b43aa614269b4fcd38e658a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449cdecf2008f3f6aca590057900afc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049207583880b178576071e0fb8ccc3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bb2439b1259e35c14c993ca768d8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf8835c4cc4d990ad5d9f7bf0ae69d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d55258a79d6eb8821f4b962d915826723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82b72ff4809b631da34262ba76c2ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbd9e4f98ecc31a56b1fee9dda9f7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7d5cd6f47251dbce88785001d248e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4794c1871feb4d196e327bde57944c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad36e4fd378a295248876a3cf76c1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a33e4f4c6062227db08b2f98f6476d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8289c2bbaaa36dd09cdae600a11a9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda205a536354dc996156f3d4ee372f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f316edef6bd674d0ebe51cd7a93d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c11d154598f5ae0c4c3ea5fb958d7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb502aaf7e289dfb0730c54a7145729734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20afa7261d9a3b07e36470d24ee11b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6350116b7f3f49aff63db6e4bb0ff1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae27e5fccef5252d48582f6bf8dd8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb0a22b13227a527451bd406721e34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc289b3e6251eddac6deefdeca76f7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0593f68b06cbded658a25eb61abfc48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97519b821418cada571fcc7c092fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564134885512a5f9f48a3291a4ea33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a6b870b9658f076ffab9f307af007743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0195d7813dbef9f072425024e7b67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36cd670579b238ce821774df81c673745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527443df1e1531d3cb224f71ee7aac66746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204ad6dd174cad46927587b64fdafbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b913fc470ad3312d2a9cced04d8ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ed567250f471ec6ae3519b4a6f7ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8eeac160ca21f1cb4b9171210a0df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab7e03b0df97a75e9376233734dbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93f82c09d98ddde9202963980033ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4537174e3222f07a18a0512d83e49d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adf92c8d6a7419cc0271b88967767b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632157978ff01489a88faaae92c51953755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d88706637a10143e8d27be3ca2cf3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba76b9657767c7a58bd943d0700b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4264202e9acc521e0ab047780a21e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee408d3cbe8a955985991bbecd67942759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176efe32b7900fdb783ead588461c76760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c894481c569f6f89eff6251c70185761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e045ad408ce74d732abece7a53a47762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028e49a34ef0f9c8b879d4d8900d817763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdce6c09dd5b859db276beb90b977b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d876e3cd054abe82637939d2c4df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35653640205226c9aded0d299db180f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5e727acbd4fe580a63aaca024cd55767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34e8ed2e1e32cc5dac53fe8d953b6e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a6d830b56650bf4af4c8f4837867a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7530d22a7ee7b364364b3eab6659e58770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512928a24d93179a1992e3ddd7933d0e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bbb78805cc52960702b8a6a90263c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fab06d40865ca8ba87fdabb51e70e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea35d3a5cb69f7d25b7031a98dada73774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c49be687136a5211ff331a31f361b4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271c8ec63306388397b053589581425776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f22a9ead0f3764731fa866a9f3610777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da69e141884c4bf02759741e8be1e8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232aab0db31983d91950cc0632bc32e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c538b088ef31a80a4c3835600078f44780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84344a32b78d282371af4bea8527d88781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94956ca98fdff8a4c39d9a45fd2a69782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdcb783a4eb9d202a75b40780538f7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fce796dcd13384357b6a619510ca8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df80436d8063e59cc5568ed4de649785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4786ac549fd29cf4eb99d9faf7f534786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd450afb25e51c6734055aa15341c8b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c326abea776bfeb99af920a79ef82788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633969db1a2339d8e8b57779005563a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fffb845d123486214143bb8b1c179790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda03d43954f1538471b43f12ee5070791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61c8cbdd25636da0f0a4acdc42ae23792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85a6559849ffc44bc2ab85383f71bf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3b1d27661da8af2b22a4aeb3cbaf9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffa551340b149d6494a63f4c6c3f9c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d39d9999648daac6d9daa6127fb704796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56271deb9580938dfba06c73a9e7a10a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87420746f21f6096d6c03d47ae81fc6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702429039bf8e2ca7fb9837bd355744799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7900bda5be024d3ba279b96b90069800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ba87e54be6ef0a213c8bc6705f9d3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f25bf21f7fe4d4b1f45042b39698802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec604b4fa0fe0cddc0ba08cb5126f1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0698842e15dc2e6854fc9b55ea4f4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2c33d46e0bcd426f391ff2d9e96cf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986c323248eb77db2a80e81ce381c87806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7f94dc2aa00ef7f914bbf55f6cd9e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8e28bdd236edd17e3d69f17c7ba7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c6d30bb0b0adda65aed209b5bc27f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f72c17b2ab18bafef0d0a89977357810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21bf1bbdea33a7bc85205867bb0658811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce91e6b41706ccf487603f721d2c5a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9259f22e4b8b887447a9f84baceed813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d67f9532115909207de1c7f26f911814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f4cace9cdac49831c107835ebd863815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e33c6f9414618c38f499dc73d2cfd8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc1c5763eb4c26e4efa44bd190a306817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31c862adbe1c7b26d42a5cf8a2e8ad818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db744cfdc401886ffbcc1b7ebb21ee819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f054c2683f7b026bddead20f53bfcf3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce880c502effda271e015d07d689086821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43174a1bef17cb17503c9c0d4494366f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4884065963769f9ec8dc7bc9c38d6823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f1cac1481927ea856ec77f70bc48d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acffbd79de029ad121146f5ac519b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aea14baa1943a6041a757597a5a9173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ec009b675af3d0104255de539d9cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cad9d4394358f799f5adc2fd2d5885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84dcf3f666f48445d217e8dddbc8d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bfa118d9dfaba6145ffa0fe2f87cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffe47f832e85a083a1ebc2fa7434858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aaa3363898e9a9f91096906e949e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f8c417118ab826ecc9692eecf36b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929033df88a1c95b9794d5bf60a6e66511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31099b7db466af20a61f9492a5ab585912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a87d3195994640310640226f1c92913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d44b11060cfb81997572fe06654cd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb2bd28df6dcfb18117ea9010fb7cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f79885cba8382a87c71681064074816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661649a77c4b8284d447d221d7c74a3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e6e88cee860d013c58dce4f089f9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd50d5c68e20af36d38a94e8a2351419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096dc56eee66d5ce4b41c81d639268120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e14ddee1980ad94c1b92e410e1ef8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f6c95cff8c120c1a120d54569d00a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8877f70d3105c38244993535c6fb9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7ddd8618e7e880a12728d5116281524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8531904787c9adf33d55562ad545525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d089e6d36ff399d2c4bd50b9ea269f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075800a5c543ecb46f9f1be18ff93b4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e980496f7e72384799c0bba23097dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8220c2837a320bcc5dbac127067278c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247110e6e210f36a94888a372ac92ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5527560c184d38570da5eca184c074131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af0ba1d132ad0003f3db3eedd567332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c7e9ae74aa5248a5662af95b35b7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154cb46645e3c8d818027ff5d5cc78d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d8d77d92f370308686eb7bbbc7e5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326e43704e0873991e40e4948c6e6ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9671166fbe468d9dd4bb9b8a8703337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062e455a10b3ed4bb96245a589b959438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abf54f0f42b69ad0a0d0d7aceb59ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac702bcf3a4307e25f0819e1f667dc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee682e36f5f279232df3e5b51c5c6db141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e8917455292c3e9218cfdf9943c0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0456faff031efd36d6fcbf068390a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcc57feb28845e2cb82db748ed8cee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cf4ca0ea2a8808851b985259521c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680227d652231cc768e7d98a1fa717946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec339d3861af2ece8795177a4ffda2d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d486ed4856b657a957c609499c6a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253b0849f1884e5ac89467e08bc5e0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b8c42666caa49b60edfb47ffc915b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd968e090b3b793f9f2a70def2e6970a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f3e4ae82f8beb353ce27ac17af42b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb2c97af08be8a7737383c754d2cc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b2a0da03d3c9de44589e60090b9b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc51211f084884ef64bdebc1fc493b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2712543eb4f36ae01dc634b4b75c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b7d4487a680681dd7e0e26b4eed1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6708f6339a32808e1cd945d4998adf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eec67241281319e6db72a0cc66b23459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d52ee0b8f36b214ef4b3f38a0dc59560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b4f64c5e693c22c9ef94acff22c2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cac9a52c521032716ac22e6456230162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d33f3a296d692c483bea931c6e5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca098aba6d2e05e58890bf61d57283d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e695460a150cc4816966ead4d607e4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b2e86bc0b68405817c05e10ec5c8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b495b47b7937aed29931d52f8b70267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910814363ba63df4201d3add062aed2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885321fb800d94f9b8f673571950cd6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bdc5c2da39c555016c025117978df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f005631ee34c817fa7e6a8e6233671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90be6d933be302027aa5e7aa99b2a6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dd36e0ad3293c1e9d0200a9e71f7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510b6885087498e784520e0b84182e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa10e2761b658aea505852b925a2bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596e691884ef41ab020536414ac01bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12a106f6cad8e90c1fff7aebb5f16777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e5c36c08afa9a666b6a755087b4c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a194bcc22e0fd69c2021e465537143379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4675a8e9125e588b28b8fe16b95a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad2a0a36141dd15a0fd8b7d5dc1e3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7f0076b08cfc122b7c6090b7612a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15977f36ed8b751d3bf16557113953f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf700f098adeb6cd449e06568c55d2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6fa916acf7570a1db1c8f6d6a66e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca046369794111425a970d47b3059286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2e723c89c91f5655ef63a5d944e3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29eb415e8cae75685e0ccbe7bb0d4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082269156aa9ef1cbfdddbb567feaf189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0092108f53b1d501bfddcd7a8f7029d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d7f4646687849792571dc54728fa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1044e6e4d05caacdbc6401d22725a3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd460b6196375165821f6b23cdc2e8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853cf316b89b242864279408540494f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc31b153a971cde35225524aef686cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b2a09fdb73b50698cf794b051f54696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d2d2ab312110d13003f096b951f8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f9649e9a9da1834080e07d82aacc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ba902f69a1e309ec97a4e169c68cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e01b25217ccbb886fb06bb18d1eab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244703d2e3ee5106bb7db4dd0d8e736101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ed17a2a23c3c6331ee0f3092db63e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d869706af0e29fec1f36be3205ec6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c6d26f46b04aabd02245aa0df7a9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654269299dfd4e7d1d043e37b1ab1311105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640326d89b8508da9a30b62e8d94d4d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd623587f45a36f15fb3b3fe01cf8bd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd245ccc4a1ce8c713155811ba35a7a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae6f97238d8f2b2032d559bbaf48ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c70cfc4b6e31614903763bcccf477110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b12ff965971ca78dcf88dc23f8e34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe0e56b2fdaa593c9ae0c80917a7e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3ee26836bcea67e1f6df3cff7ca15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe1bc7ef9c2aa9bc8ab9c1b13ef3a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4883c6326cb97d281ea897b97c250ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6b7c09b8c9ee68445d08fc4601623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ed277d47fcb4f84ed614330bd89c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2579425546848e350206f6ccd203938118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843bfedda800cab952a816ffb56567e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314739bbf374d8728e14c0b98934b846120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a27f0a2aa90fa6fcf3f2f5015cecc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a66484f01c11cbecf20e51197784122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c1a18bd49c883e65592759569df34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaff5ae0a6530d1a50646241dd02f38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29e178c42db5a41e79b3e7ce85fe71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeccad1c01434a4c274b181e6ade6b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac34a6361377a2f4910e22670b6b51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5388bcdd67879827daf3d034cbad83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a236bb9289fbbc9d5b8b22df3e537b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64850ebfc6f27928aaa7b1b7779606130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee297b2c25e1dc16267251cab55f291d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123199fb647def063e6705a8d7df8cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff833b9387ca419de057f2449f3ad6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1d8b9cc0733189fc7026637292c45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bfd242ac475d376359bbbd6a49eab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172df3fd335896fdb0591954681a39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53921ab2ae4f8dc38f1c6c72b429af67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa80ee52b90294671dc6f970ef34c0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009fb6b4fbccc99c06af0d06fdd91e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd5133248f415b4312e29a6d4e290c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba7168a26cc0a8c37aae1356e13ade141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033bc2607c45f1e8db82f2867e4f5d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190af0526db43417e46a647aaeed58c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72e0751b25035b403d0cfbfa0ab508144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8783d6b879d4a71d51324d93db345145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37e530d3be088ee08a5a2c5dc64b6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f71d2c1c56e01adfd67de6a9f4ecda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e95ff83aed341802ba43e3369b15a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f7469e5e52f32c366ec495d727315149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db4d7b827466d5e7166c52e41c5133150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d78f6f85c05fcac65ded7689255a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f91157f90ed0ce13a00636ca98a3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb1d52e32999045a944a0a9be23265153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53320ebbef1c330043aa593efc9f21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0bb266118d2208323b00401867033155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca94d81c84896e7d82592ec0365b3a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c703db984795d865fa34c5699f738157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793217d5bff4b65d881c24245dcd6fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade57f8e371dee19f6954c45fda23bea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e3135bf59f56ba6ef4adb94553d9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc55a16e64c84184284f0d6ef8231b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6331d17fcdd029a46ca11fe325fb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff490263f62980eb443fefc7c1ceeb0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffbbf54112721717c80063636583fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b4b068237ec1a1b5da995aa658f0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae72c7faf6ab7ad07821822a41cda5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7835fb738dcc490d8e254dd7fdbca7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b55e3edd3921ea75b6fd42339acf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d01aa8fdd7db39bb9b0580e98a2583169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c74cbe46f44139bea28e7f3f0157170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06342dd5bfecbd9aee4b055384c53ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5f0f19547c7a8da410c2af705fe49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341819202ddaa5f4f0f69b282739eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b48cdefb9af2405a8fb713347d827174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990deaed69997bbfc12bd674d1ad5325175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42be650ea06bd93aee8a4273e9b2208176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39038e4e39f2fcb544bd185f8ffde0e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcac79864f5a803e8a33cebc1169c2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870136a0b7857628bc95393528ea8a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7ceb4e4fac12a011fae7c66fd9df2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e44b63fc89946e7e15ac267d575844181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feff165c4fb88ddf2df85151f4cd390182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8944214270714d60e583a4633617ae3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ae4a5f4c59ac372ff65db2f2232ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f77324657c217badd5cbb5a247db7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ce631e0dced765521831058b93877186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a7188f340c32cd6a5bd4a20872967187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f544a2f41b7fb59c42505c0a30e74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feecd071641c79c48670241408ca8ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97692be15afcbd742b3f39b7e5eb65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798814b7f86770150c8805449763a82a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699cfaca0b64640cf02021fb9c9deda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9437d671ebbdc8544e2cd018b98c545193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c19e26faad7481a79ee8a696132b8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309659a0dd6ec286fa097f21a964a42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b29be15a0095236168c7787968695f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0996b1c67b58a9862c3dec2b7b46e56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cbaf0011ea6839eb812d9fddb22c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d1d864e5e9ceb17daafdb5abb6d98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7172e7a08fe883e183037015aac51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874536fe009d2e11a0afef3b2330b09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c80ff9cd8a301aa73c3fcbeb99fb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d84dd3efdc4fcd103bd2d3b65a414c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d309aa60f84b5ef60013f242db72cdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3149cbdc73076c79de21bab57f78a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed2e8f33199959f4fcc53eede23747206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62504cb19af6bce681af0ea86091f55e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcf139b4c0506af29fd540159bee25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5af0268a7434bb81ee6282534c3ded209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68452193419380a451857b96fe166b86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae46f4f730899c96146fe221579708211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7079a524503eb7affce2920d0d8940212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b236001a2cc6e1e77b2161af393a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71099be998ee2e7cc1a66af0659d8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbaf40f34b1a9a71ef10ded4293804215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c557e3f2a19fb10d90a9f7a0b315d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dbc6ae072b35947746682f9691ad4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d9b3794955a27db187702f59d18fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5218703584b4cc577f22b6244210d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75818620a7f23c56800e63cbda1b46c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43de48681308232e7285bfd486545c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f58e9322f5f3a138489a2a40f47790222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb85bdaa63e54eb64b11fdea663735d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb87931ac0b6ae960d817644a44504224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3b02b6a7bbc4157432ca1ef7995d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30d2e473d47ed5ca9a2d1f95df283226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9c735f15d96c7a78858a5ca885b72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca01bdc7a87511e59ea624d241340d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216eaf0c4b5011875d103e1d9174c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dff59e0b43c62437dba9f9f122645230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615756bd989c62aaba9e32a905093b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bffb6a9f381fb2d03cd1afaa41ceaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d1fa857ae40618e3788c30a60a784233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871a5ec30f3cdf994530bbe75d5f134234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753d4657b2986a1918c2ecb3cb0fe14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c3a545dd2275dcca92831ff0dcca8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602ecb5a0bf7add099421e2650e3441237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32071c66082588050d6b7b6058ca77f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c9b8cb8a92a2b83d5f5bfbe58edde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744372c0b36231cbbfa82952b2fca469240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8276003e5282da61d049a3c1a391935241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1ae632f16c72a2eb934adae1d7028242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd67d9c2a844fe117622a143b3260d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b758612aab92c2ec00ef3f76df7d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f688f4b5116489657347a2fb3333f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc27853b418d88ae240d209b6fc2ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5b4a157861c9392a57b50229b2732247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770af7217e0c2d177b40557a593ea4d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47bd74569d860f9d7e2e5de357de05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c2f50ab65a87f3ea47d731e5d6342250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3091d556a920d07c3ea84ebd0174691251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665398046c468239d9ec3f0871b38d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7655c6e2e74938c7ab0197688bb21b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e698801662a5aed631a7c6ec6236a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9ca98a72183eaaedef8ec6271204e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f278a55c2b067439206b2de42d26202256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc2068a4d82e76efb9de50c431d9e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7b18c5dfb6615be05c950be63274c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a24055e9beda5d92638d3f09f253a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247d144de723ab83aa5e494b5207207260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f177cae45ff2eb6526ea4daf1a95a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd6037e4f7a092b580a6a7b1e02961262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aea054e8192c942ea74ec6edb0873e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e6d4f3c17415dbcc9b78b6b29b47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d79f08e6655c88aeb8eff9e4921b5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f09d9809e0cef825e5ba121fc60f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a093778c53d9952d0fdbe35ccb4c37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faaa72f9d14cc28af2d1d814418fcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc1e24c800cdb621737f296b49e11d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36901ba582d7d413eac9453305e928c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09045ec8909bf76e0aab97e123054f4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a2fbd4a18f8528b3ba6f6c1921adb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1cabc0e2547784f51ec3366fc3d85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbb9a50103ce415f7562c93416c3dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2ffe393a72ba765a1f6df9174c6be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c757d5474122ee34c0766cb1932df72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9ee49587ae5c01401a4330d59a6c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58e66f5182e2f22b69c726f06f67aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69375a7a0061597a6f6feece34f146af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0debb7fb61d61eb06b63de658ce8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94efa092ee0790a7f2395ebe8bd899281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbd925fd40f8966f385e86336e3f97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167cf645de584f90fac55b369f023bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f739ea69b3770633423d2de99903b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51b54319d4ffb1c3b5ed3a7019474a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fca21b0e5793f0d52264932513275286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420900324591b009938e6dec3e4c0e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362fb15d8ae83124cd6950bf1748922288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81246e1ffdd63091fe689af29d1694f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62187b34b5c7e6064db6c0b404b45474290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f52878d8f95239a9bc756a93d3856291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416fe3f8bebf03b3608f2783e5e4cf7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc8f705f530071aba7cf24cdf23ae5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956ad4cdf4c15574fe0a2123a1194cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba2590c498a5ab22baf4b54d0c6ce9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b362e0b3506e70d47b1c779056c2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d77530148312f3edd576c6ccdd41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867d148861307dd2a92e077960d37de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ce09142104383c2ef8de36e9a6420299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafb28c6ed7a61fc0a7b595888d380e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c9a2de515f2022fc4e4451e6a692301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e498584e41f45fa743c23c43c2349302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7271073858c792c91148dd042717c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b777ffcf6718d715a0163115046c7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a55ffbd77829370eb75a8d1f1d965305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719752618f48fde478fa309ca0c7337306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329b8aba38dcb18374a10cb2d7367ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989968ecf18d63d9703ab896df20bfca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4318a8833e33996e8185706ce1def309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bbf5d6817b729c85f7dfcc34a9901310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38779dcb4bc1419bebe62b51d4292a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500a881f89e97170769920185d95ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829afbb84c5bfb852859cd180231d54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6803b8c29f1aa7838042af3e0d0aac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bf6c2aed2537f9c7878d371931f6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8b2b9124b83a37cd9ec1f7f49eb1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ced48e6ae9daae185efa1023a8bde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed140e2d850be5534ac3edfa04ea5eea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96587f6ed35f58e47e5b1705c24b1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830cd02efc6bb130b6caa186bad578a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564e244c1942cbc23f9d82a1e7a0c77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceb151e4eca569712420c8a9ce0473322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c007eeb051460727bcba7f270eb77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ff748ca0e0f5246e3d1f7890fb068324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8d87bd5768ce19d9957d0eddb033d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8dbe074d43fd6e7a2c6eab59a06e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28564d9d85c07ee11a2f1220f0cdf95a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d8595844434a87a2f19d61e146646328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a2a1df2aaf99e752702e5068a1e1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373ac2a5a9dbc4c35afb7c23258875e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bfa181c682148c05037be80121e3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99a7e52741903afdbfa052f4ce481b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f99c46964750db44058491912b680333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439087ae5880c66a3a4a49a43b58c4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517c29292fc2f91068e6cce9e84f5f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012546126ba4adf469191c8c9c6056ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbffbf66d00a570065475204d10f499337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fdb2aade07ac936ff23b85a19ac77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d87b17a21f94933abffb3c7382e140339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148068fa6509ffb74077ce3a83dcf277340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4352f14a82226529c90c09ab66fbfbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281a882b2ff5aff8fd051a0ec246645342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05cc6d2c2897da06ddb4ee66c786f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545d9e4d196a99dd4d67574046194e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8729c9f8f7f5ef8aad1887ddd4b09b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fb478542f3699b4640747b0a3293b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b828a16203b8f46f13070608de33c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f23b753cfac92bfb10b1472a78425348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cf78d227f96f8ae595db978b57e77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551ca39e7b5095b714f0154e402d45b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15312a975ea6be6e5fe653df09a4280c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762f690dfb5f107a8645e96ee4c52fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2864d2716310944c4b0aa92713a60d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce1ce6c7adeacbd63caea756168a7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faad8b474d220ac2bb489c269c4a4f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c11750aea8ac3175b3d4e15e76d0a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51751666743f09d58c6cbecbe5b45a5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c766cfb5e3bc1e356d0e575cf889358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf88d4057407d61be19daa8b9d06b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77762a09de0c460d2bbd3440395aac2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42c243c8052b5ab875d2285f691900361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60149506a886da5820879ee15ee252e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8241bf8464279b1eb4fdc5c7729d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b836306f59a168a047def8adaa31f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de0c53644496284433764f2c4cf764365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335518fe960a90cd7cc5a7d9aa17e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f8ebf1ba5a68d3ad8cecd8de728b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c66327522cffba813f11d917fbd472368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984e2e7e32b89870d6b200800699ab1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097979873df7befe8f0526ef077ab9a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b81282e83922947cce0bdac6b37f91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cd89d9b072804d243c7d84afb831f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feeb748d792695d98b55114bebb4d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692f7843d8f0f41251a1b951bfda011374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881cf756da637b09009f66999d65572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c84e691adaa90b5e02de0a94c1708376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e9287cd6f32055a4fdbf20cf50f25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4f9ddf88d074965bfd06b42f3d7a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc127f80770e29d1ea4f935026b51c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cb97afac6fd1812602d1557e3ea90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecffb60f3682f858c7ccb92ef5f6b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62858a71e4df06669f7707f2b1a9042382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf27bfc9228629e55e217d34e4d5ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcb111f4dc150bc8b2127336278bd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570d59c9b061cdc1f2ea24d1c6bf8a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e539054329b905f06d541fbb4cb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5c53f129c7b3512edb610ceb85847387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbffd7795644c8a0e42508693096612388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d4b2b45d6b350b755a4fb437ddc34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6507d8eb9204d00d17330126454f84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4d8a0a26b47cabaf173b6e5a749d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f23c37d6de22141fa0d0330beaef1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a39fd35f5e415b9383bfb8b2bbe44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4cd8e3e8809332352b1896d174a1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd027e596639ce2162817524f043c20b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e9ddcf0fa2346c52966b1fa2cac43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf5c861b93d4b36cb2c76c0b476e82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58e4fc25d0f5599090c0e7a30f3e23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac593b3ddd99ec2f4fdf9d55086640399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715d8ebbf11eb661b1debc487d457c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb1b603f3ad6b5d65505f5837ec640401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257602fad546f23327149c007217f514402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9688c839d660ebcca4759e9acd70c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baa85b7f392ff54c557cbbadd8392d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412fadf85277285e19c06f04a7553f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff7bec2a75cf25e23d11f6919f9a01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8feb39bcb772f87e4e4d1ae623ee07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfb903a4ae638080f9b4c1090f9f4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5795405b1af634e09cc5b3ac044568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f0e51f39e4b1c863e79043b93db9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac350a5ac1aebba52f31869dc84f9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887fdfa2257052e8ee2305a8cc7bb49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f357e50148e507279cc78cb088e9f1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b15f9d67fdfc9225c742752d63d1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09ee36f151518f1c37aea32c734f36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65882838bf2a2bdccaf4f4b2271ee60a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9cdfb19f92c252650acecc939e816417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11b77a3738c48f8555af934b505ee4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dccf151ccfb07a905d370eb6e93191419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcb94c7a96efb52054e64270085014420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f55bd98eb7ded08367a5d8d6743db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb65e4aaefaf570bddf4d4a8228fa9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cc4c5f3e4ba3a040db1b93bcc3075423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd570442b9bddd90d7819ecd3341d61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdeb6a9e3bc6658cbe56539ba3f808425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e07893268f1d77af007d20ebae696426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267a5d1ade43b16345103583b595e72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b142ec37e8159e9ab56a12e4ecf03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0150259c25069be13f0b51fd00594c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9fbb4b6cbd38b13876f964e5c05a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e18529606bcf2b6f1545571d588d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253fdb5ff17e916658dc7877c700912432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a272cadb278ac952bd880862e420433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86f9244f530f978579bf9e64c27856434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aad78428436bff83abaceb5f44d16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79ba2e5e79b9c2fa639218897ec956436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de80b55fe785dacd154a5acb035e072437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d444e7dcbe6b4099db157f4b149c177438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe946ca27741dcb8a99090795e8e5cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf9c1c221f44200447810f140f4156440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7bac080d3ac7a4672785037948d04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc54ad27731283a7988935288235ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75414094a090a66f5c5bdca1f7791c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaebd5bb4606954e11b179bb5e0171f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055c61a407feb50238e08bd4ec435f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559d1fd3c8bc017e54e69a6a388eb7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26835e6ea9ba54c1daae4fa995c9224447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf66020bd61f49e7a2ce3cecf76633448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce8d6a8748cc7a398ce472c4d6a2d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015f87eeb2f2ef09860162dbfa3aab5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915118305c573a370f219e36fc7d259451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f25872ec3e7e7dd49f12362281914b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5066fb1c706b39381992e8bccafab5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa77c4d1e5f439c3354e1eb697e7115454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a55a5278bf2b6e5ac4db1965d677e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa78af7eaf7437303c5c28677b75a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1759212127a45fe01e6f1d64d8560ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c0d774c712fa9bf8fd4e35aa50a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d62f07ae98b1d40f37cba8eefdb2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd813bd65f0a6c9ce62c18ca80711580460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e7686ea60546f70b6b5cab15097cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a5498077af8ca6ba888d94d5b1a45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4edcc5dea2373f56076559782934a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ded82b7069d7af59aaf09a135ea42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc970e1c38aafcd5ea1624e652059c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cac3f4cd0124ab7b8ff1c2a4bfaf1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4993df479135b20fcf4167745b41a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec978df3bc775f9cfc9739a1870ff46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9f0b50e6a3746c299665f12176cab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561752d41202c00bdc4849378f6096470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a08f3c276c6c9fa2fa1a260a325d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554a40f80c9ca8f90b087fac9f839b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4813327455bf25afa3744858f6d5c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2533bca817b12cf8ccc6383cb3d60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03323015dec3a054e4abe29ee6419362475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d1950e5b9f73bbfab5bd35fa3ab02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed96244e258d111f3644378213447d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173726bb4c471213fa4f8bab005920478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472a5a08e87ec842ef13fbd7875a319479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04403b875d84955541c2065be4b8f9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb08f154acedfe642574f9bb6048041481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb189ea7db8f70914c6a03f0a06ea8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bc40822969528b2a86d9449717a57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4796618d759f9415e4988761c4e1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9c02f060c80fdac0681ca0e8f3e02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9204b0dfd99689a5ed6d66aabb972e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ea099083d698080bcf538680fa86f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e4373945b237d9a323ce964ee30c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0994575d0885891bbdde7430b7beaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2f784f450e658cb4318ed24c32692490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb13126fcb9fbbd0355825fe3f680d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5bd01932dfe447271fb9857763aad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3a780a3761f67835d4a4ec77ed662493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f83ca39c545637b4704e3e6eec178494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede37e208fbaffda236362fd07e8db3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a3d057833314818f3faabdf2b107d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827d26b10831dd5603dee6115a470f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1506336f9f6058f5bd5e05dcb6119498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b98522fe866f1c5ca8e74e8580dfb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b89c03b993d0aafc8a5a927f608db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce1ca4efe73c37028a7c4fff4902be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d62740fd5e7215b0698fbe442887df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bea5357520e734fbac2f63ebd19a2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca6d22c4dc3cf51a1d7900c818be51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d55ef9c352ca3a873000f1cf626eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce8c66d17885eef4ec120006062a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c75e05c0a1dcc19194fd6e129f8c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940907ad05d13582848b74934e35722508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617dcd599fa376a5f2b776a0b1b5661509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46155c6429b17ce5d367ffa5eccf83fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720230939f614c5509a00aca43519e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c9e40437681c0214f4a93d83cf574512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74d00e2aa07d99b5e435775e45636c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302df5e2159bbf01479ef4178631a1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789a3d1432ba3cdb71a502c1229feba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5895437751abb7028bbae84e93d397516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a54661cf20f995106666c86d6c8b54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deb6f105e3ce4b28c03dd5820617d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf684e36e8147f7d52d5f58c587104519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55370aace821aa58842b980c11099568520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147513cab30a1f76c65a43f7448592d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b7bdfe078ce3383c5a13f0cf111e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242a47ea393b3fce61bda5b02be4989523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66513abea4773c5a98c1b6f9fe928797524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b115060cb9cb8971bca0d762a94c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1987a03afe159d330adef4111c66b3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f118b400a81817a4d7b3869a9ba97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd7fab85394e46da477130ccb12570528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a5f88df7e250e97177a5a413b4f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7668d911dbc10ff186d1be2b134b6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b0a306508bd453272e0b3821578e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7eb9521a72ac96732d7ddbf6b7478532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb33da33390c19d2b59580459aead2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bd1af0f07a22315b3ced0d837f242534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a992a605da96dcd2b3b78f772f3ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6482b9ce29efaf79e00164a4a65f050536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77d0bada956d54db064550c02ca5e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e957a0b96212e3f86bd5a5fb27288538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977b21886b0448c848f9692fd8117ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba4acd9524ac7009d67260bd4254f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e2acbb5f4e9ffa227a0ca371ffa9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdad4d830825efd51c3ec163dad25f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3bb5cde2baa03ec143809bd93de4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb924c25ca76bb03838f965facd510544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a967225f275bd92a9d0d4d179c778f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8969fa9697e10b3559e46bbe5e451b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb069132817b7c6895cdba5637414a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7983ff2c55d6ec1b6e22fe2f15abaf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d23887959ce6d4a42f5b70d3476ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030fc6cd0c964f520bd06d39d8e5180550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c19525ecea18b46e3e2d631656c99e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece785b9825563281b12049a26a5e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a82dfa6827e0201a85dacfd7e9fe4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ee2686898a7798f1e71015f1a9e63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957619a00c59b2c9b45b69b1fead5fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1a1324338ac5e5dd6228784ec0c15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4765b95dcd5f9070c76ec91dda2a30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80f07dbb558e742d94008c6164b3c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb07862725e13ea2f803120a48f8c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89428b14f83edb57060c0b43d3490309560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339cf6215a13c6727c5c354bca4fcc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadf96900d91c4083b36760c5b2a2e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155da31d5161bf26e4c4ca9970075c7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40772cd780c5ca61c6c234bfcfbf6a89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cf992227e327a4bc24adeba742712565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a92ae86d1c2aa2e7c1279617fe16f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce4a5a9c6d676170693d4c0686ca6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb791e8dc637362e3abb053c01019a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd730c42ca82fff95139c25dfdfbf4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa29ffd933f28e83d58d4d18fecb5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337703a176d75823dbb2a77871d269a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250304c7aa06952c2bf7ed4b0895ff3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2709a90629701741d230aae36b9fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d3d74b0612f42449ca2ac4703011574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc93331e4760fef943be2ae41cf545575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19f9f7389cdf5b14257ecf8f1bd62b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35a557ea0a6483ff629c00e63fcb32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b15e7e4c2bad8b3c05e0f8c00140a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c27e46c2e1acd83d634f406c27810f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ab0f6fd96f4b557437b2afe114c41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514c69a7deb9f9df2f1ae40edba9cc0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d47a90cc56108bba7c16fd957c78ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92116fdc22fb1c3cd36f31caabd8ecef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc5a2732cb7ec1dd3f306fcd017df0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4b46e75edcf347ba652498725d4f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779148aaba41e2916724ebbf5a5e714e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9777d5d7c794edf8bc13110a151e30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718591887f3acc68b08242f4b1b476b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696803e6c1b44357549143b886f90ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fd466955b06b8647603c6273791c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17bd653756577f70f2e4e3db8d507591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e68b228443ba16ef88fb51cac3fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bea84d9c56d7f526e3bd08b933fdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10546bda7c15aa66b63cf9f65e497a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6b3d758e829a4fcbc0ca6b6733e41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb3a7d9266add21e5f170cf822235596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95b74584679ea73e7d0e7017f38a84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40a86c3b12fc690e69af92d64db70f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165ee4eb446f96309a289ee0b7f034599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51868a938ecdca92b44f5a907e60046600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c64d7c779cc90ef0817a81822a8f11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc4a47ebe775a956780b3e50402e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b09b21cb4a919193a698880127e3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9793efcd9498e0a3ce5ab491606d131604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fc8a9ac344d1fd5de29227944e313605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b931d210549560f01660626d53f179e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48e7afc7dfd51e6cee5c6d39c0744607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237a4429d919e1b5873dc1644681789608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636883d6a42aa15d363788eacab01852609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4656cf05a4eb2850c4b3b2a0ca11e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0296127371918990e758b2311a42c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe734e37102b1e2522a14dbb828429d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f206def54c2d4f95a29aee8e80f83d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035461fa6bf0afcd503f7f9264ee45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ea36beb30356ccdc19c79de48734e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefe708c2afbeec5b9756ced3085150616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74207bd7af840b5fbd9759e8fd8cf34b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c7ffbb4feeff2075359712805cda3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aa2bc1fba13dcab2ae2648e64b93c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b737e7ac1b10d7f569b6c3f46f5f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee13c11172bf0a8e528af3fb41e78c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768280ffaedb3e1c0230cafba60f472a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc909102ef4dc72bb1ee3aeb7f581e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b979e118219551c2d4c0630293ebd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9edb29a91f5c8273ebecfe81741328625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d9c409f13f8c9166de6370c1d8043626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6285da69bcbc038ee2b884629e16766627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256698b3c4e02dad55322fe5e9ea268628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd7a5988722ebbd8cd71083e2a465d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390dda7518983ba7658e5d2fce26b22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd0c2f264346a289bad099f3816eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54d6d172465bfd513e873ce8d39440632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9ffc2bef92b8c2e77e71aec95a36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd100506dfa0030674bbbe7800692e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520facb5907ae2be40767b50919e1a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba5299d3f4d99b6f77f3764df923d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fadcd7e9cc92064b62049366bbb28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524e5c19cc21c2ad2d5bca39d2141cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5b2f5dd9ec398cd1dcb403d65ce77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a92c6ea7a1d03bbdb1481b20ff1ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c696915da5eb56db0ed91d968101c65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1440680881ab91257f55a5b46a1c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d3e2638a0909d7c840a5684fa5be4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135f67786cc42b243b6cd75e6d03921644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2f3873876256f33973be86382e6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147d9ecd9a2205a70bcbe8f5dba625c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d935955bc65a90299f93ec78036f2bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc22a96780fabdc461ce3fb2a9ca6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0589feff1a9d9db5a7ef8a9cba449eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9947497765a2937155eafa2350278650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa450d60b27827ae0aa4bda03122729651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cbaf8f2a485427da03488f627483e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604de1f2a0f032074c0150f4ae01e9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aa7ce2089aeeabf8ce77f2808e500654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543657a5710519091d72d72a2a1f540655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0312b0fa86ecf43aba27bd99a75f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdeacdd308c8bc69fea5e473b6a186657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5541fe66dd52b5e28202d9d162ea5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81cce1cf24ba03f8d1ff8bb9bd32de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73dc14f0b21db41cb8241bfeb66056660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bf94d84a5464e4f938ce1182330ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425f59e92d8339c4c1f4e608a67b2fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf0486fbdf2ea6b7fb930a8d111eef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faae8ce3036309b186cd5e7bb68401b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb4e972afb4a7da5ab6e2edadde48e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b8bcef2702086ba8646fb8135d330666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aebac0d213d1d3a164ad1aaa47551d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d736a97ceb9fbe9d2d68220f3c642ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488b56f18ef08cc4c9c4f7bd6f7df63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199781ed6492bbf6642acd4ad4c9c532670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12ef18e8d2d35999259a1c337a6be6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a6aa2d6d440357423a2e5fd52a57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8f9f697eff9a5b77abcf05c3d94d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23bfa745d384d248b5518762db2c4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62603cb03baf01ea6fb47e5641e4e531675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b3f09884fcb52facadfcf942cfc26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ae8ff2a1b456d6cfe7f79433d384d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73d0872cbc016b582aac0244543648678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe32020715bae869a7dc8510ba7c99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2f3eb3c74b172ede6ff6e56c9df7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46994cb6fae1d063559e6b45a10b80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2c064a0f22e6be3d6af3f7137d315682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf5f157daa757ee7abf87f2a34e798683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74840bcc4bb641dd480f3eb8053dbc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059286e0f6347ec1b5d3d8b91e6329dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b734987c1df509e64151221371c32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75da69a2f9a51e507fcb1a7836b83c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbd118c72c25b30c9f1339f4607f7a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9939619a67843cebe8a1e4469d2a59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380305b4dff23cb8bfd7a2a04d947e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96bbf292e9254cd0fbf83d35840bf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b55fa21ff17be1c4887583d028edbb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8004c21cf7e5e8e330f338799db87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402db5eb62a6386b22986c4e730ed944694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974d104011c935d660e50b34f88ab3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a8fe82d7e1cc0553d2d84f71c8027696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a04ea19968ab823fee95b358684d42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eeb415cc4d991c528eee79fb9131a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60eacab32e953ac6becb4883de9f6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133536062297b78214ae4bde3c0688f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dfcad47bc92be96ce6b59e4f87905701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde0b736226b11d099e6064ab7ace71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc3167c88ca6d3cab6173193804628703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057f06bf94d9c42e9747ff663674584704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949c2e061eb4805f41cef5f405e809f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6cf9e84c10ba304e203a9715e71f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b584df4451f99b4207959a3769f4fb6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072227c55cb7c2696613c061a26f5ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7e49ff3576dc52f3099c4c369f1c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698f4e6319541524c79fe8645c7ab0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85776b510aee664b3772bddf6e11e21e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8597ae58ab5b1edbf147e39d1a4f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09266f3e7540665cc3cdbb8e1a09cbc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685e1e6cc9d6c7e22378661ea6a125f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c1407a1070cf8730fa40b79d51dfe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dd7003793f0a651410ecdb935f178716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c1d95c21a2454529d553e7677ada717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4259de7808fb87dfbbab15a9a9f8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32582013dd2826c0fa5a4cff6e0141d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d73d8eb4330e03ef4733aea25405a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa8090f27b7e1323f3183957256a10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd52d77647c78bb096cab9139c21c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c79f6d78d467689037d8084abe04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a6712f2904026f556dc416b166207724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaf9933684eee7c77f354de2275e89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da5873a7649c685edfd209270af042726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec11c2b13c77dbdb967036fd35b79d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee2cf05e2a7cd1910231cdab46fa3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7707e51e285651a8b4ea54d11d6020729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e3eacf229a538bc31daa9e4da211e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b88b5fdec0593664965450352eb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f291da0d956f419afe06bb2ac0bf318732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164eea8e953eb1970cd365ff8f7bf9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084039d29a5aa472b70ede24f08815d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac97c4815ad5c97bb6e03160f55ca3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93702461d48bfed2cb75d07c238c0e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e7bd08d756d356394ac74c33e383e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9e99147bac821ddbf10a027bc3da4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b797d7bf2ca5196792a022b3a6a0187739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32186209baf334b84def387bdf0cb1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d51cb952bc548e2c8ff9596116a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7d4b0b6b05b738f7d47925daf75ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a14fe2d5f63a0c5412e28e04f266c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2494c11cfcc97af15ca60ad6aae84a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafa2d994a9cc1d998d489a092be0c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a68ecd7368e1a69eea9cc521e3c98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc05635af5b574b49f86551c0b1e12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c8051e9ba3c601609d7733f3bec8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ab70a2b2abe862501ede8e488ba73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa70a0cddb7e2b8ae7a8bfac483d81f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b16744502a187023c84b96d79e359e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d59bc8a4d893a9574e1a32b5af8bc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eb189c6cb8e3bc0c34c5d8af6b9ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68d64bbdacc3fc0e845f5a3e6df8fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb98035781bb9d25ed3a470e16a477755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3b13ebdb9559ddb082ee36be82e19756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7d1dc9034cf92098e8dead294fd54757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8428c4622891a248bf3710c38b44723758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42c770b7433c4b57ce5db53e4a9a79759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba88804c79273ab907acc368d0f962a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49562b78bdda5122fd7794c791e4cd0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a2c6af302fa30782fa9ad504114ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23bf4690383eb6d1371e07f238f9fa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116da3a99aa348b0e011a47b613f849764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab11b7e69afe5b4dfd57285198b6a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c68b40649bb0a5e4309e5460879292766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28584ba57721c6725d3d1071aa8051f0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>