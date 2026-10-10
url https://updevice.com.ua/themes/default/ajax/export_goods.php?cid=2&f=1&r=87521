--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04920111a9710806b0cfad264adba87c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bee07f05af294de700dafe30f0b3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb6e95cdc1e7048d5ab274d5d339b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e927c8b782cf74d4aeb308d1d77874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f78fb29c9335f203dc20c36e30dc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cb949f82fddd534b0fc831807f7796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e72b94fb11607cc0aca174d52a3817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7776fb707b9b01ae22983e854e798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8e8c6efae636d76383ecde9a488d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9211e1bde4d60b5c286216c5aa62810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ca92780cceab333d906c178f087ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44580304d67c5b4e16f9fa30072971912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d1c986d6d85666e867f432a3948a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fb44f1df3a2a711f15467f378c87514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f535c079c3ff78f8418043c175416615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b13362a491101d2262e83447230b1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60790332ba3877abd9fd5b17ae5c903017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75762300d0b7dcecad2d4064bb718f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c915cb1c5940f7ee18d863ef2c5ef0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798050bca92f125595ae9c241263b1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c0e90e9e2e1595b191c668680fdc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31c2d39132a887a5ef415fad65ea6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268d58307ecef8ac4bde523551042d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611ededc233246e06545483ebdcd5af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd949f019e45dcece77b52c80b7527225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c4210445481b5204d996b2a63c7ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c64617ae4be15f7515dc75d57ef3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959831828c975a2da7e331fb5f716ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d593c377da1f55569fa867c414afa3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfddf8dfc27714ab229cad0b828c69530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3446af91f39d32160fd7070fdc10a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785f854ce8b814b11b8d05c0981c69b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e1ab220a98119f9bb5bd25dad552833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b6b97b9be7a9ef597a4f8b3cf051b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0594373a1e952a721adeff6a81b1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc020e24a144deb91576fe1e379f607336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d855b8acde9a9dc8eedf0caf0de5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fcd89dc675f903f6bfaacfe1ea7d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f8d2f025c93da462f123f001717b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6e079f52bbd7f227599e40c53796040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c6e29b6c03d5aec0c6866a98feeb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f4c89dd407504a38ffe0272b180b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b37f2ea5289711d72d39dc9f051a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab14e0029f6dca967dfb86131808a1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e42e00b546b72d0d123419251035a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef498fe55b6d2f2b391ee087561845ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef2bf0b176109759a9b5fc9fa8dcc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071461492d3d525ba2ce4b32d3959d6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb20e39187435f598cf140c855c76e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292153ff919b89b53791428ae3aa36ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f37adfe4ff37d226236428787e42c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d782d422052ecf4c279f979b491972252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49471f53e35f431f2e0f8b32f35c3d9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a84498f580160ac3d7f8bfdee955754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160ab6557fc42a4c7e2c8d447b4245255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f1844695d320a4b82941dc7a7392256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c42b3c79ee2958ab5b5b514e49eee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53871be1e36ffe90c46163036265523658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d43fe04366b4dca860793eda43bcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a12234ef75e0ad89c55556616fdba560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadff3014d1a362f01735d3f7ca1de661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2e4c58768bc25aff43aac4869e47a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74987926f899225f777b69a6b139e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e70ad5bc91696340b7a1258150d3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffac9a6b407a7df03487c94b7e613365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af1cdb7da598700a8821137e504c8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44357ee59cdd14c3de9f7ac706650967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f33e76ae7c20792a4b1c10e6034aa068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d46bb8fc66e0c5db77554b3462b6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586a136283c64d2f01a6be5e3042a6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67dd568cd9fe8d3a1b04f7ac2ef3d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1a3c76532df5fe4dfc0fad2867a0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e59a2e84ac19a095d19fc553da69473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747a2dd7d7fb6b407f7736c1bb3905d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054682f1145c7196d9a67eca853804b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c9402ac58219cb3dbdf3053abf62b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b8ee69d9ac6f2b0e63cf08298ba4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4795c83e2d636b873a77804406ad0b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbcb461b2cb19a961724a94c780eb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c06193d953261636da423ca51fcea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99320e89935fbb5b42c8dde62e8d912f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfee844aab851e4561e8959fa4fc8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6485c43ed7b1ae2d978c5682c783fb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289aa1a8b98a8df474692caf6f2260784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa43d55d6008bf042d864ca460e8eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099086a575dc3b34aba244379bf68bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b4ff2f734dc969749430e53afa3b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765f8d7d4f24f0e3e990f30c837587688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4179a846fe0be8d99962285a67e7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee048023a1600fe3c97996c2cb6a1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa134490f5e85974c888db94ac3dcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f965efc72ed858292878a66f0a1e33392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99902e2ed548eda4d89ee8b98b2812d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2ebe2d1d291b0b72798ac41792bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20f1ac6dab8e7328cc6ab0ee10a6f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7efaf3a7b51cadc3604e71226ac84396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe1d428c839dfddaa0b36e4e0e54a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931b38f8a4a2d3ca8590bc24394f9dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8cf390d33740bf20f6bc72829d37a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c296439fcadfab1992cd88d26fe77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cb488a84a86dfcfbe339e5d46312a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c5e70525244df5c2d84c24e23b870102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55527d9b2d0b52037fe85841f67b699c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3a6bc08a130a2bb51be8a1f354799104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107ba9dd2f90ed587ed25de03302d74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1945e27459b6d149e7131953213198b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b0a2f35d9a4ffc3a6cdb1902c8a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9933518726f165327f257d09f83e5d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d206b284f1d8ea70f683152645bc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a61015e183cbd05080c7886ec74d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d0ff532ce490350762863eb7dc1b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02943f6a56a3816ea0108108cfe37b9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea3bebe97c99a41f22515118ad330113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb83e5ee6fc12575a6947e85a6816a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf908ed3c59438fb4fc59d3a4f0f393c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77831ef8731be1f9251b2636efd4a5a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d354f6314d31759af51811a4e91b43d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f11ef33ea923e0a60d958623ce40f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35507fd745015427577925f871e68b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b75b7e05170a099c40c86344c6feba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac34db42896bca1d9b17f927aa0837121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69869ef86e77a133b5ec70116f479b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfac1be0a8c64d8e0af707bdde3b74f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8891dbf3a357e71d9f95fd9df66fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdff497ddfab3594d7184d86a796c22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20330a2d70d2a28b9e7a0bb2a5b31cff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55b18ba83e284d5fa6c6697a3152f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def70d28fc2148a90f8c7103c8069cae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfcda5b7d3e07f504b26397bbd3b79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91154bf24a4c280e22eb3634b7e975f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0610c5c4fe45e00a91715ef534e8d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb281e811389b91f96f874f4f9b9123132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc5c4309ef17b78e7a721f2c51ba49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2d92f28ddf399303e0893ad18b697134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738f9a9be0df53cd0af2a212da9695d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7463cc22939de9b1841d1741583cd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88821d9ab567693417fae1a24244e0e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50467cd999ddfb5ab88f29a1ffbb02dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334266018c8d8c6cf684ada11e75adc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5d6bb1a0106e00c66ffef5f5660e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25a0c0c43dd5a5fa1a90470256ecd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c3c49267acbccf3a3be41f78a1ece142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2fa2aeb206935c56a605a9736ce8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c887ad0d9dd67cc5a681d16c0d720c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69883f44c77f667267bf34d5dd602da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2595a8f14b32d716a38fd52bcc2dec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22b9aca65ca45f1b6e8a74e3579725147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d340399f447a4d595f29558b4ec3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19370a0130af89b936cdf84c0e7fd105149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a277b040522f68816ab27ce9f1e4390150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a5fbf3468ce7a2e10614ec7f3ed7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77bee5f3b7e440d986a945ac7b7014152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220678a3593020767db36b0ce0ce6f85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3b8e3f2a00acb327bd037439ee29e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89ee2936523be76c27ffcfa7bfe9da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86130d06aac31a1a7ecbe60ed8b9d30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b940d24d0a86034889a7e4d369c9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f116bf5e2e5121ccf4edde6cbb9c5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71f8ff8f70ec5ea3f26b6ac925afb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88ff50d13dedc925a441609eb64e96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910dd5e0f474d4d07c695ab456dd5a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886bdf637cc149ba162b742dd7c60db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92fd2427b7f54d83adee018c57fdfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7a7d9b2bb788ee4eceff5cf8f1046164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1ab655bdfdf0a9bacf9eb7b09b822165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13cd6dd050edc57e4c3fe93436285f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba23dba5431fba27a0a6ae7dc107a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95de738cf30a1d288b868dee865d3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8309cd00dbe0a352e4f59de2f2c5bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff34e4a481f3eb8aeac0eb54a28ff9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f6d6115d0165274b922660489d9b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1e1e9b7cef55493592acfa5b2c768172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac6bf806665f39d15ac1ac579902e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19734118f2260537020f2d5d64f54560174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df16bf2f9f02962f502996e814b574a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba636608aa9f7a7bd059cad175cd97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309907d274dd1763c2181c5e0af7405b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91311b3884e9faf3723c6bb6c8fe0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81e4c0da30a794c98a0ef9de60467c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63c339d064c3bca262b14b2c47ab8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29c0d00832ef3cb1e17796ed642537181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e0947e7ccd372db845a7726e4bd3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253b36f40f686a376d947ebf2c41512183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc27f85387ba0bd2bd3b2fb2e9bedcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00169ae7e8c05e46fc066126cbd248185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f58be1f0d0c1b743a6a0fc2da87c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09bfff0223d246b4ec965bbd161f39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef469604585e7076c8ed8c85efd7b6cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677b0dcc4484dba952fa9b3c2c7c1e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bfe7e5d089004911919c394b38ed3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadf1fba4f7ee38e17023f27ae381e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dac6bb7dfc61b97cbcca8d63f718e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47926d317ae88dff4d8d61b304322010193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4bf5f119d9a700888c7e10db74599194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99101e053473dc48e094a179cb2c87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ca7641aa48b93c92ba6496db4ea4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d162ec68553a3f8a9ba5e363c9035b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f470a3da1f76c80cca23938c4fee0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d8d2116142669ed6bf9649508a3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e702a27ae396d1953e96f348e82d19d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226d252ef6dadc9e4e85408634e91d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b949e4415e0ea06ee7951580da50c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0029d8eb35bf3cfc80bb445a6e38c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f192e6e18a3b94fc8dc827ad58ac567204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9d1901abb47b53b811b05cc79b538205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297029ec15160b62afdb7d1cf3d7294f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de5814b307ae1a3ef02d657c91ecf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e29f2e15e8b23ddfd853f598d1032208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb809be5d89e1bd442266438bf458fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c6d8911be8c6179f9928572afbc83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94dcea5e586606cc149dbbba28c8a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250f4e2b400f168a3fa6ea355146e34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40099fe00f245bb46dbb9543a4ed92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c5a505bbb2b2166397bcc45fa3948214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc75746e6411098e71aaa389704d1e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc5883bdadac6e35d32114edab1c0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb1064f2ffb4790f47a73083252fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0ced20be7aec326924db690d716b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e667ee5b7a09661ed39345e84225e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb7aacc8ff190c23681a1e2160df37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77684bf2d611ca9b93feeacac14075e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b02c1fd673e06005ada5d0a7dde3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d644e5eb1b5e2f797d45ade7b57381223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8f1dfe959102e75f622fc984bc99e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5923e2c6661c09a5a26d3cc26cf916225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ee1bee327fbe9d1cbdfbe85ab84c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7280ddbef38f24dc1a1670a566397227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139ed6b6af1876cbb3badc2fe9a9291228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8267ec07d57684d8174fedc71e202229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52cfb85c6ea2318b41322c2f09f864230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb30416f4744c85d841b59ecfd72d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42bda44aeabf653bf93daa95ef31b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab009c9a14b5d145831757830a16a18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bea0e1dc077d805672d08d4c1d28b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e8e1eda714ec4b4538d478277608235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49f519ba5cec455ac78b1cb917841c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8205a8685a1ab71e2e7778ad9832f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940ea1df7ff39e7e5bca7b714f78f51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d94dd4716bfb25ed219f67bff27a55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b2f41d17dc228b11ddcece4d4f380240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc11498ce6881c76073450cb2575ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85468aad89ecc19398c0647d23fcfe1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409b3840aa39592d8eb7408dcc2daa5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6e97508b7e68227fb8d68fd0239b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b1fbc34614decff44acce99ccc048245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73ad0f10b2332e4cf8d153101fcdeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f94214bd1214a4a6db9d2b683d51e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ad6dc3caf6064743319227fae4b34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757231c52ab6ee923390f3ed02361ae7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ba5edcc8b023ae1fa6ad14a37df45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b07bdff8a1d637566b1465a9567b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321434805ab0e7eb2daefa2f4d574ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1d1f2957dedeb420a43cc2178ec7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472fdd05d2b7e83094aabfc58ce7916254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ef2652ab01d909353dbd46d03ff3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa09b289c70332761028b33a3e1473256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b360171c5af567b38218f41c69b1c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f40a4199ade02a7fe19694b86adc5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55eee0d252451561026f5895893aba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f3ea2c323f7f04861bd849b9dfcf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa163cf70486701da9839acecdd3333c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96369c9ea6e525c562dba855317b9a4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5608a3faa527e7a03f8c99e6523c87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10596878e85d2b821002e177ceb04882264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a122f74258c1aba44d369395748a620265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc21eb000fb6cd9909cf2188e539cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4fa15a06cb629544ef95fb0491fb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636a923086f72a1321e5a4505a830d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78298541073c7337bc8d82626e610e7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f4370f9a2f65b47c6c5358f12d9dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef6f4cb78bb2a983a2226acf7870ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdd74d6e8eb78305e4f391dde3d35c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1041cc6af14d6764a098ba3140adc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a5b036d557846725d22746092f17a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa29f5f2ac33f7343e161b96420da7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14373147b6a12c361a6fc94f55e32eb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f758b191d206d10c790b33f37f8cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86fc670038cffe0f37dc5a4186c599278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababc005eba55974737f1c2c29fe7ade279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894844328a31f5e43efceccf68688a0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43705ef82424efe806036d938109273281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e4f8390779249276ed640e99ba68f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4d50ef8442f5b4b1fefc3ebbfd620283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd92b9fde50c4758024a125b1b40796284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b9c961726e8688a58833f271c3257285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904540f0a47e2f18b1616f4df384070286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9176c9f888212a89ba1189db27601287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad29bdeb21f8abc42bde4c8740316a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea4f684652c81577bc5f023f0e3285289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9219dc1cdb28ae85fc982181605306290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12627bcd1ed66025f847c5e48a683089291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270267d135a4ed72fe2654174bd47e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee073639ae30fb5431e7ca328100f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9975b9a0a79542c55498248583675294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843d6f94b881ca622a2981c196a54ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96739c92a802190524b79a8d6cd731a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d4cfa0a626bd0517b710c57437725297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c4a191a6e2d1fcf8395366794a742298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691421c12f9291ea2b8b03cbfc37f371299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a8613f4ac5e571f0f363977e6588a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583c2fd2ebad6fbbb1588f759ee34dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88992b4d29234f2ff85155f42ddb18db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ece9b9e9f8fe1cba0cb265f1f7141303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411069e627131810d02a54da0eccd06b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880d0e19bb18de898097060b0005f73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57705dfbd259b38f93637fe3dd577670306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b947d66bf45955b3e0f60e0c1c0ebf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a54d09cb27cd316b3fce51923b3f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d79cf07c14ca73d852720f2d575063309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0908c5d3648b506c7ddecb46ba7d3e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1da5de1b7fe117027c1cca9ea8c8c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f135816a27c86fc64ee005c397480f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0d6a40a1339e165a604f3906597e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c18087d3ce4b05d8a9b20e3421807314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb94f4c2281c3ed2e25944f4bdaad5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6cd23deff253b1f0235c9992a14bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aac1d5231062b01d42aa178aa4503317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9acf88560372079e6342d10fe37d48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecbe8910b57cbce634ec56bf087628319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec5536be72ab43893251473567b65d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca54210b4edc7046082a77b8643b124321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2e8b2d9a084bad896ce62a99b5446322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06aeeeb443161fcb8264d51243922323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb54d25c26fbd95206bb49e218f2621324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e594b0192c37aba6bce1c3e63f7f277325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e582991de8b8b76acd4cb2b3946187326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636839fd63ef0f8d10e28c1c353b8da5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889cb342015f5c7ae928e487142de5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa79dac19d078fc18647210d4dfc950329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc127a8d381c234c7b3f77dc52e4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e90c29d1059186e0d832248c6ec99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15d3a2bde65c845c149f830da6c99f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8284fbce73ddb42b7e248196413841333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb73764871ba5d91ef212e7e7a914c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cbc703b7f9ab757503e680446ae73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a333363204d10a269431f3a56c498336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767422154559e7d0aca37c7b414af63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8777edc1aa0ba2cb9e31376a8c9e0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90900cada3446a8caaa26e8d2eb1725b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094e502f922a0c5c18aca70488a5fb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af579bc2b0d00896e0bd4fd0f71d845341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453bad9bc853672bb1b6baedb3c728d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbdbc317157370aafed70ff580abfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a9d12481279306667c46991e96143344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eab2709262d9ee950ffade436e5eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfdcc51e78e10c638c1a9f97a6b70a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd5c25974de8ae8a2ddfae926fc6af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26797802b34e85cd03d9c00870a0f24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2688ee1ae8bdb2b03d912498f35c0b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c41c8c41108855576ab82113db981c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0925084e05d410b5b9044e26c3177dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155844b8b786c826ce013f2c692d075b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a90986b5f59c7ce80f741dc0599d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9407887eb7596db648e701ae5bfab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b643677e52a55f3582375723b688355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f7ae7d9eec8db8d5c09d48977fab1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a800d941dcfcad294042e3df3eb32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b87f955cd0650a982690384d0e8ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a79713912ee015bd4d1a14a0be6826359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a75d98e2639ed2d7f000e8b4864cf7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25c82d29db1575ef2297b1caffa763361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8a806b60762ecb9802e6d2b3f0653362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb667e5ab8eada9f9b8868add624a92b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e9bf41539b40c1e478b913c98b78a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9a62537615ff31bdcd669428741c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d766ec462621302109b4e200f1d59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c719fdde048f5ce2f31848650873e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213612d6480c191a197d7d51a8a45dd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d554a0a5952c2ba2b58b35f21df311369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66246bcba3248a383ab80ff80a90aa9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8845754d8cdf07e6cb553280e625964371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ed6a4b75b32ecc229453811b0185c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b2ea8bd56a036cb89e72f790ca82b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff437f621599d18421a1f3f5c45a0319374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd065c8e5b1714d2df76d500f0be82a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe7ad28d2da3b09578ad14c6ecaf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764210807fd4317b65b7ec04105eb6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa1819b6c8c0ddf1b5e4bdcc4335e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88879dbdbff993edf245fb43e36c9cb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e466f2dbd67364841f7edc3eeedb554380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92445cde25f2967b866fb41140421123381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8644ae0b81d384152b988842daa12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85414bae06535570197a6bdfc1bb4ecd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fe89efaeb2912962746bef3849696384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d18982e3bb51c6d4891d3fed68790f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af554b99eb97f7a3816b2633b28d3c4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06ffcd3e2fadb2790dc4ff48a8eef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabcd6d96360ab8c29655c06d100c48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb792b7ae892879fb394ac4d2c43975389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55108011e43a9529829c07f6c6a91b7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84427c04fd717fd4eda963c9405e706c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10c25f9233dbda1ee79ba9063d8ef6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7837f991c5164d704355a78e925f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469ad0e01baa2f77b00f178739b4d81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2258bcd5bb4e0024b66e90ed59e3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954bf5b429cb1b986945a0d74de8543396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d90e236595c33bc4b7a57cca999dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4175b51522e3d132b6b602b1e5790398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c289a86d03929087dcf9d1cba3b007399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d312053bf0409a14e05c0b1d9ebbe5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb3cf042f72da81e09ceebc951e82b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a4a081671d545beded6e3d4b68f34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375fdac0029691c93bef47f0a0ad778403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2a9b0dbb63eba6dbf2b2d5acdb576404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652067abd97e7bb96764de3c26ebbe69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8459b3b6a871dc49964e61580466f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240a972cd5181c321c614c01e585551407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bd95da073f773ec8ab64118122fa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ac8f34a89abb64a7f3d9414e25f16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba13e97cd6c8141455e981ca80f8ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf16377e31249d65fd59562cded7cd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeecd6236549771c15b0c59f224d8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f5bf13983b018d2b10c7f3eb0ce33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9152f81c424994635fc23e5e1fc4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc912e5b8d58fc4b5db329564cefcfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c7cedfebc128fcd78db772c1d6de6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4846a8fdfe4e8cfcf3b1dd55458cc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f97c0ece727d6eff29eb25ae8237d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e15b21093e56046f837247fde0637419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158112ed4e07551bec0e6715eff9425420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a769a5f5d114e557180aaaaaab034421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f6e35fa5a56d089fbb0f559119d0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676aca559ed77c04ecd25004b44d65f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaccec3bff45ded9a7343f7b5eeb9a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c20cd9388e2eab249239ec1f2b39e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f59b765d22d40eeda42d1d172fafac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a1b08de6cb68ecc6e384644f5310427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08a5a0b1a44f5cbac92cc749a64a51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84a6a1abe13e56bf1130666b4dca47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccb5314e7efc9aaf31ef65b87ffedb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c46cca90294340b4dd1e38dcf6e9e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff43f5946560659d76ef205b1e4ca7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c600d48b8e8f2ed9e8daf934ce9b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4cd46419242efe36a26f7b249bf39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095cc1a2087a0631bfcf6bbd2173458435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36997bca35020c11373e169e3d837362436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1449d46266d1baf45132110aae9243437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415d9efe0dbdd5fac1920f33740fe88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70250099ff9f85f96b9f3c40aeee2ec6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e03d8c5d3323eebe294df1db38c007440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d969eb1ae0a4aa21be8191599c098c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b5c639dbe2699047ee32c1744a25b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e78214ab9fa9fa5bb04fcdd7f70c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276922e1d4e811604abadbbca835aadc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7b3ca794ac2d7f66dbe57a5dfb5b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3844354db5acf08d45456c209ee4a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cbcd64f5ac35f7ebad24eeb3a7cff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2f4e4f6f94bb44915adf125c3cf91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6486e4715db22c0e1a9cc23c29eea2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c0db4765212b1749d420d950c0a1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426bce68118f06cdd5d4f9db693935d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568df8139c38ff8afc2f043224e7cfc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98645f6d33112330b2dc0c68f2ffda8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670063fe8349e684171c2e1042221e05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c408b274b4a7c8631d6492ce077f2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c5e9374741c9d5d74d390ce6e8bd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d8bd51e86970ea1dc0906a4dd41dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca3a83b85fb94aedf252d72d73b183458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fbd4d904538c9c20c42889121ddce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1eb477bb77a84a03308ff5ce29ac0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c79f0fa93af543ce4f51b8eefd0ce0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac0ef25e008acd6354e46e728f605f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f3cd272ec19e1d64279166d2d3cba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5212347c2094098f774afa60da96a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839232e0023010f1d63ccdc3fb4ce5a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25a110473cdec0a013e4de254a5e4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074d111fbe6f91b35695e34b87b2ff1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaef513865334d50230285f4770d7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cfccbdcfbe55044a5e2794093152e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d20863442585ac0030a9a1b4fbe43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4581dcd9a4c8af742dab054eae867fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d627763115d611bc080eb54ed7c60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9853652a2028c1bbe165bf3cdb70dd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ee1ebd2b7b83547c2688bce429d53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44badf3cff97396084553797fe7f71f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc2b2aa914b83d82da641e1408750a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d234e2fcad91fd17d4ed82ffee63d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1fda60656094a95fdb989130fd1a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef959018f610c86effb12ef3b8194b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c10fad0bf12ba94296dec84804bd9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a15c7ad8b2084b48ceb9a347a8be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fd75e4814ab3f249528e87d553ad5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cbc9d32c3c54b52249fc2f9b5b725483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b65b862267f82225f0a765aac5ebc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65075ddb6075994b8e955d52e2f005d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1c22393650448a24e205e6bb903c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f8597c34cffb6f30b6b328d36016f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a1f9361d1f24e417f768b73a67f16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec319358a6df6f27546ca36831d3f493489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb86962b08c7483728fe71a39105575490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df172ee120ab403b906e9a0721de018a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed718d1d29c2e1b03c087e460bda68b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf85e60fbcb9b4a3b2f053a8340e93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a100f4c21cbe439ab51f4426e7c6ff8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72c8fde3aceb5aa28bf9c3ac3bf675495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5410519a40c00321de9376d3e30ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4105a43b1291018c99c04c2986ba4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae552c4a7bb5f25ae470195288c399a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d81e313d20807e0de7c7642b2c3ca5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89636b557daf307b4dfbf0adf9767ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bbdddb83ca44b9fef2a316b47b3e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb066db90edc0fd589cb7118a391e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d726be6a6691d0674683663787445503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2413d3dd130d80c3d4fab803b12165504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e153080bbc6de310b72ddb742d78247505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4244dae4d64b5e821512c503a4770506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a72c1b8e7d24f0c2ff1a6b38c60cce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394780650cae1d6538b0125b879c06da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dc1fc270a94b64ce72e4801669625509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc47716a3b890d33440ec768ae3750510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ee0f4e7f020dc75b0adc91705ed8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f294f8124def0709d9cfbeaa1bf788e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cd5c4866043b89a3fb3c17062f94c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dee0efb494c97d8f737eff8553174514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116edcaa18ee70ed3da9f198b1efeb1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ef6cfdf8679367d5a80d5f65f9f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7252958659cb966d0b772dcbe3829517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29742ba141b7d51608875e2daf597d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025db2085860be694012f3bfd4c73665519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d04a956709327182706fbc2b7ce6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4ea6ba0ddadaa2bcc57ad5925c282521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcdedd895e5a85615d507d9568a33c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b10db98f68251c23f43eb8a413da6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb8af5bf71587964395da9b84a2bf7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dfeb0f660e7a629950adf6d3c64fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aba100fc542c6adb529531835da7d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121d004cf78ecf2b7ed6e903d8e0811527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821437e0003e396d3c8437989aa7bfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df81ce181dc7a45521cc33a074478e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795ef6e5b18ede30c1184a7ffd73981530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6ac194942037516c9c74b3b82532d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20bb7b179bafa86ec0214001beebd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcaaab029a3e00c8e4ad378c8c1f83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be80bd40400d5ea0cd98acc4d6ee223534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7598ff6ff632d7ca2ff5600100376535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed870f6785bf4c08670f7640520fb89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef13b05c69f0721bec5fe1514b0165537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4408fe7ded2f8c4170f0b00453b79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dda08010d2cdab42d0720469b551a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae108aa80a5521904360fb273afcc6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db962f8b8e8d347e60162b05ed7045541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f34f9e0617332e7f10ea4ba07fc0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebebea44527e71c0090c9768d6a1e1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722ccd03e99734f9ae1acec752c53aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd52f3b5663d6e8a48a03faefcffca1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5668a2b5e1c8f4eccabc6925b741c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef8a9b2a8aa58d11048ed984e0f5c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb696c0547341953814e0c301a5f2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c6a532ad84429efee255f35db883549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae061bb8f7eaf2fd719ee0ebc9aaca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe8467ede6d7e31d1e0b715f818082551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23829ce326f9569023b2e469fd0390552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7f0603e69728fb2a1a950d299c14c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c19857a9018449ca91dce1873e08b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d12d13e07c350c52d2f70c1d592d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dae358781e287373bf068d0f928e56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3aebefacf2f8ea1edcd27f1bf4b83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d6365a36c13309ca82e267eb5d769558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea131c58f112db1abdf9293b5ff20bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7a09f599b0d7d4d46aa1ae101e2ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8c665c7d97d9cf6ccf9d6976a0b33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34a5e60ab5be5da86b51c14f4cda3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2abf6f99b1d6cd630d84c418316ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e14826f586035e329e9be1bad34757564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f5562e15d9e80f435d26a1550171e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb8026079f6e0df1b6bbd9109abf1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bfdae51c017833b9a7e30a175267f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e5d82039a4b5b9499adc2ac2963ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63094047bcb8aa58bb66022e56b20e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66714b9048a3fc4d22f731626ae6ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9736edcd69659a0edc33acc3f0feff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffeb29729b4359127750c216ca79d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc8e22c2c3eee3bcbd27fd957f8f4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b07758158aca33d0e7d108a0caa821574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ad4f35e2b197da7804194d986ab88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be0e87c161b12c715a5126731e7b97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87008dbc08b1221faa73cbb441256f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e541bc6fd3a6bac0f1a51990f5b7a18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61d74f40f5e02497764410f1f03d2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b58702bb1727d9bcecc3aefbba4b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933841c33c33a7a3aeaedcc2df12d424581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15cffe6cd4569c6132078d8104796582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a14ca95deb44d7d2b8adf3c4b140583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400434f3124f03abecc0761c94cd90d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06ed6623e21a991e4d85939ca5b22d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea20b644ddc20ca502f75f9f5b593dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8b945c63ce6f153afe05587c4f80e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651965df883c5d804ef603cf85d4b32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f2e255de8c19d5072ef8091e15776589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b14ded93d2d066747d0af1ee68f500590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ef3461db4c98ea2eb0233885da82a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b678241ce2dd13f30d0a20d285a2cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be31188082b44f386e1463e3abe7a25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b0911779583e5b2bbffe0b7378f95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10f12733dc4ffae63280a96f3f8d74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc94ed581f37e2bc8932bbd7a083a7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1afc61669d7489ff3431f7d50bd92d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883361961d832cd8f57af7118be65d3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135bc7afcbc216507c95b520b7afe54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d58996e72c1f8a0b89036e73f443f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a203b9da9dc9036358da4c0d95a922601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a68be80cd59122e8b76d2d2ae027f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830e4c6715d9bc1dd866cb51b7f610b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dc6c62c6ceda793634182f5ebc18e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08657e82b89580e4a24d1dd60725241e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aa7814bcaa87f1e58a3970425c63e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e2c0bf365702ef3083b58a28e452b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016e70e6d24daac83907d60ff1155e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016c32c21d4cbaf44a8a4a904ae757a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc1c25c36e511dc4b0939a7c09ec43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9af6ae6f11a95e2baee5662500d32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd84cd2fbf8e0dfbf390f9c3341cf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a5ed468c421e0694d5566e54cb729613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7d9e6cdf132df2d839e5e8ce461a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17414de3c30e6cbc8e78daee674c875f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb86d37a43abd20d69a40a5cc882f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bda5a696bf11111e48978cf62d57f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6c79aedb0c23c126a5b960742a16f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3391c432c6e494c452a6da77e95f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ff4e5d704777c158734c11af7ad7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368bc96ae4acadd7d7656d1bfeae468621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051aa28f8f2d42a5a5a5e505fb8cd67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f2e72ab648e6e2e16d041dbd812ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f81034f917837f554076783f0d2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a7848aa30c8fc329f60c106f6c2f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d61457adc8fe2ea0867dd5fd7d905626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e479514d90d0674a9e2265352ca0c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7f4a8cbb9eebbe55944f16956de5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedf75223446d09d033a28a9708192a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868de3431c4def8e1c00a083006f72f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6d6700135d7aa5b073e16e01a0ed0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad2eede74225f7ff43df9c14e0455a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c650e8613438844b63056c2fafc96f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a7987bb28a988adf8b05ae9c118de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd001289b89727ba54e54720bfe8ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed548dcf609104c5361fd71fc32dca4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b04ecf0269ccade59d991102acd2d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafa0bdbd0cd87cf01ed80e080d52c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aa501bef26397a5c259f6eb8f83f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf48ee21c39b818bfa190790218f772640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15192988a3d23553be7c06a3ebd9799c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dda47e21a288bddd751759d5b0104e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474b99fb59bd9f7d16d002d2dd2a9b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951474a1f30f51272f173c064c511b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930a084a0c3ccf7db8873a640fa0ee1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a230d5c10c6a66c18becfd19ac05b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e70d6b16447ad5685505bab15283d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6c9ca1f91f3424a05ada86f7b997648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86248648de00011bb3105a4397cbc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2569dee268414f30d87b2aa424c5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f33578c16524fc0bcde6a7f59a750651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538f259e905911156af605138990e40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e42f2f8c383f520893fa461a123672653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140b57d59dc721e847272048fb180a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb9412d4e31ae4ac4ebb3938d147cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fd98ed70aab96c22241c9d0008239656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42877f0ef60df68658e545da24d7d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08616f10d29dc1fdab6008063a9e4c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf403fb25c6e6034e94ab6dddff3f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037316d721a2bfbd924453a535d8582660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f222402b305af8d426839e949ef6e06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e949014772cf54e95004634657854662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c15b22490f190e8edf4b790b018e7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78d21c83004c37dec1c8e057163bcd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e000fb90473ea3e59d21c41480803d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7423a0616eccbcc5b7a73d12b769774666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e70254b21f7aa7d980ca4d6644d1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323956e582c9984e614b1b96c282638668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba2783a1d60d967742d59b64ba7899669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3170086a78e67b98c780b3b6773e6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0456551631168854bd188ebf6e586671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fec084a649d3e907a8822c66a5274672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027265ffe1371aaf1cc4ce83f5df129673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dad68d7aad8bd9fb561afb728590e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e314290abb9678a9b1fbad47df3a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26840dc906c10b52b9e430dd82717b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a83a5e7d059261c3c638ec9570315677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b27b14b8a4cfd8f431170710d76a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172a05e55aa6a8a4a38ff414fc91f33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7651e805d4b5e9ae5202349bc9e64ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26d3c140f8907fc929263d5dc06c0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c8a83dc43b84ba915dc588fe75c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf1ae7a60eeb880a0dd10d1528f29d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea571abfc5e80d878e11d8d3d8a2df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb441a4de2f753ed824ce055f0fc34da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f029939a7f84f43efd34a2568d00b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffdc89eeab4bedc28d5b0a502cdb3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537b8b1db97e94a41bf57348a997e4a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e44dab7611aca95f2cca896aa0c50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c06133d4a2fa9fe7ee2679221410a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921b135a65a7d63c547c895c2ddea3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f52587190f3b775832232d0afd9eaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43652c5b4ac7abb010d4d1b75a766a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3571501d1fc613df27910fa585a6e59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aacdd5dee16cc1b0f5a19cf26fba7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9446918cb5711790bac7f1f8dd278a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9560e6122b0693d044e7364990949697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b421e6bfbbdc409173d5eebb6a4d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a6dacecf269fb3047f18b2f1ee9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd62fbb60f304e60e6c4caaca40215700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2ad59e02d8c4be1fc89b40b4ebc17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b0a47ec3a100773aca32754488772702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309ba65122fe266139ebe8fce0b0d5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85136c07b28360df05285568418bc3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7d14829aefba4a5c3ebd87c0717b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b92630408de27564286cf51cb19ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6964dd48c8d075fa28239fbff31bc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b301f2aa3091c559b5c01bc9d1c912708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fc05991352cac315641a30d5b62c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47c2286efeafcf1df67b03232b986e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907947eab64857db9428e0d65b686a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75335f6fa909e1b2fa7b8ec8f4c2e313712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dacfd1baaf9becac4471365cafe28713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09105b35e59c82a3e2e7084c3977a5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839581143288f8d33c8504b78d2a429c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d16ac69b0c813004108b3a80efbc59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb2ab4682a3f7ff32fe9e76dec05cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee589eb4091a68370a6f26b283e38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba40b654240c5edec7e61fbafbb15c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bad793114f3760eff13d0193cb3cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067e173030051f15fa6bea5f456c517721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5a2e9f71691f1379ab7189f0cff5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb544637d1a479b5eccb5d19ecf83f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b63c7e5afa8c9516045144f898a82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e9147e1ab9f524636b7acdd699db0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207a9b15bf6e24c4d9f304f4cfabee2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836771daf37f30a40747c2f5bc9c33ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4689612ea09d4d22c2ec9ba82dec50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacbc37ad2f5e2ede54e958538f486e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0905980bf65dc25e24fd72421b97b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aab6a9e5b858261fe73528c56e16cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483bf9ebeaef7e32acef19f7be2084732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1763cfb63d67f7f3209aa3ec99a86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee701e7bd2914c41901dbf74582d3f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016fbcd372f4444767fbdf703b1533e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bd47ea41984cacc90ad349ba53200736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a1748a33ff708fdedab08bf0c80cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b6f16aa02f7616f4e46193adf464b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ed3a7f7ed7915c619522e8ae9372d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b01e0f084025625c6ca9454e809e53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75fc398ba61c56fbd4d64ddb38daa1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03057ef076b61acb11f2a8b3bcdfc3a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a00306966a91ed8977905a1c36ae4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662add3fa9deca90156ccae883caace744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b5a32acd46816aa3cb7ab461733c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca47303b4ad9ea44ee4fabf6253aed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c10ab3eb543a8211fc79036ce0e176747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc483714fe656eec507add791fe91ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b0267789a0c40d1216f111db4b8ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475989c6e543c0105238adc37cc7b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba555a1aafcfe955aca92596c3156d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6f9b4656f4409d9dbb92a6538053752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a849b7c41b7703de5ad52a3c3390753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b70f474084d477dded65fae58c3d82754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90266837c40ab010f817445800a2360c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec5c2efb8d3d57a7280625eda63d75756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a350189b7ac9e1e50d8398d9bd2ea3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bf54c244761cfb251b6b03b2589b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557214f4c5f5ee218f954cff50312651759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34328b7eef2f3ff81aac04b9736abbc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910792b784aa099bb3ce6fe22fcc6a11761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f92f3c4b32faa5dcd0adbf40ec152f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dd0c7da9953acbe48adc98273b0a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820c4b11123266237801c71767a6c3b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1bece469e65e7680044904602f7c3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0090a8a4ec9d3e2e1de5615713ce3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e73215ee0a7505484adc6b772396767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361b623962d3bbdf6178f994c7c813f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bab02688e90536275364325015fb5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035aefc450a5fabc7bcde444d14ede9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256582c94a8c7ee5415004592d95115a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ecad86c87f0b9c50753b5549ac7c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69952cde3fd6d9df7c4383cd7fb54c80773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58983eac6a47c01c6f0c0a9e35579a47774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851514d3e0d49a19d792f82ba0287ff775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be675d7132a0d365548bf376c52ab60776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94003419bc052a710ceece318032f4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93148c64fb30af4d432d50c676c9f36778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4059edab39879a08bdc5a4d675561779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723c3fa8919c385365c37adf711fbb4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64b95f2aada13a5672232ab7fec08d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21628777b4bfe1aaf9b233bf5fdeeb55782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3e1124cfa34b293967fce72eda312783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d5c6963dedcaef9ee2603f435d548784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff66fb15fa799983e4d29cdf8546a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05c4aa166f8690d598efd74c3af636786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf526e90a8cd5c52eb9ad9291d60e6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853d8a97895797b1a585ae4d7c76f07788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512e8160215a321e5c285cf4bad8c61789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e5910732e936154b8cb3edf92e308790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b025ab96ce5b3b1ef3276174defe33791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789630339b144c46ec1d77dce7ff8805792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f5aefc284d094bb728d45b692ed11793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d3e1cf600e197d3de6983176ad30b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9cbae4bdf95d3efca70d768eae30f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68861d2f074bc86172fbce27411c6c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4a2f3ffa3b7db6759be1c2383cf09797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f42ffc0dfb5f8434a5820e18f512e4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689cf17a1565d6c55d97bc6dd4e7e12799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6463dcfed6be61a980cb310e12de49b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f41a8b151e87bc73f572e306ef26d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81d85cc7b829e546659fb6ef78a1f4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e24f746bdb08cbb83cb2002c5b40803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa206658da676d78e53fa9c52507e2f2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137d6e1335264fb29ab962caeb8d425805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dac474a2105067776288f511aba80806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f396dd52a5950c28d8f368e3be4ce3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a526fa5bae1f09d27b1ddb424f38f85808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb074a2e44f9ef7b27517feea0ab209a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcee1a2e60620590a8144a8486b64af810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a7de63cebb5f480d8f1e75f2751be811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d132ebbe8a8e9cb79ae36852642975812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398320d3bded663afb6b5c7adf6f72e0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe15579751418b08ed0f9c8a3d27cd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a14c813f6b07180aa43963f61d0dd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed956a52afab16d247092b9e92b3aea1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee418531d306286a575a17ff16d5a31b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda9b86241d6d1b3ae896397a4b62001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fe1ffb5cd379f144692f448edf1662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5c7ce5d8f451b5e37381ef18dcabc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36494c2bb252314a0249b32a84d07f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c8465c4bb0f03b0764483d43ce0ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88e40c57cf11a6037c9980098c42236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370f0853bd7d3eb3c9e4bb4c847279f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0b49313554e9f9d3d8ba3dcee66398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b7a21bf3c3f1b0d2b6cf24c6fcc9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d64defc566213097382a80dc614e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77199aee5af3779672b881db8468ef2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806876051266c3060f8a42e717d466bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b781a5575e3617717fe1a203c8ef4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750fff159d58c5698c80f010261b5f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370743c43fb79694bd43cc531bbb45f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b22ee373823fd4637f4bac52f2c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3453f5671a49e288e5158eed497ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c18f524aa48f01946bce2ccc3eeb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd9faf0b86d066c6fd28f0a02855aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b834e485b7f839392081afd98dea020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2142f582faa63312539a817e4196f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f1be403ab2762d706dbbf8ca6d70322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffca08fece20caa93a20e3cbea7683823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadd171e7768a7c3807082af36e693124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f73e63177fba66b2b18b455c8bd4dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdd3b0dcb4ae9b0667cd0d71f6914b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cf803bc3c422557e00c92546b6b0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8f4da480f549f48529a5e86662dce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc9e459be9e130a28b8ccf974f61f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f963c87177945510aac023f749d2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671046ef6b7df867422cb36e9bf48cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba646af2bf45bc2867b25405df3d63732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba07f9f53e2a2ea85d3cabdb6d415aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6199333be67f92706400fbab3468c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2b06b7fa043852d33976cec28f66935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5c6f8152582566c4ce2eedb4c848b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904689416633bb0a6995d15f56c678937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e122872f1b1c812214f22c7f2eadf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae907468cc91a9496116c601f28bb8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea3322483c39777f2c3860dac888ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a27f772b637b03144917966ce4aa041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40ee49d062a508ca68b786553b42e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c459186f7e085391de5d170538347343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e957c482b2d93e96544c3133eaee5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0760a612fd7dfe9b797ecc6585fd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330632314dffedf5bda4983ea43ba4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e429bafc7d7ffb5521b9cdbbca76347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2097d953ccf21370bad7eb6e354eed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5d2da46740073631d135a42f73ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38d85d1e5aab917927cdc60ba8efa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6929fbc4b0663cd41721bc2a878c2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bd54722d61014a02e114817d13fbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df8a36441e379f5f47c2e07ab17eea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f78af3c9679a514dad207ad4e613c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aa3438f7517ef44fd032c9882697555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bfc2537fd2d42f17bff753096d78e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755bfe9ee3ad0338b786737ed39ba0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06126a6ccb88de2ee54393fd502831e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d7df68c9b91e5519a7e106ad7d32259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053910b7d2ae8483abf6098121a3d4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db036d011fa06cefea663b973ffa9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ccdedea7fb0ee4241745cfa17be2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537fd778daecd0679cba6a1c94204d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac72f1e5f669777707eb358ae5251b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bd5097d514e65475ca41c6c9b614765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657201d7a2bb83ea04f9ad302faf8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7092e664a04a646c7b8db2e41ba0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad31fda337b915a2cab5e7604dfaae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf65651e26892beb147625ed722137e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613801969091884b13404ddf1b561c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ffa9f9c49214e54c9027084b9eb8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a58e4ccb7a3585af3fd34456d21ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187b01a4edfa79c85b13b8073ef1f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37527cc5dfb4564ea43c631e451065774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b0f7508290931396cb31497c2bb6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5bc37d705b2a501ac5a05bcb5f7f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2ce4f60d5ad49c81476e87f37a3b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0a2fd8aef6c693affbe963abb570c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5548e8efd55f884857e3ef9e4c07679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f01ebd6cb75d554e13072b89f661a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dd15e396006026e0c2ae93bca139181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115ad75e0c86f95adaaa613de58bbd982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b255576e87e3373ee69a52f905cb9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839894c5030b5e3bbb1d054fcde513a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af8046c4bfde8f3707d42c768b515785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d98d5c66b16508ca9335c46b559c8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ec69fbeff5f8538abee923f344dea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b040dc881a3e074d9887581d6505a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc5fc967646cb63148ed3f5dc509b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c007b364e5a8fc5baa188d9bc9b3fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9db2f9862007bae7a2c94963de46d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be01f627ea1d61864eb6901cfa3c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701efbb272916b6928ac555efbbc9fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562c50f7d9da54040449f5077c3ebf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955672f9111268e006462036394cd8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e99c40f505ef45bd7cd3ffcad4855896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d711bb022505521f9d4c0d7391290197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089dc9c848b1f04559bc8e61d97592f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527c1573eb9844aaf0420c3b8deade99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8427bed071b2006b7a0ae0054cf8e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647e1053b063efd630e8c8fb8bf275101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6093bf61b4a55f5306052a79681de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b543962e6745da8374acc79a936552c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b5aecabd252d203f59b7c2685f91a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171243a3c77568582186aff1b0c3ad91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990719bc3b82e2ea23a47a785c8cd16c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fe9ccd1c22f05541100285160a712107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c2825e932cfa4e89d29111d18c43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ac56d9f6ef7ec9719fbe794f894ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab30503ccbc10d26ec211b1f5612124110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b954e74efdff149f1a5eebd71bd96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e61c98453a3335ffb1d01fc5c3d8bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6255250c191567379a13ba103eaaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1bbf2fae732b3b51022a9d94f5e7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf041ca0ac5a660c41110fd051e41b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ebbb885e06fe11f18c3184393bb78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73182cc28d0f4eef855522d537ffed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd597f1269cc201637c5a6b86aa174118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454590a2da49afc011bb4b409b485ec1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfabc67fd4d37a1f70c4fe6507e7d9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcde711677017d9308dc019a9af80af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a6785c5e04fe1fdea77c57c26d2d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea365960d48a38fad51257c9bd898894123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030afa3466e894009200098499eef8bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c45db4337b6d5143ae4d5a4e69a483125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709f772178c1c5f8c3ef8d3018405ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a099bcf04b9c90185eec10a0d3085e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21484ccfde4b6780f3656137da1d30f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed135c3bc8df36efb4aa01ebb2f1ea46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2136d5f064a5b92715a8d86219ca3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0800f74242ed31134ebf1b7a19983131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9293b4cb2d320f053a8612e64246132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2a362c377a75fcaca5538812fd3c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d5b6a678e639a60b40b5694721513134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bde9138e3fed6fa1137cc8c6a8e3f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb81d3a7ec0a49a850992734a9173136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea939ff3bea3b784f935cbacb0cce9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0842a5ffa974f60cced7a994c15403138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e35f087fa62d4c93f881f8d5c4a47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adc90a3d6bb430309884bd23a9b706140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111cdba3acfd5a3f05e6abac9cc08ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d595a3c6832aac2c0d6a36c0caee931142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33978493670545d86adbf65293fe53a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1110cf8b0a28d2d8aa86173e80628e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc96059d624f9b3f1a248e77312398145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892bafa2b4c0c7668f9d09990837840146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9073fe79ac22b867783a535529432147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009a8563397c8306f061185451e7ad9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e94efaa2a413195e028176625767a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6216d55778a77b830c50655bd8c8ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4924a110ee381407ebd1b91ef2764151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70f9dfc9dd8340f4ebc7ab508b80d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2d3e28683d795721986111542e51e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25010264399fef9556140a1313e2434e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1193c4306a7978b58da7293c04e5b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807e8e227c69cb93ca83f0f110d9298156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255518157664033e2dea187d59358a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775b5b447389b7fbde2c97ef15e27d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0403694b4414524ee70fc5a362415a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d84c1d9b611e85c771e541304b8d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f802974912836e49e46b02e5c2c4bb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2363f0c7a0df1e38bab0c354603d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d90db69f0d55fba46ac47f947b2ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5c1143fc581b7a93c370f3addb323164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ae4de1c2384afd0e4b452501e505a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde8655613fb4ebdfc5f468a0d3c53b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51265b290f045af6927866ce61ba13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc313784c02aa730051f172c14489dbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbe8b412ca0547675b51aa30ca7eeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656298a7d17a0014c87843049ed801c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d6460fbb0556a09dcb56f6dad4e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644cbe5a7b8769f3e00af45886a7657172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dcf9ba8fede0b5dfc9c98c1b507c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740199e0016355afc28a6bcd93b606e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4065f6aed7f861820388a29f82a4b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db2bf5a84d8b5b43335fcf18f99b7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d4bab414add15bbd51b8f29cf9193177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c74d55219953b16bc80fe7939f111178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f728b7bee44178809a63b5d3b364de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03026fa4c8317b1d0483593bd420d4ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650950f43d65583570f46b606a00d8a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e9e33a5606ed38c14cc7543c60815182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313243feeba9cc942767469e0b18889d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d34d7872e03b5af90c418f51eb934184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d44a7f901a6c6d5765ff455d5f1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3343a80f40aca00ec629be6cf3bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335d616bb0e0a49f71e38880644d39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4785fab92c56a59ff5d9447bdc5fbc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4b785662697987676646e46c29d2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f555355679a69442d62257518d021190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63131f6c2c6e7b2b0ad438a5454b8ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f4b6c8fa8d6a82dc17f031f06509a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b7d6d25c6002ad0549f6511f217b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba8ea757add8b2ed96586c625f3d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913510a72a2d040f1f1e399f48ba28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a94a0d3916d7650c1c87cf4c8bc6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb92804d4b7959d4ef80c674b1b2092197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbe512c74ab290474680480121c401198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb698831310149c012c990bd7869737199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d12b8b82cdd86b706ffaa753d1a51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1f84265451d7e23ffe9b715f6b3a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eac36bb37dfbff23c315095531106202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213cddbfc8e38fc109b4aed4618ceee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db9dec7a9952a244eb68d521cc44cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa590f136a508974c7d42b1d60a92f91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464616deec81d1427a8901f7c5644322206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedd0a7a46f7edecdb9465860a069a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34389b92fbb7f2bfc37ef15862d997df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704690ba1d63f4e3801ee4047eb0c40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f124e9a8f9e184b08c53cd4de4088210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b69c942cf7bd865887a00139d8b44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc709575e3764dd8f58f90e579f06911212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a196795cae85264ac3ef7a394b79f10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d611d3c65f35d04f14965faaf5e594f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea32c54e3155d54edd869dda1cc46f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b8ba2750292dd715ca7890c51df3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f86b84daad95c45145d74303b5e0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a06bb57fb1ec3a9852d79f7a06cd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cdf5b5da5151f1523e98b4b3b5012219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879d86455f290ac907a954dd5c3e3de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d6f5fb5ad957d41bf9d02c44a26fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858cd3f2ff6563bd8a2f5e82f336b94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d8ceed71d5c2636e29747bdb29b44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03f60d1f51ae1937055a754958681224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88660eb1fb171910517daed724202e17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcb0c86e8cdc4ec813068a4c78132c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790fb5a6b959932a61eeeb6311cc832227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb909a1177ba98ab1ef7f29bb621251e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890d5b59f014fddb5d6269d7abbf2a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5adb491d1dab25f8e3372b5fa631f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5882917355e9e7b6811f3498bc4606231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05aa41ff7df0fa954044b072578629232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b526ca278cd129c631af4d6d8ff2fda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85291576192c267d807d03097ef5ab0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff969a20f1ddd9accb1423fd3a530c97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a91323f3f6b4d1cc1da532530850236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b21721371b33c365e03a3384698c0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03858ed46d84bee44326747ecbbd7516238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b8ca60cf8efec941956e3f0d06836239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb1848e83ac4e22c72ab911289b940240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2fac0c5c5c14d1e703b5c84e55ba2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee9036ed428d919126713bdb17d9a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b879c014a62418cb3ef995e24216f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a8780df829bb56613646183f6bf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09aa3dfdc4457d472e5d564b77fa63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fe591ab917cf601d65d1429ae9c3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9e7a9184d71ef2fd32947e95393f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da27a003ce6e7bf46500bc8312e53d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ba230678bbc659961eae554925dd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969c35d440ddce7bc1e2cb5b5761f45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa866a23c15944d6b93c636a1518e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0904973b6f1c0fd3aad0d42b9a87627252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d968388c8c1a27cc6608b175910698253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52ad3447c7a09cb45cb30db08d1575254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac9636ba5cb1787cd483c8b1c52f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a38c62f2c316a7845274ccb0ce425256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc9a8d9e7f8274cb834a53a172769d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ff4d7a5b222535a42da5a54f6b48b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee28944c5571ef0af66226e09bfa8b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee876f4a5fbe5f6bd2f1311208ba885260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a4586c892f90f3326f2f8854ad63f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e064881a8341ee36d5f4f14533b7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df4b43d8c18470677f5b06f03cb9b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234fdb7876185a293fce571db2b89ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccd4f63f6bbc68546fa766b5c0e228265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da20f599889a98fb7aab71b54c86a9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebad852e22b04949887b4391816a4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59ee3493ace1d8901ee0317c9bfe4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559489e01eb66f07058184697663871269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeb8a408b74696ead8de65e1e128a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a87227d3962f651f28d6f4f17e31a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8106b2a2c09c4206d69de831ac10987272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6edc737215c557448c2bb5852b6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193b96ac7e61d9cce8b2271f30d31b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93c4309d5ee82744deb434d77c6c92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dee475294bdb6e762f069f5bef0779276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed7104336dc87712b4a5924ce4073e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7624059c30dae144dbedba45199c55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01584a50d6c63e8f53edd02ca982f7f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ede9cabb512058af95cbaaa0e6c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55766a8f1a1fe517f5ce2c4a1e796c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c04c9627a4a18e0e0a0ab0c77cc90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f412f81ec88fd8887a4aa396639358283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefbdc92c49436cd3e2e2b3c35a708b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2de5b7025c80f46b13694cff21b05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b6724a12a8f50e7e7535fb0b4d9a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479a2eff80687f12d550c239ebe57bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d7ddf6dd9530dd20bca11f9f16ef7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c0feb8ca84d9ac041c544d0d440a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fbbd3c39d8f6cf9f55b159737bcdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aba45cfc2ae5b1b29b1f539dc49183291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaed0a46c64f1acb36eb853ab6be400292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6823c8a24cf2781d364fe28a0526b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b37d236565e4c2df89f4a88aa3006a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3bfdf0ea4cf475f1933b603ea7000295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc546b7114a57cb41f8324fa4c0a6db7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad364b788077a3a23a6f05a361c829297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f90c6e73f489faf39fcc1fd69b172d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dd4176dec7b69333fc8d2bde4e4da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de140bfd07deb9638ae7a27cc7957f4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472756382f969792fbd6a6d5eb62fdd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a990b33233374d40fd46727fc1d68c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2869fb4548d4e9163a68df6ff499e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a357696dc32eef657eb7835c2929304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4bb8e1befcef10381347369996eba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9029096839d3fcc3a54da31ad206f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a893ced2e8dc00619a3440230f4859307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73c165cf8c7b3eddb199a4b6fc19ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f908d62f7223c946a37ed5d95dbd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a3e9246ce342dd5c5b69e73d8ce26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdad9c69c31145b4b94ddc5d663beee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031a0971d39d9ac337a9198f214532312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680544f1518f22c55f90094b3afa385313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12368df4072f575e9dc689091e81e18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d7c614ad5155e5d9f9b238c194cad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c2da5706ef876eab9aece3c1ecf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2c33f79e87616e8dbddbed132a212317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d41af8a6fd46f9d6299c696392962c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526bcb445e7b4c2305a92c61a7792db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8115d203d093177df649096b93bd81d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b46038c573e9a48df46df28ede277321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c9f12b764cce2695240f7b3c1afc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d4d4883ba2a7acf7af494b767597c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91493841823490f3a35f74b325f43f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f6f5dae5f067610bf6ce1d322fe3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d9535fb81b243fd6f85d130b4ad7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14247b1b5182da3983e741f5797e2a7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9a6a240f86d5ebf3d3c797ff73122328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63fa0d64362c07b8e89ea3a4e190d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5bfa19a4f80c61d9057119c0d42a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f6f02ba7dcf7e809809cc482c533b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773d2a283436e8128295d93dc796529332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f387bc6035af234f76ed83661a33210333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d986c00d3b8ffa22f33736ee01ebd6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd7854273542ae90967e1dea658634335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3181424e0406f24d5d920f77b04585336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f4e9464e0e5bbf9972109cdf7ace337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7063ed4cbbb447c70d49d4b44de673338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb60bb715e652b4d6c4afc117fb2046339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6135a205b747afaa09307fc533d1e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff1096a9c11b3c97d96a33a9112d71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e1c1892278903953e557f75c1349342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84bb34960afc0f4e711b3dd435eac0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b6c6400c7e1bdc96428ca63e2213344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b2c434f24420d3b4cdbbe2bc93945345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50de5ec8194b8bc92034fbf07591464346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826848de83a64add09dc1c82248c2a95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc122f052ec12f367db83ac89d0ff7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6306e640edbfabdaf7532138902f7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103446c7c0c785b50b6e06945f9e8cda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55498993969530893dbdb1af042a47f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fae0748c70d712d877e234991456b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0251e23791020a53d9f190391b8784e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48480d19c5d303747171aadaf865b36d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a0f7e7492532beab889e8335111f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad21e69f51bed9cd977d0d340242df2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c498847e41384845dcf27e046da5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a4a25d6d5a840d0ae12e8cdecc64f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733476d81ae18bf61dcb29c65b872ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019818b3e855ef9d7aae7850a5d217c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7493e49d444bfafbbaaeef5b249b95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb99d9c563253a3ca8b339a09e2684362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73331b6f2c2f7779683f490fc10815f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543dc25344c151b63c23eb50af4be36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e303a6b1153f53d1c2211bd912ea49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545744aa55f3d998357fc01cba1c2c62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c614c8cb7552d689acf67aae2d32db5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c4b0b3ae295b2e9b90dd5517dcb86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4e99b753b50c25526e120f8854e2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133ad8da6775e2b511e27a306394881370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89330f6e844237c5e15b0c79a575452a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f0940bd7bdcbfaccd3fd5ab46229372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b566a8dbcad567a83b7aa73873766373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4c80fb4a7ca81dc38cd78cfc2e678374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8f7c7b38465fab4c3411475b6a21f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bf86718097b1add559d9d45b08400376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd517ed47659daa2dedb226bd4cc6a5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dde154fc59965695adec6bd0840345378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abff20126d61d791b906c2305a46c6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af27970a6d5c90841dd65a00b4304a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22c8922aee800eb1ca87146b6ae4eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b07993fac76760e90e589fd711c6bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d61a35da75baa7dab51eec1f443c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b114c4f127df8c6410315cb2c4ab78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf037b84ccc7719f70485a5c857096385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce99ea9b9e30c0060bda0f3fec7faf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bfb9b0118a57c945d14a92b70fb19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeb887385ad1f836dff48285bb78d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cc74aca472b3465f8891a2ed86bb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233b4aeb6d01846cf2b77c9776d80ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4c1c5df2c3d2e02236839a5be578d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581c9daabcb0bbcd3fb34f9b3a0d237392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daede2e96fde7b109bb87937c527a70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680aae084d532cfb78de1709b3565d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373bcb7fcaffd35672ea702fad0c9d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d19358df24bb236a4cd77ce4f98d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc007823b6f3467c71e2f0f864e22df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbe9e341e1b1e072a0f2f29a1c4c66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fc4bf769f945c34ba2447f159ee96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ded1ed4996271109ddf8d0599a6eea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acb8248fdc7cbe9369f32f19e88303401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b1cab363dd33d1f2a21ea4fa2cb33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc3d280b71a90c4580993209017ebe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e8812d9d3ce370962b7bbf295a8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c180d060f147e85adc77428ff3ec395405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d95593a50dcfa9b2ddaf47ee3f0ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d0f2c6a2d990bfca88e3f0bcbb7c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ea3a63a76e91048c3af039fcb3904408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190fba94cdcefa39690dc81934b2c17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acd6da7d5d5d74ede2ffa27f799ce8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eb191f2931add5e0877f190f62e21411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aba83d4180d4aafb9d5524e691702412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5bbb6781e884ab2acbd1b5f49e8b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dbcf745a4755ab050ff50ea74585d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345207e22c49949d8c7bf47035ebc40a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d19867aa48007a1d309dbb254b73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991ad80daa0bcfc43d64d59ca13d8f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff495228fd45908ad4b9e10041c512418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa868368e93d5afd0c4cbcaf2648545c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174291e9554bd51d2835ecebd020f6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71937935ae7d94eb3194830315fc80e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e391ad4a56d448f634a7d9cd1d70f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd093af33dd286972d83c6812116d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b330932a58198647a321c6f1113e422424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af192a6c1d61c634b4fbd2677f7104425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dee0e34ada8795197afa5172765e40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8f5a262099816666ae712d6931ffc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f37852233cba5784d354668443015428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1103240fce50f4aeda9a13f8b5276f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7f8c67bc2159eb287644ee0c88c7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946bb2b41fa6f50b2459edc5b8b28d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a67dd86ef74f8ede319fd14faacc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e0987d80314b1dd883a3b682d00d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647c109078a77d985793d9c34ea9b9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0275933841e81d05e151e0f27bc859435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60643c28ffaa6925154feea898730d32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa25c18a3ffb58338f079d751aea6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054120479ed0b9955b42510e09977c3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb0e5c890ed1e671e1a2e40c8f08e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aa758be53eccb18ff2bbe026d9e21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18aec71e87812db3542546bc83be90b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5639add46583ec246d5d32ceaadd25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb5a20498cbf8f6ada5acd59f7f091443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54360361b84d24627122735b9a4e6add444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857c30f132eb330505f3e8faed047b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e3b490c32a1a9c1059331af700634446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8008d9d8f1e01abd448dd8b009a55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c23d0e7e0efc8bcccf5ed33955007b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb406a6e7b6f82f587c7105d0562c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74620068d10bfd9c9e2f191f5076db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66333d0ff2fc7b219fafe7a38c8f84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b21d2d8813e790b35acb4cc04743452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff13177283ed6423aab8bd73da3d0c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801c9ef76018aad5ad8747f5e30b721454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fb21a670cad2b448dfb454ddd3fb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947e08d1cf2dc8bd1e2cb4f18e6f8a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a54c97cf4d3b9f7d9dc3e530db843457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cda3fb74077e0fcd4f54942e921ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469396f4a2fed32e4c79985bd46be22e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84968609c51a0fd286512e4a05a8b24e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3246bd3744694ee521d7683d530a4d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e213e10e166ae7c0d74935df061242462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d4b875297f1e50457215ad93d190463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aac4ad6a67c2700d9567742bd6c751464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443d3b50fa8f4ecb808d0a6fa85a8f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e16dbc5e6e4e82d3bf435874da2da4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36a91897a44415cdeb3f8e2d5a2150467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b3f70c46d48815c1069159f7dbb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27bd707ba0f7eb458858d8fe6d3bdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7132b4a2fbb4028b7ca2e938adfb07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e18b3ac0ba19c0dab64ff944f9edde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46891ed9207793cde35f78ebd7feb4ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99659046340e50b1b53a9951522b22c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e296c51bd7a288a6880812a3e5bbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b262b7adbead08a5ff270d4db31eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e00c505aa1aeb267b59c311c8c8c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3a6f6249fa6555ced23337f8f7b7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88be72b4d11551a065634c626a764d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36e2922cf0ac29fa9d382649d7a93f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aa9a51bee330a0e08cf5a1ab51ed0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25152c51e4590515622a7a6b47969694481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe703c2b65a56db43b57eb09fedb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd02df43ed07f2414806d2b7d8e437483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c037ffe32b2651726008128350f687484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf92e99a070d9694cf27a4afa2e40fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2f2f60879d43c4fcb9f40c8b9b201486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929536255ed4fa3973209865568369487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc69cf1a2146402eef3b322187612e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b3ce653e5a2467e1441056958e7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7e73116c69b109da0d95480757f7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da52bf8f49e04daa501407a88bbdf1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96040918d9c32ad4b777624242bc990492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11762009ea67e177cf9a02c6921787493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548ce4aee61580828bafb38bd0ef1cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24788dccd957c3207943ee3d819bf131495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119417377a705ceca31447e7916636b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c47667849f82bdd2e81baac409ddc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4012e271c1e378428e53583a20468e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfdd2ebcdcb2a150a824aaa35087b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cbe18bd3ce67deb35338057d80d4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f30fea258ec65ae3da1de8adc02998501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c9e5ff83a927efa58ee75d209df3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cb0ac8778567f4de5a9cb4f944e00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3de0f7dcb295aefda70327b51b3f43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db429fa92369bf8bc0a7941579f5df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399c0b3583c0bd6af72b3d43356acb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d5bee9335bec1cdd46f568159e6bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c8339ab55c9f8247b4aa13a14be27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf69ae55af2113901d9dd6d16c1a6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb712d832430cd33b19d15dc4330621510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eddd8095f046cc471393cff3161ad5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f18b8765dcf92e7c50f13e3cb234ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fc6e0037970b61cfb00f42fce38e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fd7cf98f36c4b6a5e2ec1754ab6ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0135e87930ea3f5102a935014c9a9d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dad9b2e881adb65cd1f3cb4c0294c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66739b20a2e7196c1767d72f074d5687517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8e8b344477e9d8e6c7fc480f0a14f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6ac99ead773d2a16700b7c3b9685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b6fc1468df80572b5531a8b3a63fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5173156cbf906df92ebfab322ab63e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add63772db25edc4e0b8c52c902d447522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b8730e52fc838dee84cbd94781c2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4564c916b933490aedae6ed67079147524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22e615b4ef25d2c1b4b6241eff3fcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787358ea3a2f8152934edbabc7a351d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f533127b1626b949636ea2266c21eda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22185fb7c0c40880eb740e3ef5e626528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8ea76b0a229153a541ab0abb12a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffe0db624526be0d8a9ed2f1aed3bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67bb13888c20f7345daf3d9074792d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eb69bad374930ba1a2aa7993cfdc3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038dbdb147f3829931954832557f914533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27942d6b04f5877ab37170b715a5b4a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc3c3db1b575b34a7e45010d2fcf4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260586976d512336d32bed5862a04bcd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38e6cc091228764582cbd5bc4f1648537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae860e004203287f942814f08ced38a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06363afe3c7d0e5eb66d84b9a71a3551539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a41f9afd2ca785a2b43a5dd43f077540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e4419a6801464750a0a4a7453e60d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626c27d7511fe4f3b8e82f75e57c7e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427300cf5e09a3d83b5ac3220629930543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b08741889989b9d72a24d6249d7a37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c5290b73aecc923359aca2ec1f5e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f92be94c5edfb9777fd4e0e802b2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956a5fc6a3f65d2b4fa8ddf7655b532547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f27a0684e6cdf5f26c5148a8cc681548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04906d75226a319b9c8ea21ebe7a9297549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbef565f6ab6d879a12ba789101e30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313b97b1cfb04b157fbf8e8024a2461551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311eee7b0b5d872cf05c4a87a9d2e6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99bef326a8e93efee8a11a942bfff0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbe880a83dc028ea83d7973dc4cef6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f0ba36f1a9eb20dd79403110678a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208a971b5e5e3c1cc9a5f8861a194b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ef74f83b5455b2594920de0dec537557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b331c941539cf1626a2b4fdab9ae6fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db60a7e78c66d6227543e9128ba503559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1b29d9aaa6882409ca6571a3e2a59560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807aa6f8b3e8b9cdfe6358e6bb40ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2d69304ad2e092f66cc9bbba08112562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa1cbab2f16f89d9f98ead71ba2634563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2600b5704ab6e1982b5aefed8a952e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6fc942ec8a78ae83b5ba64963563f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a90ce1f411375d3d7b0878883a2f6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd53e506685a1ca3c96e87c5c927b72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cc49bdc1a1c914d410a95de368193568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfe63e43d881f27f3b3eed78c688a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ec6de9bce9449acad57e37bfe51fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd74c730072bd0b7e963a43f237820571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eae521b7657fce7560126adc5b10c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7748549b4e26d6dbdb3660c130f33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b93bc00ca4a8aa7e32178b204ae8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44244a2ba42bdb456cc045631e8835575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673042c4886a336cb93533e760d7ace0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b735f2c8e15e0a3fcf26765cafa2ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15467f310e575cd1de13005d325e1783578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd73363a17017815012db6e1d56e9ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719da994be926b44990644721971dcf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b78c121d0f391f9e0acd73613f20b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1256e308b2aeadf67acde25d16a4bac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beebcdceea0432d85561e70351d952583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde99cd1e3aa003f87c932581785d701584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b24982e1b437d887491773a23feee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a1db42ed231a208da5f8cbc3e0435586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f0015fce79b96655e49ad9c6c6c09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4d2b71d014cad4064098434d4d47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd851a777cc9f81a96c65a04b4b75cab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea622f7d7b20870c776b40fe2a84ba0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e189d7495f0ed6ea331cb5fb3b97e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a74cb757749c7ce22f455f6cd6f1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d0794c54327b46ee3b99773a6ce7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983b301bc103a827ecd566f9c3cad13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7451dc56ca17958f24bf916c8854028595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e11c38a144fc9ae9af5ec4c0a0f84e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacddb009d9872a49829f4411289292597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc6922ef636d4fcb242b5d7cfe02eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e2f2ee4484c2f055d4e7a5092f563599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02224b810b17103fd083a551c1e750600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8697b2ef03533581c32e731e9eb2a50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef63f1f47e4d3e35fb4548d6ed0360602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f44891e8f77b0767847baa2196c70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fab46cd6141a5aaef8e952bbb1bed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e5e8c9231c79d976ec0c54d4c382f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8c7f7c0f75b2d02e2da34cf9a5254606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd6e63f69ae40bd1471682ebc06f07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42a761b32c702fcad2168f2b2ba90b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2dde1c9b2444e67df11fba657ddc6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2086de77586244833018ed3cdb2e41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90709a68b100fb505b0b7af9075507ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95f9db61d766311db249111b90df61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66c0dc489883bad632aa22469b8604613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac993ebf96b83d07ceee5d04e6e3aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4e91473f98e65fdb4a85d840d13b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ea9e114c9e8d48216cb0d591785df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2db581c67fa691d5d556c8ad03791617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f5a972ab4418a3ba0684720443a6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0811e7b98c904f127776322464f89a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f675ddc402d4d5a370ebfdcce1b8fe5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3a9fbac40f95b7db27050680223bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16778fd08ba60e76168055f0c6b19a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada37d275c4ee9eea215be276c1b3a1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573214dff3dbe48f7cd9e5518f89fadd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ec22ff6a7cfffda57ee974d7c32cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d944c0c506127cd673020cacb4173a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ec9695ffbfbec6709072ca2cda471627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a39f3d4cada8eb729ab97b1ca36b97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebc3d1e37ebead68c5357bea4bcbd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83794748e02759262c37458fb09f82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb745ee7efcb0475ef233b31684e6d53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7e4ac7a2fdd10644c400dcc5c9949632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28696577e61c5dd0483a0bff284b58c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952d14e2981c5736ef21fbcd4e91d81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32ffc6f31092ba940a8311e299a9a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be7cf6e2a7d213169f708f94fdd7d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3059da799931db946516f447b4f03d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60092aba7cc08b1baec62b91d34f401c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622174d4fff1aac93c198ef0a990add639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118344fdb598f2ad387168bf489af79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490c35ec6ae9d760bc10e0948d6d330641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710d34ed16ff3cb9021e1ccdbd35ba0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd87b6b1f991b4bed77f5ebdb8d35b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6eddf3b21c0c21fc9ed17aa8cd70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f8799f6ab681bd9fb9639420d24a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d292ca793831c8e0552fd6729842e55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc0508f566519bb99379cc945019f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a79a875ba44bb822a23f0d4ad47dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc594299a423f8ef7c9c181fa852643d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e979a1691968db5457ddb9450d74982650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f36a7be9a350e911f5c27d1703eff0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad6d5642b29ef41271dee98440bc02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f082fa25c503a3871c48e681aad01c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387bf1b7addfe3694bd7400ccafead8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d796b431e0614a6c15f310df97a67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee9bcdc7d6f21f7122fe3b3f7e2840656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a5fa7309f6c515caf1863c3f74463657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f62c3a8c7bc771bdb88e06dcf936658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a36e914b4b5d8eaa4333dbd9266fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce3d4873429e01fcd131f2efabf7f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ba09e06f5298a343ef22f93e9d2e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9dc23d369c7bc2c9c6848b2e4b424662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7b74b126ca82b606d4947d70c1a94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c40d3dd4125714cd5fc57e484f73e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd418e43fbcb4a60461360f4547660f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0360028e4a5c5019feb00d2c34a052666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe86b4a84e83e761d8e2c3892cd3f67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85544ad06f47ff25a8c76ef4324cf2f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceaeb9cdf259bb46f305266016dc23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f26df55962a2a242a1b1f100c1922670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80567e1db5d0693999763762c72b1936671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39390cdffe1f8c46f720d782307c01f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abab4e0788c160afb574a2c5fdac250673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36dc8608037fedfc077712a01bc520674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76272018b224e1aecbab9e63ca37e3bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9f38787edff61804c02b48c221b95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a006a98318e961643835cb0740721677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd2751017b776e14d90f20d88d4c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432d60dce62ae6fbdbd8e70ed14207679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0f41748ee5487cf8715304ff81eab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c33426fde4dc7859947528ac2db57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6911898b9d1b16947f7c3565b2fe04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6514eaa55f17d8a0ba3c5f258572c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915dcf915adc27d9c33c010680048d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7c7ae326e877323578d9debc82908685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73ac7603d2f72e3717afc3c97a7284686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe209d9c46a8a801f400c8a12bb90f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd14b8e3ffc7fe8cc7ad51ae0ad777688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ebeee2f67e1c82927713260de6638689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301315b0b0cfd9f7dfb322f71fa6c113690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1275620ebe26ee1ad22a78a5bd4c85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23939a4adefacea5b53f65c12391a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7aa9a3401f57aea38188c40360520693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd64d83dc68576b8ca07c81b7eb7180694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e4e3228be06f4411af8d01e779662695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf8d8a3d570d2bafb7322d00fb6caa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6660bc03bffed48bb13797c69e58c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dffa107620910aab7107c96bce376698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4be7ae901663c2ef5d7ccf2580bca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c06e65ae578dc77160a4c3d1b8fc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f4f0462bf5a635d76b57cad185de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03c27ae3778fc63c2fa8db283d47a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2301a3ef8d37bddf87f6c1e6e84ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ccf8e9b08fc62d6e3e2c7cb2f1b93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895c19f03d3aa4d33daa0463b694542705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b344ee48729d2a76de4f423593083706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387ad85ebd0db26c2b85bb18828c103707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277b93610ad64262d59cb20a5f9a104708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05149cbc55a7ad4934ce8ce9e2b93c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc56215a855e352714767aa5d9ae3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7600d97e25aa39f0fd295143bda3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064462b5600b2c8771d5fc45c714692712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1784f59205f4407448a6320e1b8b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32df1b1806a29dfee77f583363e331714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbbfb23e8399801673ba4b0c79641e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8e7780e18c75d51bf7575d1e10352716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc328520c2aac03d62434ebb4cf8000f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c7336702197c7616ac1deed5c6fb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486c324437f7dc5f0231ea914da89f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fb0d04590cb5bb229ced9280fa794720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e1708e5c1d26c84f5b6806b8b3040721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dafa93ec60070c2236c068d1756fa4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0533d348496701071537879190f38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439b3f039dce459d59351ab425b873f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355547168a0e038e3cb83801bf5f8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4892506e4548af8bf97969d4ad3f0d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d67fd8fd1ba0f93b3779e146ba71f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8fd3df4639e3310017ee6b77105b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16827ba410f71dc637cd7e5076857f00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca067cdd48ecc5de158c70f2af8b2f1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de5710d734d7da6368edfce930a650731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3956e6969d0de837ab27efdf470fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bff677d35581a289da0fef48fb38f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3d4aa6170187cbf628e0e7c3baee6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8223dee52b6fc49d718acac7c83d50735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdc998f2a7a385a9172b8cb64d4389736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e20b64dfabba4c279038c1ce064f41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64891300b3c4ee035635e71d363ceee7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aed0d26468b086f696f505ce19a83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8be5d49ee8600f21efeea252854b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9278d114febde43dcca529ca4e807741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a303a6ab7edf391d4fb0cc8b16c82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015149d3445acc57cac448995757796d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880449dff1d250186675c8473b190ef9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f1f8c6fdb40b47a6dfe0603c64b7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e976b9ad1b48678754651059310f2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53a8285d06b37d54760b827e2c77dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cceb7308350ba7ae1896e7724d0ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36306a332a689d6d416724e79d242a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d45f8577c2b7d220c9b2ce73a22a0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009c903b228ccfb7d0484329e57e864751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10a1a9d5989d90fff8ff5fe308db8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1291ea03bc0c4e72853b91d42a2267753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45498c6b26aea2dc46135f6c93100e5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166c74ec018a97807f22fc7310dfc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfb460e61a3f9cf12cd169e9cafe16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174f705648c709b81dbc4bf15c3e11e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09b59b299164f2799a32b6c65840e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8775661cf3a4bcd7cf9c6c24080a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461cd89d8c642cc631a9371c0e95119760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e549671cd0080a89d7207920807def9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb68044a3b03838be07243e79c9301762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fdf4d6b23314d1e4d29aa58e86de5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d5f0933253e76ce5d20457a2933b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b326ae24b9f1f3fb3d7e84f583f40765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b64ca02c0e6c9b8662a8c61ee8cf3d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5946c3f7de45770d1a0a9b2772f3cc3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>