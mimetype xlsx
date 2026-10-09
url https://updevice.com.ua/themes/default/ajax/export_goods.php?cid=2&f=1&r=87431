--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad56405b8ba49497f8c9685df363d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60746fc4bd7ac6ff3d8abb2c2c9099a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bea18bd5f929a30fb7961242da2e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a1dc7d5eefe5fa39a7e5d1e48790c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f26a58c5795f899063763d0ccb83b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a2296a23c69fa4c4618370552e4286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d860d85b58bb9e9e4a7d27fe2417007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638150b3f699a8bf3dcd5a635f4f8b0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dd25554712d75c8ba2d5b6b49c0f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b31b5a2094a330bfe6c4714bffac510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f6b8723a8147c2a45cd92774aba3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769b55ea67abcd372f76b2deacaae7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc8fa4d44a368d0048268d534354e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db86ba3bfa9eb4b397366c5e8c8f4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979ecfa360fbc69645ef4a1e3f880c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab728bf66e7a8f096eb02c55fad1d3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4122fd81d1cec65750879ac357fcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c4f6546f1d66c4797a71aeab0c74818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaee9f51671160baa81c589f07fabf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ef688b5594ff2849cbaae0e6bf8fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babba328807d1e83c9dbb6ea1393ab2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e191941b2af99706db66a1a45d2dd1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29574f0b0bda245aee83664f13f7c63b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d716684d36be3d6a789b39bdacbb9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a3ede154086f134c46e31a46113f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c9efb72e2d701baed83464e14bc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2e566d1c87695eafa9b1125ef9cf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8dcac001fef7cecd6fdccd403968328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcf2d7cabbc5c2f6eb8379e9ea32ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cec20f13d424a3466947f719e17d0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f12b05c703459de206614c9627ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc522d028edee91a41d05611e6dfe68832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db604abb23a0cdc4b6552c0b2b0637733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be177121837e4205c7a8a80cd991676434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550597e7d18dd062ccc7ee8c9de9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d154c84585ab8f0fe819de5af696ea336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5de02c929e25494344273582a56d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317ba86c8bb7fe1534b40b7d67efb4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588ea25bae2bbfc4e5609c0ef4ea4d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92272818530683b2e9758a7e5bfdf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70859f37e9d0ccbf71fa73d20b6cfc9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d27acc7bff6026f5a5dee36a8ce542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a54499d92f25c44be03d3783cfed0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8294e05cc48eb906d2635c6c9e2afd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f3886694031d6aec6981422d2517e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccce84186fd5ffb7dc4a3b390b2cd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f6faea49e0323228680abd85eb2c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed481c9470b1124f0b474111df31a99848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039ff274ac5f5eafc6ac36f87daac9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f87aec6c6735336a807ad2fce954b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09beb0230eeb41f0b48df5b6d52e1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6b7f95c66aeb45c8633776784f7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d098753529f8f78155dab9b95e2ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345dc63264e1b33e912e1bdce72f2fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0059565c2648ef31947204c41c31655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e106e9af5a3926fd7267dc1b5ec956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc956358bd8329bd66eb7232c0e9d4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9a31fdc651d6b1f7e10ac114f36bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68e8645034bf526cae8be8b676208759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fc1f02cbc384513eb51f9c23cf0d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d5ff193d8eb2cb1253627c53185e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422e428b86d4c2a73fc9a1b5eb44d4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228868aba5479db19641ffebab9fdfdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35186399193ef8d550ea599c241ab764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e6582eafc5ee223fb87e84b60dd6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0580390c4d5ef19d4828ca837d2f25666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354987bf4bcf38094a372031f6dfdb3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36842f6159a6c096564bb5c84842221868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeb43bf5df665afcdc6854f8dc5cc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6e98e69c98288ecdd68d9267bf8a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf4e7f2c03d2fa1e77dbd16f31c8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef66cbb4ee11b241c6843e6ecb8075872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a0ebc0ef116e942aa2536cbce144e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944127bc3546ca275263d5c30670c0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f5e6933bbc6dd1279402b4d8f2d1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676432b57ab17381efbb80b17b2bdbae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647b8c65e82343ad45f3692fc87b6cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e14a2c384ad4df1070efa2137d94178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad5168d28b4af50bb90f13636fa40e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48ad765093ffb54983140b69895b0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf45ef74a1759e12b256b2eaf75dfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b6144774a99618f8b4ec6ea42eb0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0fce46c25a4dc3bd0fc11c636a0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be79ec33ed3b1b231753aff9c4f34584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf6e496f7fb8f580dafa10b4552a4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88327afad71a984c8ceeb13a47b1045886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a69287e2371d288a7fa51fb6b56a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d5c614f30eeb7001224da72622af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275293c605f60f5b065a115970bb6a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d184b306cd334152bfc086f32541c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45866dbc4da09f21c98fa1113874bc6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095b8e72844ef1fc2f3c1885879199d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f1dbca0a331f48b5bcd111f32df8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca21120cee0243898aaf8c316675b1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151aba0a5b000644bce25831c50ce1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946068c768810c31c8b49a8ae503c9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3f005de547c2fde5d4227da6d3ac997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00a59eafad521089836b0aaf6a65b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447cdf42596346a17c1f37fe0d9894499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746b55902d2208fc289b30a214f9377100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ef089c8c511588ff75169ecfcd5da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddba99589c6cf01bdc42e7000539d45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e76db915e295448da8269a54afe98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ae71c3f5699d61fe33d1a8b2df93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef2e46135675b5369ea02e88bcb59f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8984ff1b1a256719284045986dfdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bc11f3a2b3596da6f8a3052114f62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357846934591df1b091f6c7220c04a76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eb2bd2955431c64cc94d60bbce7f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a2c53606f5bcf254b0d403a6dbcd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97980b65f90a390b3a03c99bf88febaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2e79c831f852d16dfefbc66af8f17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e87a37046d2e44aff16c3f8de143c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec2761d766b83ea60f38c23d5b8190114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675248ff7726b9b38236f6964213cdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948353253d02016541b2f62bcdf53f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b48d7721aabf6ffbfeaaa6571c69b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdba442d5c64d0f78524fb2998acc1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52627a04783f9f44e27a6b97367a30ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436d6f8f87dc962ebfadd6f1d02a57f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d70e9b129298f4888659d16366515d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4255eea4c3171073dbf0db608fc811122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70683f63e7ab39024a2441dd7ded3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77dcb4f53bcaad4fd98e034d666cd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abe6a73d83aba723874792193f99c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e181c51fc47121ab09dc5022964d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380ff827e8ed14fb2940f03b3bb0c60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bc9d8da5a9f4a1bca1ec6deaa76f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17931353a3b1affada4e57c67ccdf6ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bec6a91e9611d855a4feb3d26c208130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a30952b2e27d200d50a94fd1bbce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651a0e4916e6a3a3f7b94a7c370803132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd917f7b846f9f98adbccdca3f198566133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe4f08c5768f4d540dec86c073abc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eafe357fd0f17ad848c72e80c6f55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbb29dcf594b1b701c1ad171a5523f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09c503a0c9305e8754c1a23d97006137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521f5459f6e462b7f36eced1425ad3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8640e6086a8d050a29b6269adb078139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8ee048bb9600e0c1599d4ddcb12ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50479da397b3238055394f8201fa077b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669381f78f15b41251ffaa5d8e047ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22577a70502d7c9ead0eb343395244f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475d2b11eaa88b6930161ddab294f5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b89d6398976498232ca415ba88181145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cafc04881cb86745a9f4d6ae5bf2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d5c6d87b7351fb9b3f62aefd7f241147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8cc88300c308de232d61b046e641d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bb55a40eb0ce97e214a98560313d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de724315f5da67cf4e382389c095a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccb6a8a2d64757729b1bf3a621957f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa83ae4906b88ba090ff224f3c5d976152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5b976e48be09e316219461a28db7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ee080f2f729ee8bce6458f5e3d98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deadde1d322d69fd8629c2f6e9f247155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f5401694934a82bbd088186d1b47c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ad0d6618ce19950f6052332ccf733157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98530305e3f22cb1af9ca5804b9232158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637387a6afd460d51b28f018e38933f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbcaade643cb18f80ce54bd522039c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa085a2a0fddaf0a8c540ffb7d3da1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e9661c65dafaa60e7564348f13184162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f736894902ab6b0810da531b1b8acd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242b0fa33bde5efebc3fad67da9bf5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6231dbf177b926e3cd968da1f9f68d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe260b3a19c3c1839f7f26cd221734166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499805cb32740c5f3f84a4f1b16378167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3aedb73950f9bec24bb89e1fcdfe4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27722f6150468b6b67885e9e28c47e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608358ecf79b89c6a0cf68605ce5591170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b028017ae76e6f128bbd480d619f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944f540459fb8f13fa4741baff5f5b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443defa32fb9b312fb996b58d5c047b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d029d5ea08ba4a35904c10478bb4ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e779acafa6338234f1fe45ba95fefc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374c787202c8353312259032fde49c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d497decfb723b1dbd09115ac8e938177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd11b5221a2b0d5dcce25e356b4991178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e1f701f90dde6cf0054bf487e1d0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412d966e9f2a0e32a74e99c68a3f474180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c097c3b9378e4beaa1ae00489b0622c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132ab50400efc2db8cda089b49106df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7e0194a0b34555bac6d160ca5fc56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16f06c7716d8c0d9db058739733cbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d4647b082b46eac7928a1ad9e3b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a9a7be9396bd397d154fa04f68b96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710490f8f7408bcd2edb939ef00a9f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eef6a02e7b3d10f7791a0083ff0c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474b1fe67e6c36aa46b94ee3ac90d73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be778c01ef20d1980e4e940c833ce6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f67bdeb8c563cea83e8d7751eb42d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60caaff43108f2026d2419593581eb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8af2dae51d60c7094dcd4777378a38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7059042eaf49e831984dbbdca35da16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38adb9827b5834c5cb10c840eada18e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99361f4d1de5eda9cf0ce9fc2b850cee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22347c47aecce8d85fc29e02f04424197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65f3ef7f81dd216481b40814800099198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d56834b4306248cc55f2430683f056199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e39494cfaf5b2e5175617311a674f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f28253607c3159d5dfdbba7a2068201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ba5506c6bf5d17e2343fe789c7f1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70273136772f058784c9507c742f2f7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fbe469b53cb44d455ca5fdd0ddbc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a563dd809471c37f65b4c95258533205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93c72c93532229f5dd38d608e8954a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17484c91e2d5f60a7b943d6fdfa37ac5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526c04767dd6afe5464abe031310674208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31255b07dfac87440911b18c181261c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890ffeb1286b6321933eef3b22a03e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb547a9513659071d4b4f18d2945ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0e0b828141c8db43331a7a766c291212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e9fd7c06cbc44f814923581716867213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ba2b3756b3801d7ac95c5adef64e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51633f0ca92b445f26afb3654b4574a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915e45bb747dec223dff1db1d56632b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b85f2726f08f1c8304ddae91b0b8d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2f1e67cd2155c83817215d817dadf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07722ac00b9c9ceb6924f6725eddbb9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738739c90547040936d19c837e56fb6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecff099116542c29ffda5708f3e65b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1ccd1a5e82f7fdd14ff14213ffff4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa560d229518944b35daf985765d666e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424d2cec53672e6df4f2eb21cc1df0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653e03222af08fff199817b9aa739c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779f1f8f91949d13906f6dbb4f8eae8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a93720b5814a9b2d24e268dc4bfd70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e18627af631b4fbcc03525b9d13fe3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe149e16d6c835a5a20c6cf27d9b081229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c22127ebe10bc96b94f21487e18717230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ababd584cdbd67f82ee31f1f67ee8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9675564b7377f4d61edbafe333e7af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c563f5b236b469e8f0a5fd4bd8172d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a79e7e3831b48c3795d653a1469b62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ab175180afdc92953f2222b1b5617235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a466b173c6626447af96d351dd831236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42a51358ba403269df5d2ec666d7af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2e2530c41363a6e8a6ce8befcb822238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3fa9485c87760f91539b07649f668239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beb2c69cf9a1d172c6918ed0ca6b40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d216f6ddad85444b04459a3750c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3789b072502c34920608e680b943453242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85352355e7292710e73a13e18363029a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10e5428240ff784752a02ffec4182244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202570cc8507591c890cff9698fef57a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff61ca9e49b5734e0e2a4f8dc0614eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fae07d01c62914107b3bc466ac74c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec20d2537a7b0ce41facde0092e35b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebdd2e7f3a63c95c57fda8e6997db0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cf0889b454fbf7a218ff911980aa5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ace85e14f370ff9dbd750b2d52d85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff5b0d0b5a9b12aa12862e0d3fa946252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f999679b6d41c2e23d3ef6ae33167b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78960f63e8ce857d38f53bbb5992150254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdc08e4228d02d75379623216532c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b3905a02f943a0ac71164dd51c67f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4c3878a6907c453a68dcdf0130ae8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecd2a0fb2b41c9a6d0d73776935365258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6b787f595f58d1e25e0f5086cb8e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c947b1cf8799f21f0f323e094ad7c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce016ec6cce23575cb17a1b8656f7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d146b6d1258a00c8ab109fb34636a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175237f0488e83eb0800e0695d8f3c8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed89ac566003b7d381b87ad5c5ee45c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91552efd2c79e888abc67540afabd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c186e7a5129f4b95bec66c493c16b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf248ecf71f27a2266725d886778c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957188b6335bd00bc3e3570531414fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf463a23fefd1be460ed719e413cace269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b752d2566636a4bbf73b9a03710b8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad390c76c57c6797dfd04334783da4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9536204f2e5fb708c08a2c5944d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbf4f6c2eeb45d2bdaa2fbc54ffb72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb03b8572777403e6b7ba88f9abb4c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6a1b8ac522e7f8c22bdd4c5d1a31a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6783af64814a6013d8ba95cab4f7764276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b06e9efee7709069005226b78ef91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a696974f4c975e81c6deeba7d8d1cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032925fc0a5818580b3f1361bdff3136279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55baa39c74dab64119ae45e539abe34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b7201984fddadbd54ba852f9c70c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d825ff13bd5f4397dddf6c9768e93c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776f69be1aafe28b38849b28cb3555b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6f49c7a5b4377b5fd0efcfae03087284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeda22c527413e35741eedb04fc4d1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec2172b7c5445a0471cccc273cc228286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f93e1c8d122837eab27ff59c866475287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274ae6a0d9103fd52cd0e5cb3a684ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bb1ed8125832334bc22896bf41f90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828688489ef20e5a8a183b598b2bdaa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670b0fc9934985eae3a081fe7298598291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0ac0eea5668ba9f58248afb997842292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea979f134c95f2649a882bca773b6e05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17242f0f7b0358fc183a24446fa972e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78767d3faeb79428483c399ec271e7d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e310c1fbdec3df1cc0fcd1dd3a2283296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0e6f8cc7e82cd231c964b4ec61859297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581a00e65b92c20c95f076fe6c596e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe027ed367ebddba8f51ecf8ebc8d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd988106ca8d1151596d5b9834524e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032301c0cd52dda6c459eac6cc3245a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf68f2d941e4feb6e738d04cfdd026302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b021ee263d45fb194bca69b7a3e8f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40806c8ce2a00da8b130de565f41810f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e85195bc698fe35646dac1958addd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ac38d862c2f46161d6bc006d1fe1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e04782fce34144e9c1d7be29712e2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e2b99a2e76a90b8ccce1c9ff722ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9c621e91cefabca5e113c6c5c39c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414f96ea5c7374aa71ca06a80547d5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cf56d3224338d07f6a9302a43d72c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f34a5cdbd7c3865a873fe4897155312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089617f0f57b1f1b99e12eb59daf8ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c20442b6ab3ef673b9c28202652230314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f6d424e8de0b2a95aeedf81b70c3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be800046a0369c391a1fa8a53bd3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c323df13453eb7e8d0f108d6d88fc5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8968eec92e231830130d91a72873ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7d5cd54278a3d4fc3c3d97fa2cb7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e35d0a2d4a55deab0239d1f845adf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe3e22f02ea50c6a84844daa52880321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c480578bf575a3fab6af7c96e7d3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e72364cf0afdd130dfedeca73f3d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ba561f4634f3bd796d605f7b4632324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081c422b2e691b44caff906e5af8d1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8ea8d7da2fbfcffd292b988eb567326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeca2d1c8386285b304752897078e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a65bf85e1b9d7d730131241dc9b608328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645c2a1170c0a7128a876896e6745e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9c2bf20983841fb263ab248188551330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bbaefd5ab31028b38553d16f21524331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738784d12c65fb8e54e5163f3e3298f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be0f765599aa1e40b1b079c6480ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bf072f17519ae6e39cc17248ab39c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447b84de10f239de7504a19b50ac42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e1b488d2ac3e02169c3e3b1e73981336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcde2f68f3c603977f0e08c42fdbc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227af75ac1eb041a5b1c165826fa838338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04698b65c66e45b16b38de8e3e1591e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec16319b299a487efa696b9ba7a8b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272d4ff6913dced9978ebe1360ef786341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68c58cc2082ed89f288f16ed200918342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36758a59a387d80a8cec86cf4bf8c002343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89b53784f40dd87d5898b338c2682f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db7a6912441ebe0ef1cfb573595de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9e0e75d5d0e6d7ee1874478737fb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a853783f28f4e0099fac35b197725c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09835a861f786574984546c1db22d450348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9734783873f276f1f251c3457862721349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff0cd1c30b79bcb0528e40a14e6e50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c99949e2ed83d98852701dca93dfc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf0123b79f11c734738d95cee618bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac314a9ed04b24c030af14ae55345fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752fff0f17e069aeca26e5b6b15a3ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11c4784ae7f048d668c8c3a80cb9f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513f7dd19455b6b396941965c61ac9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5e763509eab26730c6963f8aba129357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126139f66c3d9ad673f973e074f4c38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f48e1705afee1463c067cfcd49a3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f6b0dcc096929ec9587bfb7cd1b02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d832e18e3a5050d6278bbd837f5823361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ec5e4cbd1acb1c691034f03e6d2a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d4d49705884df6ce59c05fd66a85c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932688b70b83574dfb192836dd4ba075364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbc10370adb6885aa5e77725cb37a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c8ce778972ba7e963ed7f09711509366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e54606914f2a8ca9318e91dfe482b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eb4d7f8cc0ffb4189df9fbb9be8af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc31e34da9db037111b5d5a931e12a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed587069b042eedb9677d668a932a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb539c80f86dd773e1d215ba6f709452371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2761afb50186124a159e0f270b7124a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a47a41281cc5d98b0ab1af0ee76bb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f1d1c90de3fb86a04cc6f70d6c4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccd25b18169a26988f56c856a6c13c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dc18dfa2863495b9724be7593d833376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317b73a619397db16ae186ae63ef7e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf9e42961c9affc894ed06cd7cc9f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a66b463246d1dd2310c168f9f45935379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2235545a50f501c0e3cd5de8eb705380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614d14ddf0bd1db0ee4c141793715d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757d22714887d219519c97d77453ad8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f531366b09849f5eec49b7daed6deb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affa6867910ed475f84ec18aa897d83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234fc513bcfecc4489aad41c9698c8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96934e782d7aa88a94e17fc1cbd7163386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c4b249fbf2fe84a958367b4bb0409387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb45c8590df0a458b0e1a6855c7a0c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df44c16792a5054302c8afc6ca3cd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c0d48848152dc7cc845523120d515390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace1bef17ad8cd9cea972463641384391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346ef97d156db0fd3e7c4b11ec198a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f5c1f5a9ab9004ee98e3e9573f35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1ffcc739b39ee7ed62b118d02ced8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7566c834f3d0dd9c539c6ab5fbcb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71edc1d29aa1a5a1bd5e746b7e252cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb22ebad82e88e42655e1bb5d9d34e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b7ac2aec4c87edc343bbafc78b28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81572d4f1ca29a143cc3f314304c2cde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47fe884ed6a08763a705ee706217c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f83540cca46e85a6e74845d72ff9f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f5271f0b9cb692ea8d0cadd4dd919402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2326bacf9c6145ebd8ec5bd777385403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d91177b056da8a4da3185933c60c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadc96f427b7a19dadb640a699d7937405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26385dac2e6a1be12ef37e8ebcc88d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa46ac248358fd10dbb8f9c4b2d1e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57b879b99c482e277ae1eeec452161408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf595604c684035e6aeb9aa1c6ac8aa4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a2e1360c3b29bde0f2e2a290394f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ab66e4e3b9a61a55cd018379bf662411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df81d2a59166e3f1394dd3b0a616ed2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effff5a6ba09af1e269bbb06242ef11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db7733c5ae397fc678c63bdc649394414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd71d8b1e4060487a1188c859f9dcb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef9512db4869cd47c3cd1891ddf17d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7d592ebf8c7e68415880ba019e7a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209c05467fe44c52cdc7b23d42da0c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345c45b7e335962cb76594a76bf2724419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c062ce6ed6fb20f1272e262d75843b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5998244fcdd6268f52fe609ba6be9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d601ee288c818cab74512335471b84c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6be55eabdd7b28c28679034ea1cb12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbbc26f885651682904d21759123d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10bddc798db1ef26a30a64ac8349a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c98956a25cc6a3c47b52ea4d4008c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd74dbac532d7ce1c8e314bd2621e51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd701fe808d0767fab08eeb942fb5ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc397231d8bea08b9930dfab4b8b3aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd2bb01b98a7aac83e35c56078ebae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f21c11815df50d2e0f126e762e44e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dee250c0a8f37c4aca1b5795bd0de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ac1cec4050d6e615d170f292c89dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f13520d24764a39a3d704da73e179434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9bf1ad44968e402a654cfe2a7851c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa556f202d73f8f4de56d65b647948436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79122f3c4b51d500c46f5f5ea4b07703437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c85309493bfd304c3011867140285438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430a7f8ee81a53c157503f466de6234439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff22a878ca2a66c3aca551d14fbf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5951772871c04b145b4f55696c63e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1e9c9d963f7917eab7b94ef2dbdc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f432177f0da918619c5bcdc49497f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46f6142261bfb5a9cbd8f28ac1205d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8b74a8ae8d9c591a2d92f29313a87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7e2b0dc55177e6ca6c1e537c6f29d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e38c25ba0993de544252d54e15a07b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191cd56e2daf63d6b9d007d29e5b274448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498736d8f39da61a0e69b67fcd2b58b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760858ea82fa3f4d7f3f4efaea09d23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc64817f3d7f4c51a957e5509fd2b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fff3f5be60638490a62f9f66a1ff72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b95e15ba14b2320f3576382ebe245453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3b79398c5f9f35882e61ec8bcb5ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96246b92e470627ad6b26f863bb3d3d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc01a226edc01750c44582594094778456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9c45ad9f8f4e503f397614135329457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cae5d59247d18e4a23be4f0cb852ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f97f592f4ba29e7b428ec7ce751f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03e6dd08b0666d94f8f2171ec3f342460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19675241f4f5cc85d9ab86dddeb04e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfadf5bdefc582a47cf48604034f6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2889723daed65b806d3f0219d86a297463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c13feb42074cd2d078d6380e2dcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ac92dc82a62d56f108a1b444131f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24710a52877b6da166214235499c6998466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48d5fd76dd669d80b27f0ab8067edd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f52475ed5b1a53d5b8bafca34f9e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7b6f2ba105273fdbb9d150a96dacd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8898c2b8425734575c1988d334c9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908a01d442f291631508b93aaf680f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5f59d62d66fa107ad42211a076d77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcac85a22b1e52d9f21638bd2ff8594473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123c0fb34aa200cd8dd7382166ec077474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a80d46948144184191de1462559eca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b60751949b491d39c2b0cf93159e77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3aa50670cba8d49b7a5741a021527477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69647e42b20a095a041876d56f870c6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16848a0e8db9edf5d40c167dd43375479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cae685ff221e36f29d54f918935fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded05ae35bc79aac251f47281d6d2a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c89f5b4a1d951986e1d618a9eea5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8f5144609709103103bdfae5b81ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86c9fac83b61796c18cdb6c81306d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f88180c424a6b6aab875e958aae36e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652bd2074e892db2871e8fa6c7225e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a341d792362bef759dda8d3ece01e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e6cdcce50811cf5dc554046abbc7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266c3889c6d15b9f45e4c0c5eb126cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60c04464b6f910beb7cdd744883e36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c819e2c7c52e864ed0d1e6114cecc90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f09e0f5ab3b438b0c0d232e85088e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62af1a25a16e8fd68696a5ec18cbb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ac7db1b37091bf388b21765b735d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f468814c06326701c1cf8fbb7bd7cbd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d53984898668fe1233c467ed1fcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235ab1a54acb89b61ba930351beb079497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6bf1c45ba80325a6547ffe94e463c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcce4fcd2192003f77cc04e640bcad4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307f4fade4671ca5c7681e11edec98b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40779c2ed88153e3093fa5540fa720501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588b9431a62f587fc384615e9d3f22c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff247ab6e3cf46c435f9095f7d6f82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9135d4530c54bbb4b03cd211f4a8567504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4daddc6fe38c9bc36ee9abd04bb363505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7876440c29643738fd26c5bc7fe6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4759e0e109ac112a5834acedf0e337507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47297b995be616244b80e67b49783d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c74214bfa7c2e600d70e32d2565b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0f16012a359a7c1f12b0507966708510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e1e8c73f8c8fd7f37f691412ddd31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf47f873d373dafecfdac86bbf5e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6ab890d226fd124fdb5af6bee13b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de765d3e43df2571e369058dc28cb28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b39bae3aff444b47d200cbff655275515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7b9020532fa058c3cc5c3fe2f43e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190c65c88c1feb9ecfa866326eef2cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fba4fdb9eb8e50d5019147ab817a8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e88ccb9f13bc3d74f96499df54919519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b456a295be6354ffc69fd1a98c3d7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c823f8702b5446ba8880821349927521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eabfde80d3f3338973f78e027a688b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099457b0f85630e2d9976445cf064862523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279f323669abe005829ef50974cea7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b26f366f566c1b007d4d38269ea0e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d225b7cd314fe09c2c0001f0aa2fe9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284517ed72189e93885716a7d0b2e9a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c2857bc99a0d5065079fea2d13e74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f07b2e876ec2624795e44e1bc120e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8934f6a3d8fab9983ed234044905ce9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b375f0cfe9a4917b7e9b1f8f7a5947c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2b766ad98bfebcb196bd09909859e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e325e67a9e5e09906069b4cc60673f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3ed8f50e1b33b0f497046d58378bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff21e7e9f2be57e0988d1bd05d511d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47d4d442d4b4cd74685a922c7fc40d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fe6c95e28b531008b956a963fb593537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089ae7605be2c809fd2868233387359538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f822c6297e38175be136eab5796f57c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973da200e6c01504e945d1e3b3465d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef0dc2fd2803423bad6e1b9f3cceb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62819f8797d7fcf4488465bf886b7a58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517d4f847d29d1ff2b0c20c2339fb6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b59a1be28fc95c73938c6c9e3a327b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db949c402be140bfb156fb5aa99d013b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c0994b4392edebb0eb7096e92cc1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d79c74271f31c5dfb23589d45e26d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813ad3c9f7807d4268ec3c30f636a37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064a6550fe72ef93f068f2c5cb59d69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabbc6bbf6df9ca966f0f7af0d32fd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e05588ef9ae378b4469a4106bc914551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a499c7a9f14bdd1d13345235a589552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fff0288e0a0a5cfeb54a31ab08320553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4014e52374cabd610bd7d26650cb6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7d6bafc663f2ac782e6aa39068e25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f689646c6ef5bb457f2794333f91d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b857f82330121415cd576090f4dbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d33f7c600675db372f5054f01b20f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612acb3ffc891d6c3184e5a8b6d735a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3dddce4d114646a132c4ee4943313560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074691435e678bbf1ec1ede353119c0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12382892b1cca0bd3cd77b2cb7591562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c6538395635f3d2c82b45c7b8bb6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eae1f777d1b1b2028515e57e7e8ef6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf7d285d7d8584da9e27455be32422565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866ee27e6ee8dd6197ad1f579f4177d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fff69e108ca234365e385c857d337b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6d9c6358b4a9a7f3fc8e4d020a840568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132a9b4e6b31bd29c3551c1343b63b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a0391985487e1809bc488393685a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199a43bf8ccffecce25d806e7417182571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdc6f0c052c9f1afd9a6ed7c0cb1ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c9f5bc9af273abb104927ee7411cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d12744762167bb9c0f63682b28247f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8e3b77347accb7314b56f4f01238575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a7406ad879f14b59618ae6eba22e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59247cd4d5050b80dce19e7a59521a0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4c63b9e67f231d66021bb17f63a11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b910471c30120f04efa15bf0ca93ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb34410d11c84c3ea0fb6b33c7386e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6420419d9e1c2b932e374acb8bedcdb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090eea2364312ae2253a484ce62641e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32225426e44d76a44c5bf9285ade2665583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc336e1795f8939ef343822731594584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2350d679c9bd7dc3f36c2216694c51e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554af982e7e0962f29cf9a071aa450e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bf797dcc477af14d4ed3e0cc37697587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ed52666219601312f02418286107588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada79cafe31adf6a9f717549973f570589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17960a32b3b27a8c6edd7a9df130a888590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a6b7955eafbbd43c2fe7c096f60d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e2449948a0a7a6e2f40bf85d50efd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9d2aee99b91959aa8c93524e6b648593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad402b108c71b9fd3787b43bce3b65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa91bcd671b04e1032716d1bed72d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655d021851a179eb81112e98b64dd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b2c26027bb94c8a4c9302b44eeca2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754179ddbb10039dcac2bb610f7d7a32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc967e7d3b21e2fc7abfcc441733f88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c9f8494ea419820e911c3e867431d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983f5f5b88c12aa8be1e262da6114d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542340797839457f076aea08b6863f69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d275fbba0f813ebe9a8ca621aaedf5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce1558e32c60cb2944bc729189626604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385256e4e5ea89ca660cadbc2bc5b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d898699c8638f22941f2f33d9a90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd24d6505e1f9d94bb39ddc7020316a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addcfed757bd64e594c1aafddf3239e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a42e857436f90d4e07d497557c515609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ca8d8229612db6f4e0343e5ada03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baccb497d31756991dca3856eced31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff6dde1d6c96480e01f82229256499612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6355bb3750dfa476be42749d84f2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad1bd6cf8802f176ed3eb16992a7a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2359e0dac6de7da7a6e538efe6def34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f6cb846f1f05ac77936e3f121a864616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27620be929836b28d5e60d977702b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f872853122d31acf1869fc3d6bb2b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bf693dab19782282bda462a3c67da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ce7913cb7af25474eea835e3ada11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be813bd4b81b9b06a28b6c1b7114387f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b137e28e81cd1d5351fd7978f88bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292b1551fc28bf4a216a95627964ca2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea36aa74e483725d920ba50c2bba724624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb701e450f4fc03e46c2c6ea87c51dda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3375e536dfeacf94bfe2fb1d41fc72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e104ceb4feb68c983734fef931a5c91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf167bc5187df288061943b8adaf4543628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594ad5eb765c10a77bd3e195a4b048a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992624036e3cdde4e5f0d104b0bd7c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919208f24612b9ef6dd7e5c3919fa567631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c593879c71e15ec7fbad9af0382365632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23a4f14a2b8f9756a896cbfd384049633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb10ba441044b9367607111abf9aebd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb238c243181a6a2856e3dd32375981635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2cc4db5dd31c67c7d9b51a954b148636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7a1a55cc089cd9babbaf88fdc741f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabf0bdb918610c5d7b376a4208f320638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365954bf181045fb31933de71272715b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6812397d083911c7bc8624503f6bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6118997244eda1cc33a52b6b1bac46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d1331510aa540fc43966f6440a084642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebb0b616f18491161db4307f82a2cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74909a689a4339dab17c086e553bc4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338da87adaa3dfab114311333daa8648645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0ca733d647b44ecfef8e7f3806dce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fcc31535e140ad1089d983f17c423647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ffc4fe78e0234cc8f374285288a73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b15d1ac1390dc73babdb36096038ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775068e2d84ad2178b1be7e62fd43823650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bf83092dd7266b0b616613f086225651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eefe2788c2658e7fe7a1e685cfc08a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a414ed8e5062b98fbecc7e856ef73d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1715366b7c6bdce52a0d2006ed5d36f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973167ac75153a3e1f5401643240230655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d2b123b81bef02abf4e7b3b96e3ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1758ac172a4bfab23eb8f9edf46109657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d84ad8f8b53d32ac79d60de64b3ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d70c4512c7c2794c038cf6f3748c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f422d30ea6113d35b58868944f58ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b489298f46a6188ba3f933706491c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f834c9b51e8bc1a1537b66491a7820662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16643d98543c6b537107c3a3b66609e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10153bc084d87022ffd10e73540161664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7fdfba127dcd9e02c7d4b6a3d01dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c94091dd639b2562b618fb18013ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba06b7e40ce4d7278ca1013a4638038667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcb69e3773650af0401793dbafc91d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62ce07e55c8a91bed039e6ef3baca6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe8e5eb67c93dd1dc0b96d901f8a4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dceef22215aa0248f7400aa71d2b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc8ebe24d7877ffc4e5213bc208394672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd170c35fcfde2963fe8b375b8a6119d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cbbafdfd3216468733ecd72e5b609674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1e073e23cea4dafdf5b1798a59552675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e88a1ce3f58d0936571aa747359765676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf5a0a87588dbc92421b1fc746435a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f990693b2d00de2b82ef3cfbd2e2c98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35e9b19f9d8e299e614a9dd080e829679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc799d175f31bc3fd11916a1523b7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ef6d3ba138f442a6474b81e9fb530681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07103f2f64cbaafa5e967d21f51135682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac233ccfdbec43b6775bfef49f7a96c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a247e16a5d6ec85d1544e84a8e71d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21da1a7bca0c54730be10c9adbb4eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8725fa2a44833bbd8e548a1251a85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e55b9f6f730a226014c68663fa68c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0762d21615e859f088594173c15ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3efc04014185ad4911cf537bb33b7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7c203f6a5518628904673789e5079690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a03f02d23775c00c21eb216130952691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fba081e82b50687cf7f8171850a5c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9913510cce91b0df9244a4efdaac3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561517b6bf484157d405409e91db537694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24727c84d3cc15bd51db365a55b1f402695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7adc438d0cb743f88daedcc61e17e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d939333e55eb23fc67b2af8c31911697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5922c1048daa2d5742121e2efa76514698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd21025d6ad777e12ee06133f12f8ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaac5cebfcf3e6053ddb15738507c58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a505a74e60bbafc66b31cff52d190701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d521bca6815d7caef16f08f9b60c49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d16eac35485ce58692c6d84e075757703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbffd0ea6145c9baadf839553de1d60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168727c16b12ad163acb0421fd449fd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e50ad6a8cb754d96d3b225f9b9cc2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6caf321cea78a6258bcf884b45fb44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbfc1243814de441615074539e529c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21e2b4db836f699f169261d026d538709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320bde0f35b90ba977c74ab66f28142710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75c6d49ec2790e202e35f9c930deba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a45f75958cf1997a46069119cb7db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1e405844b1a42ab64d1a7a871f21b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ada9c355c8f16dd811ac161e43e89b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee270caa702b2e0aa6eb8caa04ac0e6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcad69e0fc3a7e34ad8fc2f1a337561716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8bf954e0a6824b5a009f8d7ea321f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9dd70d49443da6d0405c1a573808718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c627e1864d389b2849c38da71e9a9cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14001559831179ebbe51ebbafd9b906d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080245304ba6b7161c4a772fef51f406721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eea955b58098816d8f3722f238818722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d42b14cbacf7b9dd0d97435e1930e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435b724504e87fe8c25de580b70f0f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187e94e447352ecc6e4200af11e72b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a32e094f5a83c02d270a003d293e70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb018ea2c7abfa37aa70d6caaed4f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74891eaf07a9d3ca0dd71bd07598fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685634addec0595de945f8bc69c2a205729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97205a11c8a77acfeeb0ca316fca55a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53645b1722a3e8b5b9c593953b1d31e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f6e197c88a03cc0f14e1d84f642d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931744e54cb68435b38c854b7a6b0bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996d1a294524e48d4ff179059faeeed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e3c96f01021e593091147315ebbb8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20a354259bc560af7f28a3a0fc912b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b795fc1f4611d8a588b8062ee66b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249e513e2b68b8c7cd28a0bd645dfda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff864251e69e733d28711c83d998a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bc86205343d94b3ce067fb0cfb81d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc2c924776597393e631953319f8ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb191fe1a58a2b82134a0ea11d6fcf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571213906cf556ace17862158732f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741bfdd2c5ea5709a80a884a0271683744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aa13576ba7a2ce00658c9a21e8a76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8b023d9050444bdbb99d6c9a058a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286682486a7b65e91f5381380d7b885747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519fde2d405be75147062727b91c55b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd075ba597ca9349eac4051d669a0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be0db566241e70f1cdfed913195afb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae369a8f6eaca9793fbdc4c9555f80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20624be0db65f4d80d750a428e67ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2eaa0e0e9e2cd0524950dbd994b50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb216389517ca56124942976dea901754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc791322e699d0d6d64ae2fe82a1134755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c61a3662efe602a30258db67a83a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cdb552b8aa87f6f27904e773a2b7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96597a9c60ef0e2f5c73bd644917fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e4c789655d3b0ebc54f5899163219759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96e4f473594d14edc90290f2fd133f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7039a23f856217c37b0a227d3efa2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141b4a211912f0d51d9f51a76abb106762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437b6606572cbee1f551ed342ad3b7e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da5579cd97694dadf4675e2532356f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12765aaa41cf8aa23013e3489fe235765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b0469631d63d574712fa8216a8862766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829cdf94ae912a585bcdf3dc957eec8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4a1a426ceeaef2e6091b86773aa15768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4a981462bccbdede63ed0a6c1cb54769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daa24bc3aa59efb9fbdb85f48a7378770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88f656bc8da285b9657c0023c2a5de771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2011a700df3c9bd4d6f4b2b2b123e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b87679a7905f76e914294b449d4755773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d8e0e6e9a36e8809293453643614e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b919899a2db3780da31113a7b55d1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beef24423a4ef064a07c7745e6a3cb1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8137e394a32e72c0cead315b56f1a0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557a49a5555d688aef66c271df25f47778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0cf57e7944056dc8e82dde12019d3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da04e9dcdfbf4f13019f78ff77578ac780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf0059b036fb6d5e92e6df4f0a20df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc785107d61893ac0d636608d179d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd002da31b525111356e7f5c30997e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6829b01cc9ebcfd1cea7c72b0b6d8e8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d666350d360345a2d13c6273760fa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8ef9574998755d4906ff4d856b81c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991416d1b9492ef8838a9fabd427a0f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ececa84bc07048a368224846961049788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611fd1281b65e3358ad9fe259de9bef789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878a7f0cd9cac0e86231ab1256c370f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31b1442f94d910fe2423b4c58dcd63791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3525d675117983a552cb01a8cc2f60a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb750ef2827206a311a91d1c92610793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde284e7bc8f10d3699b484b904f1c5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4f8d08eb03da05a6a2affec4d913f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05237602dda755ca7dc7933e18d54f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12482b3f38b3583209f172f67923db797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be51ba132887c6bf008e3676e518a2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1abe317efbd9055b24a109fe95350c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965116764bef4d8c7a90daf2b5f0d5e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfd77f1676f4f0e156d5677ae68752801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6342ae7f8dee9b861308f45345d140802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e2319b35a4f16b472e3c748357cdb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f35017f8cf70171a3af9d9b7d555d9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988daec2a4fbb9b8b0b39e6bc979048805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22356e93e96fe7da6ff75117360784806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5bc22b12adb3711e12557a3b310f4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57b146cb45f9b329d49427f963a627808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ef766e0c5e8f963d148af461838a4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098704c0a9f50a3ec37d8e8fa90df630810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b486d86f9345242ed28636af1f279811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308d02b71ab8046df3697c90bb5c11a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede24342f9e57d94c3585259dd0964d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a4a52a4d993b5170b8d9d1932903c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312e6bb9c52254cefe982713a370001815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544907bae51f75691ab1733634e2b765816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729be64033909edacdebe5a65bb2858d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814174940b80467e3fecfb3ccdb4cdc0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b6e3dcc6b09410e7ae8f189362378819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c990ce4c995e6e0a1469d668e530a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da770af16ba67741eabb78bd44abfce2821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84792ce5de6970c389ce342382c713e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3af126ca5bc452ef0538f41d8518952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75372b5db9210a2d48f991be4ce84b9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a474ee23f96b1b3da6e2c159463f514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4250e97637b7306184b738b517932845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f323faec6d06ed63555029b7a64876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d661913233b587be9c02b5fcdc1327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f37ffd4d436a7b951ea8934ac096e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2121cac55129a846089f203985ecf349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2237b9dfa14dc570776b552d776e5cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb63b7723bdaf20735331b1ae59a4ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77979dcd25fddf97cb87e94ac50b8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d585579ae767caad59e366d9709b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1586850e0281ba53fd476817ee9fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af821959187cb9377c49613241b574c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b120a010dc23b8f9a9796a06407af016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c97e70c7d037bf76885cebef5dcbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e400888c8a997772706ece90ad13118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f58484634892ac06fadef2daeed0b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb3611ddc645350d13f4af81fc254820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c614c8365838fd4ce4d0eff149b50c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f10d0ee7e5a1b4e37f6168d58917a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93e43e52121c2d5e967ac47714e2b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70145c5ae1fd07aa1cd5a2d6a08c197924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc673413232f57095bf143ac26ecc46325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a90fcdee338a7a327af39c5b55493326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af9feef16636ff1a7c74da9e07766e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f68d52345573b398df73d9833f4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7ab002b4596257d260afc944073d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a3397b6948ff7f19fd1349be59bc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e414a77826fd9befb856de5e6e8ae1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eeb16dd2f875b67d01e725f084d7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44326b36eea61c0833bba23b33a32433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5482600498a9f882049978fa3c3b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0ac30be09419450fa5fb76469897a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd90396e54ca979d9777bdbd4f1b7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefe5d9ed6f4e353425401cbcbde41a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3b6f6c3ad594c71e7e0fb2b96215338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4a310e4878a99f08540e058721a0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87acefc166c51e3d9a2bf7fe3e5b15f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c814aded28e06d140bc29243bac86041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c706352f230688813a7732360c9825742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb43e3cc1cf4efcf383bc7473f3e99143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d78a6d53824b75ab534080e59609e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac283faa867456e528d46a0fd7e2e03645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2726ef48b392e5d2b96bbff810aef646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94684472e1ce1a1b2705523e077a97e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355877cf75b1037a36bda3cbe9e1565f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965fd293638699968a0814aa6d4e9e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fcf2153a27c91d9d3bcd5b437d67150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77df25de7ded017653953b5c8acb5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b1ab6a5488183e088e7c46e1a05ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee683c12c78c13d09d047dc40ab234f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a312a0648f6352b99e77d2409ece54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3a582192cb9fc54f2a416acb8c33155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e67822d05606db9e6405bcc752b4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e53997d0c194ed5142405263cd89b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3d5a5b5d98639e173f39a40587bb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fab59c4ec30e8d7b747a0c6649f3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d75fcd02a4bdd19e49a5b15ff447060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99047f4e6635e0c9500c86b543c713ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ff8053ce6a2b3b520338045fb3f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cfce26fe95d1553ab55486296e59963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706ae0ef42bddc64518d8c5ffd3cd4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9708e87af4c04caf7b006cc599ccd4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74dbf914d35598efd75a788121a73766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148fb9b4e9ffd151e6381da9a6b9a9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940979664d8268a18f4f41677e1a3a9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2ddc453698fb4874c6470e3b4e47b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0512c52b0a0e44013b9131a8a43f0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a6431e190693e97c9dedee2d5806971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5fddbccfefa15f44deb8e682ba01972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c799b91e5a56cf3838ec8c9a6fcbbe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4c6f17d13f37bed7ee8f8b1feb00e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b205a4e7c516aa856d4dbe949705a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3087fa8aea3520ca48ace9b1da3cff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480096184abbceb8933be6379cf2d3d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90379dbdeade45b4acf9c4c568e27fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac2444ededf042941200a97cb0bcf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe382eaf95057b88f5b57fcdac9cd6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20221f6e9848794276773c5dd2325c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1564f2fee8be0ac49e39fb6edfe292b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f0238f65cb943a6bb5cbd5819ecf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cd9e362c0131cfc886edc437adc1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f38c307800e9484a8ab1388af38485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69e252890623600953375645fc5f1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0110a7a588781294c54d1c34d1c0e2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9b138dd07db13e4095c0f4cc87b9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8f4c8ca28b1ae864585d78a16ca0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5703b3f47b3e1931c9f77c521de9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acca66b7372686c91ed84fd899328991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439036019bb8e48d91c29a69682063792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83da7cafb0f2150c0e3556e18f0e66993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f5533d1c68fa950b4af0fe5f8314a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b21275d71b33cf5ff70c1059239fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449b2ececfba4868924b18ef67e82fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdce7106b438a3369c94848d0c0b6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe0db5137e486bc01fd36283255b4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b49ff0909c996ab776eeb5516e3b7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cb9c67e02e5397580fda478510ed1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1fe21f67419f1d40287574bde7779101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f24c691dd87a565d9c099a29f1905102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2ee3c82333cd435e12f22ca6f6dc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa13db9993d3f575263c90b3bc3d74f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306251d85c50b550a92c33ffa318318c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab69444399cd2d137e14e72acd0ac18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083218fd8b734ce20c4981b845912de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadcbaea0d792701324b5571741bfce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb271bf983b230e706b7d8f625f887f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401357328d3195f063c9f798c930335110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8c0438d3527bb77b394135868f8b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3192922a16de70f6614b5c5590d28d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ccb5b6065b7dbe35ef86b6807ab0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec457b707e200ceec9fd4d8bb14cc26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8de54f31d0e87d7a3f7439b45ab443115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac88846f3e673b3110cfb01316b07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789c0fdd06d0d11d2efba8922d6b533117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc49cdad70330968bd2db15bca70e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a3abd7ac0f79e293249ff9cfa279a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dc69f078dc3fe23d40d36f9487a17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ecac8f5a690e28c3d56f44b6cc543121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af092eea5765554440b5b763f36d4130122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e17286bf4d8b49c97c1ea3d59e333b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce44c5907e5a5d484416eb5253e142124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d723c2b40c89030fd4539dd5f4c768125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced9c1265aff0dc0e9a7b88629f3cc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da4938b48bb12e1c2fd072b7e48e02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b91909bea21e61bdbcf29efd518ab8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71001231df0a26b16a0ef6ae9d80932129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd0fdad4ce080685e1f9b6d548324d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d185df6a472f503ac1cc23cb1d9968f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdecacb7bf73df73b118dfba03bac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e425a62954e4b70f832d08bea0a8a2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d930bf1cd4be44db374b489cd60f0b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373435fc836a28c32204d7c9c69a44e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3156677534ee34eee15991ae5157f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfda5c6427fa3fd0ea0e16312ebf691137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4607972fc2ed4b4e0fb314b4fa6677138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856e1317b86516389fd42e401376eaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fff22f29732197f495483d7364daa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a9276c764e106784e3ce49d7d3428141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3a03804756e0bf94f10273f63e1e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860849a6d4a8d2ab455fbddc597bc72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bd669205989fd21533cb777df2e04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eee5310ef08de15badae24da1e7e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417475b814b82df9801ef6a16f2955c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8c3dbc4782cd96b30a0dc512e8555147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd76b99c0c2a0a51fbdd97aa3b20d31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f15060ff2228ccadfc7baefffed3ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a35917e7ff56010139349d9a1b3e3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37228327aabfd80e2b2dd4f1b0512353151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c62c6eb7b7e253cd5de4fca8ac074152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043da0db23a7d76cfc34e5a71873b1bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20633ff62a5c98f6fe10e6980e4ff21f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971321edceff368552f6ebee821095c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fce1ee8b087f5d255a3bfa95f4c52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e63f8ec10e64f03e7dc58d39ca641c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f5df56106947c6dc930acccbbc29e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818628d0f0a0dadd0904641f38754c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee14a761ea45ade54ed4d2930beee6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6c487a40fe3a9c73ca18531b87e7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae64b1166c08e449a7287d5846163b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f7ae19aa8a052e86217e75f5f44cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da20105e25dc571a92ac67fb5b16d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df057389eb3aa91278ca64cc2c6f00d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09941a43b942fe7ba23fa6773437c724166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cc77101a5776ecf483079d06d25d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f2a9a6f6af3b29eecfeea877e522c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36960b363a7b856074cb2e04816af8d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e7614ad3f2e9f66b91195b150be1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fec8228cee988f01f8d5d996760844171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9bb4641b7c60f9791390684c62fe5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14743cef1ba019c4f0f56cae56567a5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34c0b479ac434b5202cca69be41977174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6c3e7f0f5896a758b9dbae999491175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64894aa179ecbd9b2ed1814a1af1cd96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebf3abecf3911fb36b547d7b21d0b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e81b6580fc18de1ad18fa95f05c651178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e65d835d2c337c4c9380cbf3c0befb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1404fc85934d5353f70455d4991522f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e054b0449e13ca8b2ec606759634ef2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4943553034a04d30f8df1c4d556e64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f693eb06b082939a4dfc6b9a311d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6fa7cd3a328f671c9714f6c54afd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873de7c5c023a484187b3ccd98184e97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8ee19553ab37c9015747211446a4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9ecb85090f99590b9a97e739eedb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02617cb7915ffdb0802029fa30ab8a97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60afdf17c18dc8f86390b24879d402189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849cab59da0f36b6f1f56238bd2f088190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad354fbb57fe898ad11e1b4f4ad942c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cc9acbbd91c8758bc6fe314aaba20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219c1bc7d018199dc5d2746414f7218193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ed6b5f56c83eba7a8e3d47e94ee91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322c4af3cf1b28e2c9ac3ac6a67a49a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4cba1129dc6973ee9f7634795df81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05ccb0120b001462f2363515138a2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418571b78fb697adb40f7a41badd11b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c1ba49e085552d1a6317debfbef64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb967e7f8e62da0e57884a75c390c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe81cc6cdb3342c845b918064abb82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902b2d7e781fadc4be5af8dfc07f8ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971670c9e62be4b5f28b1bee3a708028203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fdced9b17e805461504f65f5b3475204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1d716082bdf7ada4a37ce47a7b853205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c55b7b5eae610863ca20f82fba0df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce851fdc515a1165a59a44e51c06fd91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104964940228769b588cc29e9718eb57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e83b808f5e363cbb18e1d37c57bf1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17493067f7c0d8d0ad9343814f9ad96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9406e27b486f62d38b427652a829d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49145d2b7c70cc1697c9fcaa76b2f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699fed8ca1762bf2c1713cbec2b15e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcacd8f8239f7fb29e4d1cf690bc22c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438094b96401f0c21d1c07cdeced9ae5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a043bd5d1aa2788cb1306b15e1b31a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a878abc22d4e379d7073b5cec38f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a36258a8c595fca5fe25ea76e57bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587e3e2240b07b1169d493175bd1f95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95581fa5f374881804ec14ba38b63f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2850af14821c8324cc78e7a1a65ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b657c01037c3858b16f4bb4031ab2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741a0d19f94aff79cb298d5a2643880223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8009f729b990777aea0283e8d5febf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1049269efe923bd14ea4e1c7dd2584225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be955ce1bd41ca5562dbc535a2f902226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f42c7f22889afe189a9792a51870d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc2d6df73eecd27c010f1da70557d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b459374935cb2484b26be5ae3cd2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b265c85d2035d7b5b277a16f9aef0cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa4e51d82e969230b40deb5844b46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3c1476c4b96943b95007a7c730027232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1c0b4a2f9bb8ce6ab7408534225fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40314891b3e558443e789ef72a1a40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354fecaaa3574cf80eae2193127c40a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f3d8c2f081330ba2636fe70a33cae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb37aedc95617f33b29d17989e41c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafac770ad0e43005efee6a8aa13070d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a24936519a6302c121372ee2adee6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb1c8fac70e38a00fd29c8430dbc34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdaa025e5f6d61062452552af87ec0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e0f6434a9910ccda3e61355a7ac11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685e323a46c05b1f93b4b16e3d26e0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a06585e2d55b43a71bc787877e5619244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817d6402069b2b05f726b019c86086d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4a9ebfac6b87e904695822c6c2acd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d47857561a0c9673fb72953f5eac11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72747aea6f39edb11ae7e94af83e3ac9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062a59d4911f8879e19faf9446fd78b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346df9f5e7190ba6b661e8c8e6c3e10b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd59daf0bfc736a649217adedce05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3722e9f8a450f55c1d5adf3cb062fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622d6d8749769e598ba015cd014ebba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdaf7aff226ff5e1ea20606b99f3bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca6ccb8f6601f8319a93a2df440776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027b8579c7976764f4f0ca6830a083256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6092eefdb6413ee8a6870ec85786dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77eb94df724b196b59b531628dce2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf5af5d32191d948c0f85d4c793d5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269d6168d5a7bf3eb8115419fa6d0a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6279e608d0c80be8664a1b02bad58d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a840f89a32fd5596ae54d649d3ce2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c395bb1e0390821c5b3d15090178b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5532381b26752c811872e6b84b476264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9282ec410a47acf7faa42eb2eff6fca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828f7e0636aff75f5b30da4ff736b7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f18275ae1e2cc65d5dc4261383ef9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a46a3d7d7c22c67833c38044d93e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb3bef75294362b0081897dc3dbc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecbc588bea2879f1c5958771c827fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f43789268f6ea5aa0f8cf327e0b7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4968ed606c3d5cba35bb11f3024a0fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81180e623a005e753775ac5b223d3658273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e670274de371425ed682a0df8a4542274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b02c49b0de61df5196257afdbd638275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d699bd3c5cfbed0272437aa427967276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91037f0a482a4ca1668b8237d465e0b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831876d9706cfa437910786ab1055b07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4900f33a59f92907e385327296827279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe46c3c52409d9920de6f2866d9b8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7061600be8161ffee1a11fe22338c66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37778f969264afbb79bab724027aa20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa270f8a978b5b0fcad509eb13f8a679283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac89ec55caba66810565fe207fa96ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1af5e7348bee89e5108242ee5c917b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c631544550d2632c9ff176f53e45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a440dd58079318a632c2bc7beb4ff8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be84a5566bac42df696dc091c49ed98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cc73a2984be70073a42603d0e745d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0d29cb485be09c2137ba3e62f0f54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b6ae30af143ff10e794100c40931291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd250e685a2ebf129e3d7263248e5def292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060519dc8497342d3654eaa803309ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e86bb71d0e8032033d79790539975294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66f8fe5e950a181c9ab283471b3889295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf4c2803f9e4dd8b14e8a0b36919cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65bd7a54f009f882b355e56d2a2106297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd9f9db0591206aec4e8c7ccec8ca0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a3f408d356e7426ad82b6bbc28b90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212f53372b5163be0d60b5a5455397300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055da89d501f52853e813531c0e314b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d320092182dcd031f602462e81122b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312efe10689bc064f5035eeef05411e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886acf4400f8ad432f7cc807cfd7454304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c36f454220bc72b997f52332607d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855ae434ca50ceba5ad547bd4326ec4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd844d9f70a7737b56c6d8bb6993563307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68470fe86b9354fb779b37f485ea76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323393b0a0f642c63917ecfeca15b21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5f7a940917ae7c8e7fdde3a641ed0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1b3979c55dca3567ec585d7ff02a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df96686095c8525aef11c0d462d8d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921e15148ab34bff839f21b554cd55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b094a5bcd748b029021cf42fa69ce1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c35dae93dfb6297231092668970aa5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b28cde041ca6f86eee208be40bd456316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51329ef69ed2ed5e07d67a73c903d771317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c612fb682ef884a6dc6fe0590181318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8009855d1f19bc672e911f4be3317319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24099e9af4767c15d6b14db8359c2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd3fbe172a5768cc96fa6464170ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd424d2a762c9f0a3f44c5d94042b17d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906247f4ba4490ae686a30e402093f5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a2250eba60b2b28de29a7ba5c0a19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72056e0068462ec9ad27cd5c571569aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce0e06bbfa8ac275f789b0f8f2641f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d61c20f638f91a6e7a1dbd388caa4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1e1ae1f20e9ee77df07a300d87c18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859a4fd39d9b82e940b6011fcc2ab67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40940e7e195177040ae949475d2593d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78dae038de86af8eef4debc80525bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc10dd46b0848daf70d30543aee78b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9878bc4de2f8c160e0215f3d1b802333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28000a3d6a2b2bb9b03b344f1f5582334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04647be9999aa20918c37285708967335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c347f803890b49b6c6228f6e7eda8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aff6c624615e0d12971df458dc7e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2898322b262717206b1fd30756842338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133b2a8a7d8d460335e68a0e1b7544d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeea06175c7a74ae16bc1d91d81833340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce37635541f6d9b5efa1252f7b8809341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b10c9464f0137a8c5969c68b76989a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc19daaa71c63d3e4428abebc16f774343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83761b40cc0045463634ca2704bde0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07221feac771795001a923ffb45bf9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb0f476df7f4b088267665fdae5c68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0dfb0b8b216422a31f2f5114200ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c10db9ce83835e180733a09626efc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d4cc3e8dca003f63e24784b2a9107349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599673213d31b8aada2129bb6451a5f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c4fbcc83044c4dca93ed12716d56d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd94a2a207efa4f653f75bdb4ed3103352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e1385b4295da83781564c171c587f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bd5680c96fcf65139ac27e40dbbe5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483b47b11b9679e48036809e19e7523355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744b498b23fbeaf236179565414390f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dd4dbc66f47010732d0c4a2bd0bef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6f825e7d35e48335131ab0da0ad8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f0e68f5d99d4ea16a63946a70c2e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c45b7150c2b546fe6e07f09b542278360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f9eb65e0bb5af367478d1bd5e72eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd180c58b13a7e3d7ab78e2e10a0d91d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08005a62b43b63af66886649783fb253363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97729057cf6bdba1f1cbfe8a660b35e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70a60511992bdaf0ef39a033765daa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc11966284f656f45764c05d3760e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ea47caca633259da2a4fb8d53311f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91227def6aa165749cf1d3719720a7be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d447ec6eaf2dae1a13c3af41a5198d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9cadc448e1894cc493d932d623ef2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bce636aae3934cb96e833d93e1a805371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034af02880b3e912b78c41be8b0e9f69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce24dad44c747a5354373a8f54cb97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff58ccecf8a6011a1d13bbf0726e022374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1953938e5a37188381128cd6d19b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44199dceff71951201d4f9cbb4f9163a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bcf38786c965606c4df87cbd3e20f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35205247a69295be982818b0b9225b7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c670578d42658c44b231c9007cbde60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d4829866256be14877e9783f3d08d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef40b6cc000f5b60a452ccfb5055961381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feafc01e61385e161354470cb70b39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d4d3e40984acdb588aa53fd6afad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1467f803ec661be77e423604f19b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaf2f1c645a41d7df085ad5346e4f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f56079e805dcfca42100d351f00e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc142fe4f6fe3910ba9222b61eeb0af8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77337a2e4b1a22fde3278dc40204fea7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c162243dead063e6e68552c550a97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fae1434bc8b80d223d302fcc205913390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53b7e2b84ac11387fe919c03bd6efd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e359a9b0c5dd02ae178798292858343392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5da845aeabcbc9f10a938b6d986b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af86c1c15a667bdeb206c80e4d35f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f017ec52d37693e6f3d7202c421f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95cdcd844c7f2a5564c66c27dc67c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a829b8a460b06b5ea8af164ad4443b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f061380b4db8d3ad870bb8278eb79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753801ea2a84e2514ccd85019010aef2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0f9a41ff44894ca729a42de82d942400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52064937deda21917dc09c44a762d7a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d048f1da01cfb335e7700c434a4db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b0c8ebff78f435896e243b9e40228403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11bbde008e1fb3b70e91c92a8c509c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb96ce92ae89a1fc8208d73cfa2571405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20249d980eeb20b16feb3f30c8e6f261406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077502dda5ebe6adff87da486c15308a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce2d6e3ea1e7fb8c863338076f2d52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d29d529e7e4a4d87dd25a3ee6d4d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21aa85438e13ce967ec528c55195d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e33767e3779d84ef474a26f9e554411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37ed7a8d840aef043c2a7e352770f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191291bce4188e6cfdac6e00a03bb634413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d951b9f175346f86c4c174036d1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbf0de65036ec9c8ee4fe0d68d3612415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c6fe3b357090dd8f7574ab87de29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1efbc4fe5d529fe0ba81c0e22be075417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e19fbbbb51237cc35a8e3f2632560418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd5a20c13f2df7d112842d4b4a0118419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6038840a70b1e555255d4ba267110420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91dea2606e0933ece6e44ed19d2cbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52602dca8d06a84e0450e410d128beba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77a5dd8983cc6c5bf3cadb8f625852423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f021674eba68b760c2a14000a0053424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbbbff76209bfdd84ceda47b2453e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b575365a2e4202ab6bdf749aac1b57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16046a6583d9eb663462fc5742e31293427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886b1d26f6ad94d296407afee403e15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc425f883aa304585c4287b08a9241429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c266d0333749c61b5d8dc93a7a0ecc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e167cf2ecced79b316355ad0bfd49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a760cd77594bacae363b0e818580e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30445ddc7e5a163cbdcb84a0e0e47374433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84f9fa8616f46e2592dffd905a7eec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8638a7cb157b407b75ae11e653cb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d64944fecf413e60a653d6340acbea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476d6fc7b640ce400546835b7cf1797437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d0e55e6f54d03c1944c41930096d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ffeff439e1b3052fd76f233303c67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d667693ddaa7ee8b3b7ed3b5588f613440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2df8364aea5ec39d73f1a7ccf71ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0527e516f2a9b48555d23dfb68f2bdf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8ed50a9619238ff295fae26b5c0d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce97de0f33d5cf815d1f2b04b2f63c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f797b482e1bc787002f0e004cae93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314febe0f46aa5c637d661b01373ad4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a1d6861b7f14d3961944d0299d118447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adab6fc8b7cce5447a77bf8bfbdba49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26507ccba91c4169c9ddfaee7805e6bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58dc200a423398e54b80a78f6745a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e69cda00e89b2cf871ac949df423a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d26dcd194b87cf230864d94788475452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e9589185997156876bd2345e23f64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537a2f1d268852e3068e927b6d8891454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb37cae6c0b74a38ad27afefc42d8e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d034931e2571f3861564859d7dc3d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f104dcb5550e87b5b78c3773452176457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a91e78beaad31fd504b2d4a7b35af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4a5fa5c255eab46c697cf2c1ad811459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0aa7db80023866d4bea99b63ddb9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12642aeb7d2f263b6690a88a4f8d004461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1db97d3dda293edd8e58af599de877462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60d0aeb0ad0da9356db7c21d04ff04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4465e2c8041e217f8eb95f716b865464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b764692d3ebf1ae54b639bb7684984c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa23ab2c8d90be74daa27c763513d1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd27d8ff1a01b586554cff2e4714a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c06029737dbe67f514efb2b7775d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d094a88a15db5198f873e34fcbbfce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a179d8cb4789f08645d301cc90d76d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b96502eceeb2c84fb2ef987d64cd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacd3d4c2d20a21d43c397ea710cbb3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0717520e72dd37f5b187a98ce34bd4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97e4193d0082fa12977172ea1d2d51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b39e2bb8729a2cc75e66972306fea3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8e8837c41601e95732aae93b30058476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d214c114e8779e46c92d063bcdd00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078ac8086a12edad6aa2d7c9f3f11c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6769b5d22e452231cecefd1bcd70d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9d503f9050affcb5450fc6bfe7ba1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dc605a0b7b3eda7fe8ea8b681cc39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ff199550885ec5ce773f37c94996b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aca8659e4b2c344c6be4ecf6ef2b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddd1f04c0ce49a2c3421445fffa9d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc7e2d4b93e202cf2aaa4536f6f2a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72627c738be2955914b3d8d96a4a4fda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4cd5bd72cbc0afc4fae08e7daa45b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfaa80f9286027bc77472f7f7926cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e859a3447aa13bc91a922cd2dd4c4bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b78aff5bec9764719b7de310dc74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df0afd3aaba9c971c9ff3e71994f8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fe6b005b6dc8eb0672f5d2e4054bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260ad1ab7edb6b6bf4aaca1caeeeed7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef032cab3bb2a34ffd542286e4e2c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0523bc454bdd1c198ed9cc016cbed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e30c3456f73227337eba0023f63c09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fa32e66b166ce6617d0c252d77237497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41497ac9ba99fbfd59b28ff6ef26a45b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bd86af31ca701b99d1f77dca2d47a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8335a777b5f128732132358d7a9a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11754c9c39d6b3d8e7d5a45542c161e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591742b3dcdd166372e3251f585df19d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04160d8866e21b5239b37c3ea5f2cc5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4ba4c65c92c591c91ebca61a37101504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88df54bbb707d9c676e6472f5d2d361505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e913edbfd7417b7f737cacfa61b4c4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe4f75a4c4c8feda75d7491ada99df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486865424ff8e1aa8f1966bb4f207cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9398ab649152bea734f9120ecb5ecbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec79acd69f3410eae65adff74bc92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5ea7db167d00fdaff13578fb9fae2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dc173655b02a60ce097f9e0f2d17d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f04864545b872c3a51222a09577dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9a387a08741616c83562bf9dd522c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b616156bae9a582efea064fec5535c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73e99678da52e5a9035dd7bbf3255c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e875ee4246c2c339d0264eafebe4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3729fbdbfe88c9cf0c6a7e7253b1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcbec3d26b0dc91f015fe2f52c5700519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e9c8043ba0c94059daf160cf623a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ec28053c3401da52c1fd45d617495521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b137ee0ad2e3d36e739fa19df4ed9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8464a0d3d20f2863d4c144a5f3ae7b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381a8273adf4c4d981b53d31d001992524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870e7379cfb08a7f106befaae9a3817525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ca00d4c0e87eb9a427205796a7b5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280480b4b3ddb543d1243ac4c0a34d18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1abe9d18d2f508b8e9936b90cf1a57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee850662af813fedc5ab9f633a28fc0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f220ec1df1652906e0322a77359debb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fb033a1fa965c31e4bbaaef266fe3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b1a45e87d066390f4339352545bda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df605f62587b5f47c36e71d27db8d4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ec7bc383f2995af128d9953df283534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01533d503727130eca2d492d4b978d08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faca4ae0e5342a75f60d3e4f5cd66e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ba447e48843f3da0717eb69a11f15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558322866e6b2de8f417f1a7a1e5cfba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c40303a27b3e42d438f354d9dc798539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440239ec9c5af2ef9004995310a0306540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2379004403f19bd0d967197b7a419541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8bf0ce8fd9b6efb4bcf5c0d958549542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22674b3efcebe8663d06e58274f5e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89cdc6e881737d669d5cee562a0986544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e8504192f819411a4be15a3f55335545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998b4449666f9c1d81081c8bc094b90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d46dee47e306064f836ec29324a75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4402c3278fd915ea58ac9f9ad1597548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf6bc2a85a3dc8ab78cfc9d9ca860b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3e3c298ba3a6443a688e103b8cf6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e92b53621acf4d0050662158cc45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd038d44222370993ae7e601a76b3d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab9198a208df4751b669003be948e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d57763aabdfd6084c522c5abd4ad28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb811a414fb94667eb0eaec58a1320555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d6d69022781f2af00a3f10c52d35e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d8cd29e91436ebaf325e6c449e16f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cc6985d757f925cfd52471c1123b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81098ab67507a8d89f62a21e300cc09d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9375e577f40c49aa6a8a7f6b36d4e24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba010c88e3ae13cce3717858a4cfdd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250016ee7d784220186bbf290f64e30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148dedc42c815487f23aec51a772727563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1baf517150f6484531222d48519c50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abfb6bbf49945bbe37281a25d42aed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc0918142e1c76b0a99ead5d22e707566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1494094370a89684acaef33ae46dcb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458ef93ae72c64bb5cc5787358827f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379a0eb0721cba3482fac76d33ac217569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752f7f1c8b1102f24e06b49278b7d81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b839fb83af7aa28f1ce27475a3b040571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641347300ca4d347b20e3b4cb4d30272572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267e1773e20cc3b79b44e515de26664573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d9ae6d53ca0faf22b293160e55df7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2f53cd723454ff0cde5637594d3cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af2ae310cc993a1b02eb2c6f5b0a9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964580807936ca957fcaa6bb05c45bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fde986e2046ef1614ad3e7d1ac4442578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ad2a318c52e0caacb1ff4ba261f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f0b07058386bf05f2f83f4175fb4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4b4428fdb25315d6aeccdbc73cd7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067d233c7464e770eb5cb0b1611ca03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2435bbc65d58c739628c2401189db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d1a9ae7f82885724de3fcb1101b8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a674aa046e1e98dd4e99ca56be30074585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1179bd911debdd1beddb9f3f92ce389586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a5e3bbd7c65d34ea2e1a6b841d7fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea49440747eea426bec5050acd4499588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540929b0758749f20a6c14e6d5842151589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d487bc1283b071bf51cb81b881918cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde47b24d0ad77243b38cd14363d541f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d6cc3c47659ad9e1ba760d1de2074592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fcad86afb45d8698a0413df995659593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687f1289d9d209926d0680076b42184594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f10c060442344390a62d1ae2058c17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892980860ecc102eb1aef7d92a94abe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8c6a8abf1b05a9fc5ac5b3911ca54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c44a5892c031fea2c8ef0a3a3793d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae86c991a111f02a5fff71e2c42843599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec956b06ac7d42a5254dcd6e676839ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f729af953a706866585489371cda99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565febb7afe9ea0189a28a3b9bf729a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed63daee1e56e693dbaa5a9bf0084fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee86bc875044aea6e472432a3eca39b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19bf756f6d2cad775039f25ea3597605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eb5647b55b36aef72a28d1db1af1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392b733ea95b30c74f147e3db22f64b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e5708bda140792a847fb4cf8250ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58d16abeca5cfd74856082c5cd3a5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55b0f5fce6d35c431219a3a6c3b413610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004026f0a2a7cdc3952204da0467b30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc02ef46b75a8c628716c8d437fa46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f0c24f29a420b504705002eb1c34e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3db9f96a5f8dcb36ac005308e77e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0f93d26b71fc29c8df36eddfa736615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3253695303fb8052a46e4a891d545616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5bdb047b691acaf9419a0967e614a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb4013374414d9a40450698256f97a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515efc7c82b967de92ddad43d2a3f2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6cf4a7a1503dc2ee3ea88d638a20f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8989ef406bd2b3348b103307cdc687621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be156a1bad6c10b69d83c04d49b550b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb4db522855a9d7f7782c3a4cdef4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ade1f92c148aa609e474d55a72a65d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc75709b84c60e0aad0304057b0b2ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd108b7cf846d654ceaf5d4bebb96c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd266d59223884cb50f9e0a180b96d77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb45ab711cc65c489ff8377fa900794628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e516a82d689038c4ea80d2b3e51eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766105b34f6c84be9766d2a9c553246a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb060683e19f0ece67f178c7549dcd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb85e1581400d57783443d4f868699632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf821fa857156f4b283cc86373c8e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921620a2b67ff557541a12a93397c18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625c63a88a5cf84221d356fdc68bff5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58326aae0b3f336b1db7eb84ed461da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5d7f9da559fb4c4b82bbb890a738b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4001d7aba56ae781a26daf376d72f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db237050da1c4aba1a3b931ad927c773639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4943262ee6372513950da41fb25df54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d4ef0df2d2d444233a787f2b46449641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d4f44061bbb31710321f3fdaef6a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f865d2e9f66a8c235d1b9bd37d3ca31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28c06ba84a16235336db5bf5899cff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d194c1fac521a9e0797d4e2277245a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029cd0b704afb1326d2e0412d7f792b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040671abd875772721804d5c45c96eb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f102cc1aa91d0c1076fc5f6942809648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bc27fff36d7023c6ca51542566ada649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582487231ac9dce7344bcbb9cf60d14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442f2c41bbd423666a2749520b851b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e67a3cea93e287b57525b79a0ffab0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9d8a3870a42ad1f5d6b152bf9be3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4d32bf48296a09a0efd8b9ba5c035654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd33ed71d2b2984d9a799892721d07f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d179c2fe47272c63945c8b032999bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead0eb32f44b5c1bf45c3bdd30ee095657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34830d215f569f852c7d05faf0e59d11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9fd83f91ad377f2f2c513ff13437659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabebfbe9a8e183503e99fcc529ae14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb48bbc6d7c45cc2d2b1b1237e24fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fbcfaaf02ca6238f8ee783093f3c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc6714644e7aa85ed63331e612477e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c0e59e2bdce6bc25035a284cc88f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ec986e8bb840475f002eb9b1b70ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6b5696b41b1afe30411e4163de5eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6bae3c463e2054ccb56066d711aec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e2122e851aa764a777b57df04c42c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89790b8a5088411deb3ed00fb2386d4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775232f90cc0c49312a6451b55d4fa1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee9cf4cd7d72ff8d09fa4b0d177729671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0103886b27467512da4f4f917c8f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a2f835f2ed148cde4b5e2ba12ab58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88073cd39f3eea99862d910cf4d9eb88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750d3e2dd93b8f9d627bfd0e30cf7ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163efbd508a8f8067af413f903188872676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f42dca25ab85095f2a8167de1a8da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a68cd3661b6b0f7a98d831ff25dc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a223eb1dfc08d9fa0a12c8ace1a970679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af5c1bdcbc2c566ca163eaeb047f69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6f50a521821072b137139114c41a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9614caaf4db1dbab16372538ed99294682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ce7e0fafe643316d7d8dc2892560d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b127f20772caccad513bf372eb604684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde1f4eaeec42fe2d4977482bcc9fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6ceb1322ac48c4b6ac0d5470d7ead686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcb4fcc0b2d3cf8601402da1b87b55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d6db51e225d46243b686fa43f8e9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069da82b3edbb338ee61cf3f25aebf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11223c022bedb41a801ef88feb9b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b060d3dbebef613f4207e4b99fa396691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1e26ed3cfca6733de4c4bac030f56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d762c92622d381eb0699fb4f52da82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f24607cb0d449fd868dfcc2eaef07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee301553d29af65f660516b6a6fed2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbaa93cbdbe095bf53650793d5970696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e94e94c29bc81c589d8fee4a35ea68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea0468f29d915420aa7a6ddfb4c652698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddbbfd84aecaaacee3972adaac78ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295bb35690b2cbba5890ba439b06f4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af535238b8799cc003127071a0f1b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2ff6f74c7c9d3c5c2f53730af245f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1fe4b7e962bb6deeccbd05a03cd59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58280b45f026e9b49c08cd58ff10b2fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcf38b7287f0d63b4517c2f381faf1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005c9cdc058d69cece7cb8bb5d38a7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5484543b775b4b4688b0fd24ca640f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75714823e48a839a41748bbeceacaf59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f20e18bbc6eaf85cb528b168e4c51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde16507723deccb87e9fbe2702a0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8107029ecc96300ccbab830d247a5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d9b9309bfade2f13889be80572617712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ba1898da2ef7c34158f50e83df2c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908126826febdc57378f826c11689d57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121bb250a68ca18e56655144b4f2854715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b70bfeeda4b0d6bd4d3520e645543a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f9a189271bdeeb5001d3dfdefa548717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d616a1065838e39ce8786b2979bb14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9345e0e628654eae4f43363b8f2864719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588943030d61391c275dc28268a3dd30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6739527ae86a433f46ab9871d4b7de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde31ccdf374bfcbc7540824dd614f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9dcd34d95fde6c8909affdb059369723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c7104a78be37ae829456fed2eb8da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09852ce1e1d09336d2ae83e2a55e7091725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f75262c7f2272701b2d0f14c227104726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac966c167c181e83bde6bfc9cc6039727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c731688b2de4ce92f489c8cac574ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7f92989fb647cd6aa6f855aeb6126729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20d6b708482db5706fc9c2c991f8f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080ed8c447fffcdbc6171204d183dd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6d991473b798c30c1e6b2cc2a58a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58079b2811d3b870a292e7b5d5989d88733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151970c8aafff7719b56ef67f8bbd893734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3097fb3feffbb825e988eca763db565735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a463342badc6da0f76181c0d126db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ee1a9e8deb995549ffa8a40feaeda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70462f52a35faa3595f89561832a785738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d239c45344c3031eb4df45a89ecf4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8180134301ad7b871d92986ebba363740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69f2ed5be1c3fae070f37a5bf52379741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eab704e6d80e515640a1ce78d4d7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762bb80934f31f802aa0363cf6f3a7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09915324b610119f1c8d906340dc33c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017f4b44e6a921fdac66550d6e3e9bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c206fda1ba3249595d70e352d8569746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc5a84ccc7481072ac352cf3e408e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48977f13f21bfbaa35b6cbd958879a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d676c1a854f65dbe07154f44bb4103b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e15631827ea9a4b5dabb6210b9157750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de8d190970c61e369e12a942e663c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdd049fc2c60f629b2d71b3ffef170752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba4b35448389454b9bb9ae3eb66578753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b9eb0b8d7450000a2374f17262d70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018dc3ab5437889703fc378028c70e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6bc830dfc3c6d2a1d47322cfe194f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c155eac8cbcff116a72c63f9c7c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c49596e4a8f645a61e96f13e44be1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60267032a52a754cc23527d5a6648acf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48cc41a5676cd5fdc7facc3e84ca26760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff777d7a504e00a5b094af1fd92b640e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaf3ea7dbddc612f6f26b682659cb9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3160002027dca7c6f6da7f78a56a26e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51bd67dff3b096a71f1655e2d74a77764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c781546ad41080b8b7e02b47d7fa2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee5502a077546d94150d5f7e2f3ba2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11ba80e4d951ec4ff5da27540f6e65767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>