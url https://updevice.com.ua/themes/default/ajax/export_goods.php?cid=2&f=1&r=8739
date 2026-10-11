--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eee1bfb474900b3c230cdedd0b7361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd332915e934868682ca2f1c5bac7e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9970e3199768a34c39c4e65f4db7483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849ef751cc31ee2714397e4c750020a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409a1f369d046854aa0b1f6115665f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637d0e124350dd37f9b02ca407d7466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b662e400d47a72be893e653beaaa17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a3d5f73b7bcf810465f063fc548298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83569a268c104b60f5813880329ab89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703f97c111ead8a82e5ca8594a791af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4b82a46a1016784e9a685753f0d6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191973b59c79a6c6de9181acf11fe03812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cb63c21cb1afe4dd4b0ef1eb0b02613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285717ad17224387c4237e4a7bbebba114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd4cfa40f5506d4b0834bd5daf9c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133093d96bf861d69c72f77cfa22d83a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a347c50a8d0c7ab75f83aa6ec2e03917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ba1b2ffd365cd37e0b21aae088ab418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5963d15d8bce74f705a81757cc1e48019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a32bc8ec195a9e6dc2dbc6adfc3ca220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28866cb4d6d86662ae4d827bb323cbcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220205a8e1e945d40f58f1fe02a81f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8ff05be804203a7349d5151f2296423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57ef1d7079436916fa902fb6b51d7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8617edb8e8fe0e592613a4c73a3ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655d0a39e606f4f6ff2ca25806212d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a4e0f7eead947182163efc507fb8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd87ce5bfac1a7f883ff2a184bd073128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65ad0add864eba7b46ee5c925d148529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b364708bd992b705a574971320d23b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dbe01ba4cc1cde0f5f9b1010b68da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c831b7b0cae374194615acb5fefd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae374753db9c9ad80b01c91aef61e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416961e43e82429b84597d759d2801b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a52330c6ceaec67e00eb5b6cff77e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebc45f578a19b64da303a0b0995d9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac2e2f58bdb3977c187a300820104d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdf7e5c21400c0d17e4fab46c54e7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf3fee9c924c97ee7a44e683ff2df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc903df0006ba404f1b82af49cdac8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef888ab0146fd4abfe9180059b0170141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d942aff75f1882060bf5569ed85a10242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658eb413e921fc35151cac89eb3401043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530134488bdaa5de80e57d4753d8c87844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead483058726e4a707c4eabb5c50d1be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57fdeaac718da9ad043fff912ca1cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba22d545b188af13fe22bbf22bd1d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53f360f732228e3f19cb5afcea344248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be518990e38e399a5d4ef5136831a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6f98df61909b71559873cb1afca2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95477f672e57c4f32921d60599bdd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d9ff494456d75a14f7105a9f713fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a9501f4820da1b9bdb173de62781653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea8d1bc4b6d455a9b1c46f4247ca254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421463545ca7c9a9f22e7fee57fdfac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd022c653f93b13509885fc9815c95456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf24033482ddfd18a921c11107236e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46c82eb98ae7456164a4041085295258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e34a67223ff86b02b5fe616a6c4bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3960c367fcea31d9004252a835a3b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399440bfa21fc9700be171d1f543ce4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb059bdc62294f0bae799691d9907662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2975e3bfa647ee68a0fa9f4108194663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdbddb2905f6c7c8f012100b4ac45164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb76b446aded8c6ec27df080263fc4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8096de6e3dad42c82cb1cdd04e1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0137b38bdb976798f3f751f4cfd7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566e00a43d0fb5c4aa706f5ea8a095268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e49c49d7feec1236d8b1ccced3e7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e0c4e0ba9cc6d010236ce915508d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6a7bb97e4ca407d6fc7c6e66340ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f0f35130552de0d3ca25b89b4174572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be7e3277e6daaa83609e2b65828fd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a65b87933178cf011efa0189bd92574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982e3340e0f99d7bd2e4930388283a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae8a284e8dcc348cc2fadcbfbbfd6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bb88eb26bf6fac2403fcc938635b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d94b618219d35aaf6c9676abc95abd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ff5b4d855b5bdc402955be6ece22879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbace3f59046e7af6382e95b1333fa9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf3d673c3020fe0404801c8398323a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998623ab65bd948ea1b0e7ef700241782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441eac183291e4c5442fe5240aa27cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4b71c673ed05f6aa6c6629a53706d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d2e1a5dbe26a2690731a9f973a7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbae9f392e1de33d1b79e78b386a0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c98295be803ca1cff1e2df04618287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b94721329e39baae7e228dfbc353e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6d6bd3119a38a3e1b32dfe2d2d9b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41433b0c8c7ea7941d4fe6d809514d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7244c84c03c07fc404bbeb3a53cbd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb14eb1fa51209c3e3da4513eed3b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4b7068c0a9668891187a5304bd77393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3528dd49fa64e729eed19bc560018ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47131fb5310c4415f0bbe495f6246ffb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cea3059f22771b4c2bfedb5a27dd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b95bff53e15af166a77d13b5c61af597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8b2217502d15e62c0fcb5932034998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc847842ed623d92f971b6422f4a0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b0fb00b3f5da9d49546afae61f708100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86520158b717af34e7b2c6652e9e3495101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64274952bbad87dbba67184f2ad21b1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356044213f8812751d4531beb47a5c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eb02e8e9ba8937293e781d320d4dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686564303b18fb359e3c1014fd2bc17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c120a206113b7478b1fa5af0b428b73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760b2723738863624c406edb7c87467107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c9f2f00b35a7e16c4e732bdb91fe1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb408338fabbe8e3c0c26021680234d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31b5e94ad89c6451691ed7a9104069110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389d470792d34250a4d120ec7f9af27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba28c97f12dc275388d7597b73079ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9bcbf570a882cdc7d09ff0b8ed2d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02a02ce5823b632f57a6fa3c868d1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3a26eca351bb288e31894230f532d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f063661dfde5c23440e064995fdc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4de9f584f8069fb17b1477d7da824117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c336cc8504f756ce3dd6b1797ca1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de608678b53e15f91decdea4de4a7ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1216433d7838ab749c435709c32cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333003e499812f63e012fecc9b8f309121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637fce0b267ab2199a6301f1406f665122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9f4268ea102d5af9562afd9ad8867123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b17c631e24a45b2bf6552856a84f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163236e4c2fa20bdb4f3ae8e0e026f41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216140741a1d1302f4a841141cab974126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca4b601edd217430c724e9c6b9e4a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bf42c61b60928c589a768841f5244128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0593578a6065b7120b6e4e6720abe9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc02a86d67a9325e909e9279bb0e2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735865ab00a4eba42d0f6e866a9349e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3406f42835dca3dbd30f5d5d9e07098132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508b398d79395158a25d46e9d7d45c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08184357dbdb7690271530fb17894a05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dd0ea679acc4cc272db1105300586135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa7966135a2eb44257b20d3ecb4194136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44444afe5f10401ae62c67e787e8ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974afa561c6433417a42bbb24bf8337e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e1f219a68bbecb80671e10277b60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d2fccf56bc453c2c654a0d9d13716140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353681a87884696520341c2ce91c0cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735d38da23d8d049cfd1bb54bba1324142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d87e759d9b0f6a8df8aeb18483a3f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83723c781073926e64c9b62579ebb7ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0876a38954e7c67a2a2332384d948145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1463f266800e1e45c31d0ad155dda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00692644244f188d4ba30fa8827c231b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c99c146593d44a6a5d83a072d338c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219f9012c33e6a290a01e5871dc5d67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644cf2f4ec1d15c6d65891c573c24fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e7366545b27c1ecd44eb8915fb9a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a78c68c41db24b6ef5ba996a6d4281152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b154a2d47085ae3811319d2794cb273153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b0dd1f211404e2743773052f3fb7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45dc9a919956e9a6ae6c5648d9be7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba51a34817cb53b9b4a17b9db2f66a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f43bac8830bf49d97cc94533eabeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eed02b70ea460b77712fc5d792afea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c641d71ff0fd467a3d3a4533f9a2623159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7012719b67434e94607ac6091c794160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2f5ee5cbd383acdb4249e23d06dd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fc2c2a7b127af60ecb4d5ada5aa62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a6811e2863f7ff9aa16b8b4502c41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114f79f035ce1a6b2e8821c876b5de6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d87b9f4cfbff0d12716234df57076165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a3a2137a9f1bef5c9d55a3157d6f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c40d6a166d5a40e86a5c02f463c4fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84144ded296e99bb8e90493e13a9343168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c856839ff6389a1c2d39b01b40b748169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfb3f01d55f839ce3065d3fd60f07e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4306b9555df8c2830ae339320ed3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b3738a0e9592a37646e5f602a764172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09662d3c6805c5d3882230421bad46de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545391dfd3a843d9fddf6c723b5dbf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94789a073b196e766a0ae30dff05bf04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53892587995847ebcb5b1f42c72adc98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dd0d6f3d0de31d34e97ee65d66d3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e77f35fa487ee25bd01571604825cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678a314f49d123eac1dae4471f76ded179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66882f6aaea6e28c2936b9865cfaef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12d97b306d55c97653ec3e4f9de954181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e82608679893b45285a5784f921d0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b6f3d78f5dbaf6d199bc0437fe30b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fa2a91d9fd01d8fedddf5407df4da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bece60099cf204920fc870f3e260e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa5cfe8fc46f33eeeb04d6edc2fbd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc580843e4cadbfbaaa354bbd7a45af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0bba4505073a88f062bcb7fbbed86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b563df50e1efab4aa3818d7225e79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3c9d324bd95ecdd5d36801963bda3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7311742f620a8aee5e3ac85fbb4ef5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db327eb6554ade80e8193dfeba79d2c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc697c672243b353f6404076f34c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664760d5e810d8c04034e6ba132bc6fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093c34abf29f8cef80f701371aa3d84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc3aa2862be448a05ccb87331814e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4cb61cf08497bf3b8f336ae76b49e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b25d093102b8feace49596228f0c61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cf100a520a4d1aa975f98c1b66efc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea29b4bff90180b8e5a2210d909bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018898d502b97cc8f2ec5d749007de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16addfe7ab39478d249cb08d3894cd35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e18206bb092921fe515d65c7b0690203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61074ff19efb6e6655adb487d9b84b70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabcfbe6765be9ae05e07cca94cec8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd151564259586a1058eb5830968668206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c202f93039f2e6714181d39b1e1594207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0e0b07d23cc2f16ea8a4e0b50f87d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dfdfb3a46c44466627c9f4f49a484209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013acdacb0df8f71bb5da74b2eed2fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a8fdb721ef8327920e850980c858211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5d640d4ce9b896f51036e809dcc70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae02dfe938f9442cdec8dbc7699f7f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c033f759d99d9ee4a35790954fc34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee5565e6208e545356aac7c90d5c0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e53d1399a3caa5dbe30e077fce42b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1206aa1df1ffad50cc9561ff579f63d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65623817d4dd5b14a8193167d634f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f18142c67ccdd5bcd5f205a2c2a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51e8bcc77892dd072666eba9c3af3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f075ecb6b980face8a0007ed32e33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd5fbf2219df29b1c9ca2785f75ac8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e7f6779419e61489106b9a058b54f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0f3121412c8d20300fb3ec74a60b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfd22f72b417b765be07d7b8489607225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448145a1c6298f12324fd33054c9244226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944abcbd33a45655e6ea6628d07d8b05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a806436b35bfd2f6e3842d5b925b9c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71d71927ba0f360c754695b2d306e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bcb6cd98a4b8a51889b39d1fbe0c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54cc912dbe6834bae683e4bca86371231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25496d70db5efa52ab42ad916435d2eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3a9d8dfb6d2ffcd7faac814aef3ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4757e31a888edc56253e8eb6e93d199234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245c8d2d87e1420629cf87f6ca4f625235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35e4bef2a2fa11ecfb7dadf6fba6fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f93b475aee6e877dd517f00764da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa00cad05283142b0842d1ae9dd50a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ec7c28262a716863619d6f235cf34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dcf201280261b90da84659c2e43be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f002e80470487d03bbf31bffe85469241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3adff299b59a1730c340e526c7e34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a5e09cf9a52126f44a1221e26073d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b241659342cd56c531ef362ef02a93d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88114afe7ae5cf15fb003f4d5cdc16b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4281e39ee1e9a8f2508f038abd0b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8d9a86934eaf0d6e4ba7f8b952f82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfb9981d50fba040632296aeeb3cbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491f07c5a4258d4b771223dd5c979df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f079f1d08b0f39e83036ad5282759250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432a01657a82b38aaf619266db9a6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402feaa20d87b172e983b2baa609065252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75218ad8c705496d2b9848e58c4e68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf73c57826a4abeee42bb34064c21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981e5275825ebfe57314e63f676747b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74692ad8259f85c6dfcd68bee7a92754256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078829e31ac02674eea0a61b5bc619b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76091bd433d4866d1a7cc57c62f35970258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213043f1b54a585ac30b6d524042777259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fbd783fd255838ddf23239c651521260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fa8413d0217257e73a3ca4af77caa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087900bae4b19b003e96d825f177ef57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05673814bba0abca0ed8dd4642cdb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f3b0632da70887cfec9da856b3992264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf012a3ea23104e12b6bf4868b233d99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f5f03b26ba1a1314077bd96b6f819266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f2cd3b0d2896f2339916b855f0c1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bdf9068e126807b37b19312767ef1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad5b07e876bd4fc6efee92ab733709269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe1711ce95ebd6622303cf1abf3400270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc46cff583a2f037746f29e358d991271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86729492b8cf4ea5ec6a6615971229272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dea1a4b43c5c2cfb1270ec263a011273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8f0e16d487bdb94c94e10ee41a673274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d4f772be6e5fee167ac16a5fafbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ce4b208954df7d2b81311791fb8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a64977c9fdab52be0770d6190e65bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a7db8485b98bb93a01240a91fc39a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ada459b33bbd4cb19870f557f1049279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628f0586499149d459c4008467173cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baaf336373dec9a7f5881cba265475281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732800be6162ab05bb23929acce31d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da275d28332d5b30970c8ee858101939283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf590ff5d533431c3bee9565451612dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484fc9c69981f3ba19b9ee609669f57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a595449ab9a817904faf9a987df1a1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1de25ccafa23c994079b9b71b8151287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d6c5b60516f73d2eece78d2796dc3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a3da52314a45496718a0c79ecd56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ec592608b9135ef220180165faa78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2891b4396868dc04ebb6edffbc0fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac84d17dc822b01ba4ee1e1b8a0652d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9958e931c4099259794d009c6499d7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c46e1ed8047861eba0e681e17ce6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11350e94c229ad24005b5d6b534a6e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62337b21bc6e48230ff139f7046d56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93557886028ecd7610ea3009b19cd7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0779d63afe83e5bfae7604c05f59ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769a1cf92264fe0410d1c76f3306e91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545802e98d3f4f2588d2f5118ac0d4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6689b3c483478c3c24d9aff70bd23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b735bc79abdd45c07ccbecc0d506302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb485bccfc4448e02b11c4e64280bf6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316105b29de47f2f4dbcf92057148f6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a940c72ba559d0880596e4b43d54318305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c300114c5f8208366942aa7d9232306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f99c9488e1307a9fa6f63e0a6af99e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0eff3c0ba8b8f6786284382788fcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc514ebd8c7a20f0b895f1f0d975b077309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57251a498ff8b6017a2f29f70d314f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294242ffecda1a2a70cb6af5d534ca4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8c5589d452af5f3807a5dacc52b42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90ce8e37ab2327d3ee88fb63073e58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a4075310b836c3f42e7e095cf3c20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48c7f074d1c747e5ada80b85df8acb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce26f75667914123320b34173eca838316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e5a5c174ebf9addc31ebdeb13a8e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fe08444b93b04d31aedaba38e369f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9d77f515d090f78e5e561d2279376319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550e9e064ccf0822b6610accbce49ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05737cdc463a9814ff3413ec331464ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5c855823717eeb3f4737e4e28edd7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8260d75e0f5aca5937c113c39bc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dee09a474e68f554b79bbcf932c82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c75bcf91c7240cea1631c9ff88da8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bbc4c437139dcb20344a98be1c6ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b68dafcbb489b4a5c39eaf7325cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a99f4bcc5e09e4236f8b34f3162c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb7e6fb7d1782d5fc987bfb826a503329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5122dfeecde7e0373551b2c30c977f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544671cc26c417ad865730a6efcdf5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca11d4afc8eb14df217517213d13c44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a8af636211ab32c0bea2ffe26e1bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16799fcb931f0bb4416c01f2f73518f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e2c6a53226f4c75b9f0e0e10c9ced335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ef7f4030b683731d453c03da3c1c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6e16dac82587b3bc056aae55392d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b916db33b8dff18edc85d52231dbedf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55fe5cc21697ab6ff4ffa07563c58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb11e545b878d7d3ed931065b6e2f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c4bff398dc0a7cf748498cf4a4ab9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555e132806154a28e5bb05e2415ce90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15d62efc005bf08c669c2ddbcf49d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630433b0a112e64cbe090e01894dde69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cb21333e5c4545d82c72acc84fe0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5133f562c8af5e392da3521f8aaf90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fff5968071c93ad96ac5e42f78ba2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330b40aee4047c17b7dba2985348955348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bd379fe4d0d298e9649572051a570349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f75c02678bc77f211b92c0b659868350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d856655eb9fda5dd3ec5f8aa34663351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7da36bf3ddca9b87c6a1246993de0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b22d809a04854180646f78a35a90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe19b41bb5bc0f5f56ed993f117c8bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0099e36ded5cbe55cca81fabc003a13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6fe04aeb38d4f2f0b40932a7f0b55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b062d4c3126ba5d6e72e245ba344e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648b62ff3d2a696f33b86b4590d060b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59269a2b7df7c03b38722c3c56e229a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cd1bab7c327786142200b448a4d0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e54441be350b525cf586857f2aca46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac67cf556de7023832b7ee4f7fa969362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148b631768ddad465eb8b20d57c33fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620cde9f9bf6f73ecdb8de0ce2b55f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730a196eb4ada72b9dd2943a64a6485365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21df29e7eb88605bd88760304d4960366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c098cb422a266942b6182bf661a7297367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbf2fe348fdfbf5f22792f44b52208368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b882e4ba2849742276bab0ed85cd2ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d91f8e17f3e7fc2742ae15f804c6da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a43f52f30a7fdab6b6463bbcb9176a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538fb7060ce64999f2f80e688897ce3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87514ce4c11b49790395fad4ce8afcb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acf102ddfc592015424dc0fd0c4eda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed392bd2b402700951d3d01971fbb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2471e1f45e4db35e736a6004246f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8caa385b1f072b8d36bf3f63c85f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dafeae5b4e018a8305752c37ac304378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64547e7860b0ef2dd5040cecd9361303379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f7c1f4a05181154df8c9970204a9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0570017ea70191f97ad2574792d159381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af38f94fc8dc28969bd4be95217c4be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ce2be4538a6edb06a6e67e42c6dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69baf03b5ed17215c6b7cbe91ebfdf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae10ba81805821bbf9907a5651ea32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cfd052f5a374819ec1e02db66c11d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4ef88857a58fe0f554f579d683cfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc97cd4152da2c0699f77c7489c71b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2abc761da5acd14f6ebd64433403d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe47b8931554af485f572db86c2dd5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b4327dddbe337e6d07ca54030e7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d2cef80296e6684fbe0c695c183b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca261228a6556b9f1c918de54ac1c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e5490ef93e0a9af7f4fbfa3e0e330394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c799a1618bd5611840c7ed6b48bc67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd5691be88caeeaa4536c8d50b958f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c853c87fb47a8d345cc9dcad2e7c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5a675e9ff5f15d25bfac1ebc8fe41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0c4bce7014f977132eea85dfbac31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e03985e157f3c29afd710d2cc97e1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662f0ab17a767573098698068570265401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40193b009da09a86da4fde773a2c62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944e079cd1116402feb40ecfb635444403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a67db2c2af81ecaacb52a1f8815db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf554b26bfe83a44a457a45ef185b34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcf3404e01650fba670536a3642eb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17562ad8b432350c7751fd273b248d6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436547d3dcf5f510cdf7059dc2979259408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82935450a79b0eea9b539af239aa36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac7554549c736a36087941ecf9469e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85174247b3f41fbca91528ef38b983f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57513cea0d5f387a82005fedbcdbf6f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deb42a54f2fa9d790fc594c6fe1676413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929af193653c652daa6f400b163cdf04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0638c3aeb250e2550713418f58183e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c19de59d0c44ca2dcb7e9dcf405ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50842f8fb0e5849275605be620d6a64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a024571080d798435916976a4a1c90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e560784526296bf606c8ae7b344e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070027e1ef5b0ae9c79a4f83aaf31bfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e9b663373318fbcbd2347cc7d07c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78414dc3b23afc12638391b7f5cdb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf70e30ca350dcec4e1ee4ef1d9ac2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5cc9a6c4608b5cfd6e2d40df008f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17777bc7934ecbd2a765b2cf014327e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd50ea1bad98a0310f3efbae41b376426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c2fe283ada57fce5b968b61fc6043427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82205381287306e47e7b9dc25871dfdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d64e6f1b3805c89560959b084d0db7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6813a8df6c701cac7ed9933f6ad5211430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50336b268b840e9f4b25f247c82b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e8ed541db669adce0a141f11d0095432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541c275aacd2579e5fe3572e2d6a760433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ca82769693396aef658072330dc16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2c5c7db25d21a635b99a105957279435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb8eba0ecd504eecdf46a4dae94f19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78af74b738b90460bcf7864db87fcf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d6fedf0c2f645f229dfb1423fb38a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc59471da3b063cb54e3495ad76d999439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ae4fcf449284782b93a1f9b1d498440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666247af4fff346bed34f72b8489e2b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecbf24226a169fab6fd9d781a5b5d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f39cce14180a69d2acfb25fae92f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddad09e2c4767a9cca212fc1dcf35a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721916aa1cfd983c4740ceca3deae7ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f5954f59820e7c81a30129bce973a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07175a1fc987529a613d2d0985397e27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7a66a105738643cda92a76db793cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d024a306b3c4cf95a74347fdac2f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4c72ccbbcab06d331283d41868c3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75daafcd403de7ef35aac9674bb4e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585be2035a0c5ba85439b41aa0a699b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d5e1a7ba9d1085420c55bbce65fdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1178a6c2bb0af5a16ca54c48bbe35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf176d624921c3b18468743fa39473e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387cde660e320eab05de5cf8517c848456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41ebe033d6dfec125f940adb0d7dde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14b439fd7cc9bc56e4ada1339066ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2701c4ea84c693a91ec6d2bafe6074459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddcfd6a91ae31561ad3c3255d71863460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0089ca0313849211b1b59596cac7f3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5952c327dd6dcd046c24f1d6323e2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87714d34ecaa71dec43e54bc4faa67c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e04fa18520562859cf7facb516e534464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d11ee3591f3894adebf3f60e4bcf0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bbc36ab276ed504959e9c9acc2f2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e377870e24c28004f4c7dd9e7287f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e1939968db29ac3e20c7c452048a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22079413c03584240252cae2c3738b04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93b301368ac753700ed75a53980009470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250adf3d720dd52c54a8c577691092f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b56b1f857fc9baaedfe2142d44229c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b620cdc9fa46df1875a0c36aac474aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fd5a3c36e49df53cc2bc272f3b849474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587e917d4f65cbae283f947facb8d20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210d5c8a401e1742b1fa15529edd879476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4b96bd8464bcb40cf22afd12146dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d176745f4f09ce9b64baa11fbc841f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45955e11db6ec9170875ca9dca2866479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdfd935cf9592349b71e6c5d86909a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254983c9d85038b63655065ac7d6a9bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f989bf1c857b2ff1048dc14635b1219482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a2c84b147ad808e75a2061825b94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cea72977fcb3bf2352d6b6b17d08c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d830681dd6f8d928de623661aca5867485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d24175d4a20241d384848c15b8341486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23c04bf1556b911d8f9bff0b02e6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642269d1dee3697db8d6ebb81557c7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872c2684068805f7e70e05f22f02d0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d777cb1b14c1e701109a149458964490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4959641ed136d2737357e57c9c13c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfbff91a6595a4f9b5ef3183ef751c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb22ac17b658386b1696a80241fb7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592bb16ab9c95d919cb62ea59635e2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ad1a0fc3648ae52f9cb7914c67e2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e17c64ad62b570aa8a5ac60e4bb08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb850d54f07d4763beb1fbfb6c403ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf775569344562928002ece0818433498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189ee54a95d55d902e6029865b9b434499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae462a0a471c8dcaaad988d386f40b40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea317c0514901e1282d431e9b03799d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16325d6e1f0a02707e33c0574d878b7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0826a5aea2657a6533e488e1b44510503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aaed4726972e82eb50048e59845e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad58733246cff2353318f0a21fc0569505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b3898a0dd3499433322217576e04c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce741d66d2ab9252bbff5e9cee3992a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfde7d39e7be13199dec14f0ba88ae7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041f021f35ef50a34f9f92489682a89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0d1fdf5cc68d2e1c68b6736cda8b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60325f45c1112512d64e5a0eeb115f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f3d942f66bd2f930b3673dcc29747512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8622748a2157d5e7be15eabd7214c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676871335644079f15792cd186255068514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8ece29fc43b7d040a299d65c09f93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089a3a7150ad3ffa6817fd81372d4b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c2150a9df34a4ecd312cf6ae1cab6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12803839ebbbf56d3dd2cc68f7d13fb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465775a93166d549b0376fb6a4f6bcff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74ab823408f24aa05482c2f4dfc010520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4625502829a7843a7a2af46db7993be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5403ef49d6181b2673f32494bf1e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce953d270a27b76f261ef2739ca3fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a25fd020d169d0e5a29c1bc9998d2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a21430e4e5d2b62059ec0ff113b77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db5d262313f7812d83820fe7228573526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d2d346a4607e3f6f7f7e53ba99c41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dc28848df906398b6e8b9e88ac96d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3930718bd2230acda69919bbf2c3e5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ab6b95b24b4ff9e8356c5af874763530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ced7e95dedc0fe3bd9e21ea66adf7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00cbd2106103c64c02cb7b3e54cf0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc927a5e099715ce7c604c8640521745533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63edff6d007839097d3da3191120321534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f70ee6e5d18fe1150d5d73468ccbb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef550114a53983f119a66965e60679b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe9442dfa2d26bd1710d2fd5351127537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32689cce99915087322cafa5208aa18e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7592f12c9b1bf5f265c70512bb3b669539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eb77d0b651417f6a6a8e6132b34c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21977e1dde033d2af9ddb0b6919e949541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9f02b4134b5890062658a19c88c69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f495e46cf040cf2b802a6101c461bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcff424381e07fcce92e126968f262544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a5ff8f4a67273e126ad50ff1b2f52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd44d4d9072f613aa1d48020995d4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed06b60e2a1fb6fe979e73f8710dcbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaac1c5bfaa6a63c8f19896b64721a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ee1d5506e157b8b669978bad6e70f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748958ac00a2fb2e534b9c92941fe37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bcdfea24fe99031884de179c6757a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc85a4ab038c610e81833407e441aac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05214c0b0dddbef791750bfcf149e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08b4d84e77d0384ea006cbaef03d47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220533c564b108932a2a92a1e9e44d21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71668e67057fb71a0e8dedde1d17e3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487d1b1c101f2281ccf2f0368564131557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c31079da0b24345ae3f7236402827558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269ba84afccdbf51f33e6853278401d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956d1c2f0a8f06c98cd55dd2fb4b286560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e4a0dd06c05c338fcc2981561fd08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28d9dea3acfc135c14de384988aa3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218ec00b9c3fc0b24267e38c4e069c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051178872f0e000935192add9c7aa30e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89e76a5d3c939ba8d9cefc4060172f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f1c85a11a4b694154a6b5d895fd2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c87a84b52017d1750526371bfd91c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3332bdd1a4f24d5f0939edaded7fa53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cd50da2303bd5aeb8c2c1c95ab86c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbbc37f865ebf5fb588da85466bc69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c565b36b3938adfb434f639d7d72c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eec1e1ef7480eb6bbad6195ee924bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15430447fe3eb4fba016b76cbf5b697573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a490568b0262562e587eb15b81bc8a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7e864c3589821d383be28398883b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b8f7864bd9a17dc5ec49f8906615576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d02348b8b6133b751414ae2c3e233c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4a1d2db4c6f24348d396f50a103c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cefd8b1c0a43ce6105a9f84b8f2b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333afb66281113b5b1d9eac03f6c36d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8436de03d3d63db1a717e165c2832581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c46876cb5cfae7bd2ede85cdcd3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474393876fd2cbeb94fb4bcac6bfdeee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829846b310cd6a0a5b6b35a39c14be3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe069bbcb7f6cdc16793fbff730e47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2705d7f9a2e003f29014827ef838122586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8af24552303379de616ef3a321838587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c677fd856fbe6120747a79939ccbf3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80bd3f02a901956cb864bd7f358cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1febd9517745cf114c934687eadb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a756e9a9678c21abfedd6eaff3b7541591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01a23d02584b6d6eb1877e7b9b6145592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8b77d932faf8a33d821febc55d4b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16430ecd95537fb65b294df1261907594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062ef432e14597d80bbb83056ddff15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b572e63fb285f7e27c5db6b9a223fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecada74a4dd932eba969b62c1a0087597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc59ee2f4dca1ddbbb1770c31d48ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fee0451f98f128497c2bea2256a5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdc77860f5130e869a054f4cb85b58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae88b76ea830e3c3fa6c5fe70ee3be2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9135df3435efd0408e3ed7b6ba99eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d98f3389531cdb7df10f5cac8fa72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61244bc26da1c4e4a905805fd400a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dffb52d363ce2b71f324a414baf978605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf773c57fd9767de6b686fd8ff5f2a96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c17480140365be5664df0fea0baf3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e11be4058f148b140c3770a644980608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31415fbe0ba2eaaa71c497e3c4f39204609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699948aebe0464073eb9bbd8d92dc3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541b5c7077a92b2a6486732020a6250611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9274932bf3cab416422f8f1cb320361612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80695acb07eb688690879091c2b579cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e56fc44d9a6f49496208f235e9d88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150b5c046bff719bcd3f50a2d85ee6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a7a9bd5e22bd1caafdeb3a7607c44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526758baabc5956c12de57e49ce1d85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe76ec42a44a06e300eb7c03cde11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038f55b02c543da314692892b3fadfe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c9b340dfb361aec10a3b7a80f43bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374cc4bd318f9da43472ddf46722062621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18125ddff963399ad0f5964aeb57d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f4a15db851ee4263ab032ed0f9912623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b05da283d16cc8e5882be0def7d9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50781bc1d1c5f123ff5628e4ebda6c1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e45669a9ce216b2c7032c296637ca0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a732328933a670ab758e03fe96c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb88ef4c4465b23a078ae926ec210b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a0ab51b2ed4d10cfaa6eaa2e3d09c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1539304a21ac1bb4f7e32885013b0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb43cd4feac560dc6d821b8e598aa5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ed40797f974a1ad13fdb17c09d377632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015af0c5357c6826bb6f043a007008633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811f6b2a0b5b86439feaa77af09cd33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9072740297e27f4fb62ac18e14642e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7bda9b6dd6cf44ce654ff63319527636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928a4afad1f8a884f624f385ddf32b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e184eb10f39b866c0b2a58ee2006a88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf8b32c6d513bd0321d84a61e4cb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0793199dc3073d450b24efcdca2235f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b8e03de3d385f6d687f1cf4623680641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce181a04ec5a67cbccb402881bc004d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9ce8012fe344ee0fe8fc04cf6192d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ba4005d8fba72d116d13cc3d2bbf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16151b2d6a979eb36b3a34fe159064ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80e0dbaadad0786a70e16ffffb8a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121c08d7d86e432340151302029ac0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0bcb9109864b758326858ebab461c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cef5eecfc15b8f86214a2c090fa65c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e700c43e5ae260bd13f44b5fd20a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294d28a3e374a69a2df3cb8c6f3cc1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51afc4f60301db8997bf52b7ef0e4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97234c40beff67d3f826039a253198c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800ff138ac3fe5a3ed61718c736e64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc51626046d60570ebf4e7e1a239002655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98344baa6641f22dba4f615164372157656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36f1ad83fa57a5f321563691d7dacb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14167ef55f0f5ad8059944279117b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d046f7c502c518d67b05db17c117edd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc77363fc33186cd2fc584a7088982660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a01d0824311c880bb864681dcb784661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049906642af289e5e0db364cdd75932662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd45eb55eed5ecdf1e2012ce0283cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8c31616d0f4d6d0f1db9dbc73086f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350f30a9f2e0037427b1edbcf48a4c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02bff1d08e5201acb5cebe2823dff8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19514b17a1e4811cd404b82342d8a3d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7d5ae0a5a2823c34f3ecc30f8cf91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56652ca280f54b87839ffb87bcca6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3d9cbf8b8b571ed48f6fc077f1bc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268a497f6bc50b0a897cfa28b74c62b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d81644eeb259ea10b328f47c752377672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceaed1f9dcb0067f00247a1404777d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328b2813c77246d6de02a15b94c51d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511ccd7fdd685f17db315fcffc640f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65684a4957e979c98fa7aa75ff55b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a3d69ca59911527fb01c1e9121329677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261602233b9afa3f2314ee08710808a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bb3dbfca6f0aed44b4fcd1c97c429679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fc83f8b9ba9160b9260f685a632e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54519dbe58c370174cb71897bcb6eacc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2734df7aed597d7a43531269c13c804682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2835427071d194059f38cd5476332683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecbd7e341ab501245ce4baeaba7b4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6c642937d2e2e84d517919757634685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a76851dfed5c2b64b710b83b17fde686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451ac7ff6da2b2a04bfd6075410c608687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8da3b808e753200a54eb6c71eec6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b3f8fb4706381e9fecaced314c001689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3c70f9a57101d68e19f148fec018a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f69d0a1b3583bd4747277c9e3dcd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faee982da0ad0fa191d572391d4c6a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ffc76b6b7a4dd640e324a2f384d1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f8ec8935e4f9f2ed97a721b403420694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a60269b97a540f2beb9dffe2c269f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2660949700b45afd19e1ff9b3ea91e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cd89261adf5973a4a0ab603139506697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286d7080257866d8779e11f3334be7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e013d2a4e6d27547ea01fc68742a02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea394092305decf2fa9221b9832f94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc67d5271fd8140e0e776e62cc4fe73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811f19d2efc853a43059035ee462bb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd96641306d60414e77c1c6469c36ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83973b28a7d4b5849cd3e1aa182ff3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f4d322bd7701bb4eb0182922378dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb2b6cc30ce0989858a73caa84f66d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57497ad16c3faa8bf6f5e4f0986cbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f15903b6feee1eae099c8706f3744708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539369cf7f0996ada794e01b731d423c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3455417f9c619e0a74172e76bb57e17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a34dcfc9c209a5559eb90608ad84c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3a8586be04ad262e059f0b26f1d45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17413aedf97f6f6ac775d06127eea6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8af5a6320ffa27a55d4b7b6c0cdc35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4259ec56e3bc0c8538d06ff09fb76d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3aaadf7664909d3bcdc9246a434ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680db672c34fb79c526c93bed89f2c19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e9605cc066d9a71eba70c97cff4ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4e31921c642fae4987fb173a238b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e54dc401552d0b3ef92184a4be630720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3f1a64eed6b54f349a7c4ea6121f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44adc93741342846c6bc0ca251af98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecc57a48f19495f12d09d5bf47a040723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e992bf3eefa9c0aa3b7cbb4c61a51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1989ca5306f46ab6facaf1914ce27b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e0a748bcc3cab031e548719f64572726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69e52a2f3f340988d32037a64c228b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f990583547321ba6bc77ad062c956e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7f85febaed06b1ce5c481138e1b77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3a162c1bcf4c20ff69191536965e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c706fc2d5ff7926cd2e6518ee35c4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade0b125646075f8fe343b87846526b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac47072603e9d235156b3fc5318249f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0c146e565bbc01e8fc53257535224734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe47d2774439d3c7d457fd3aea26c5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b56d5fa80e4e0954d0ccb3d5c63776736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4112dc5a0815ffb3fe7bfaeff7e7385737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bacb27220f193fc25840d76beac7d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fbea0b4fad3e85aa361702c04bfd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5127dd8a0dde2823ea6406400f9cae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da6f8416225aee8c2b37f93670b856741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded02d43f499cab43d52f5dc55e5117742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d78482722646dc0ffdda7fdf91ec90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622ef559c097ed1bf0bf795fec04ae7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7874cd4256c434a361cbc8ae3c544745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba12ade220eba7dd387aaa7b8b1b22e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52dd4734ef30e1ba039ac2ba2eb34e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453f8fc37131f448bbf16949a2ad54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b40d5aa7a61541c48faa7dcf29d2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9354d1f9388952d9169fbb66dbc1276750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861dc21d879481a71ee81dd190e6db2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf3ac11fc57b7df221aeb77b43f084752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c0d790fdd9ec7418f11714d9344a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf861cf3cc009372854b768ebdacb303754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1caa75c6bb6ddc550c8f638e0c72c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d9d87645d11f13eb2ac22a11a8d2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd845e30ef1216752bd29e73e92493757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07641e972022faaa387560268982eb08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15b2a97af551e4f726ab0998b6797d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5ba6473a5ae0628baf6fa016708a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c745b825f29c8743822153e00f65ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf148d39f3bc59f22f374d9af4d369762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c76c25cf61d5b15e63e5a11c53725763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f8337e7e6e2b1e479ca655ce7da68764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f895e548597d7c9e29172c9874875e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118146f0adcd8a2a2813628262f1f7e8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004b6983053be34796eaade502d9a35767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df211a37d3375ca749ff93e622e7583768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eac20cb1b3c4e0c4b683adfca42a9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03ee4ad230db13f2f2a7fa080a58d2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a35d45e0e58c4f0b654fab47ff6c9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410b6a79f31e9cc4a6e1f52758349b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cfb72e1c64650df02dee4fd6fbf2f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd92d236abc614329ab4d29e611e1d6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ef2942bbeb1e89f636fa04093f3c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030622f5982714f8ea0eee0c6a3c4b6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cbceea74f8e021b618f3384d33e63777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4ef6e4c06d0156a96a959a1d4d09f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042fe2df78036620f4bc78d37e76465779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96607ed648c835c56c76b43ee7595aee780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae24bbfbb41d5b422edc5042e88020781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6836441fc2ae4c4d2d62d06094cf58782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b45abad3787488df804e520ddea28b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d6aa96c1fd26c6fc518708c5a78d2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fb9595c98b01c326a6ce6141f8f52785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a267237f5230a74b2dada6e2fe0e0d9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76066f64334f354350485306a58f308787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e996eea7af2bb86664e039ee9b9c219788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec06d093b1a405289355f406fa4bf7e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8b43e81f47c9f6c5773a02f4a039c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9afa541b98718297da6cdb242f5c6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a054a8f5ab31ebf7456e0bfdadf659792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c816057808ff4bf403aa05c46891af793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f69824ad76c5bd05acd7e1faf1d1f7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2944806e2b16a79aee89c69762699b8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc3ffe5f17fb1f7284b66ccbc67e52796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16874c095a962af9e90fcbd25a478ec6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc386b929db48d10189afa17f58d8418798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fd42537ddafb44f0b189120433b2a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f220efa9ae851ce5e8f310295d89aea800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c54624f57623e94b4b782e3eefd9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a741e99bed80d01bc38455e91d23080802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d678da58c8078df73d52cec9ec5c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7bfd15dab6d3c84b244b4fa1d19e3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540a28d40943c5f5dc9315bb8a6f8e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97d38f8110a1fa54594cf20fdc6e47806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ec761ba31b9d87ee46bdc059886d4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0304dcd1c45da4c82215ff812bd6f5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf45c1f92ceb328fda1ad7bd4f5accc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5e436a5192e9350700650fb5527e6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0a2fa3fc67cbfbc0899e670143c7b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa10f55b8cc3500cbb7305564d82679812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca110be6e98cc53dc843733e675baec4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4cfc669f09e53b3b8157b38029394814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18e0f33179cd8a0123128d3f33bbcc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd837e44f162fbefd0e3fee7e873fdd2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bfe52bde2800bc87d96617d7cd15b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49714f22ec74ebabdacee4d407a2508818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f28369365431a11eb07ba2f4c4076819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2878c1f3ade19b94ee6ddac2b7c6f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a6dfe35f4123e3f576a1ff9d840d3821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3b4f43cf822cd3bfe2d1230703f2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d280d73eb7a5509d88e521bb557982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de3c5dbad1a2acffe72bd677d8c8953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6715aed0b5f5ccbecaa1f1853a9c0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758fdace1b7cf5b985177e8e3131f525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3b246769e1e20feae97a30935336e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23980567419f7b72c7296d5aa959c5e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb3eaeec038b105e4cb23a2b262bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03724cde79f5d38e74babc3dede2cdc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d373b1d63362c8f06571d2348129d0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9797dfebd8ebd7cf49ad2b1a94ca211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80152f436af096ce871bdfd926dae6d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f2e07d5ea3d3d51af0375a229dc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ac9a6060792e20645b2fc5cdddde914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63570dbc44ee831ba6ee4fb05eb16f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44f786ae784be81f34aa780dd46f1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ad4aa8cfb3e898859327eaaf4bbce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239199dc2b8e949f6dd39e7ad90206518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372f3e92647b2dd84553dd3dabe3f5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0957185464c38659bd9ec5da85f55f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2eda017f6cb7e33e79cf032932b5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c64d49b5239b10930a7b12e13c22522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632fc1be12092adbaaab16e29d4e3c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d86f68ce7df23968e1b2e37e1206524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03806cc87dfe3d0ca54d2facb9eebe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7467cbc05e099e2f714c6193b7d529e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64492bf9acb297a0b745c984fef2f38b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757ff5814fa09501f1149dd303b36ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a6f11d60243289e5f52f5add4742929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab2897daa6a0979632e78d871b90f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df8bb3facd330d4812c559c675395d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129daac4c3cf6ba5057c9eac2564997232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ba651f6053dc533cf038ca9116ec333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205268bd6e30a7594de1ca8a7f1215f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40241c1d14f7e50f50372c6dcbc2f1fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8c773e3bf030c6408fb4f67bb193436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a759afc31a209a76f915785bf9cb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3c50a07ae4fb3ff840161cc3ebe2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261c683c91c1d0784f609de5a4b12ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d64e9c6eee9177290408d1823921840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b5ce9f602fd23144387d689dcca8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2867f129958d7d6f65a556f2123b95842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02fa366a260bf7c9cd6823b403d9a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085ffe105735b15f155214c1708bb3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb65308363224dce9af6f478e9ae5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a67fb47d43ed7b7858fd8f01ea93b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7b0451e05657118d98acf5d22554947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e92581610812a1f2da7352cc261e2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7867efdad6407597776c3b8ea5268049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2c9432ebb5d400abac3dde1b6f98650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f3cf9999059041b74564bfe0b93cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281ac5ed14d0509cea84bc62349f8f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4085d72b015cb961d7d0618aa6468f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe0d9157187f12d1896a36da90107154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f34648a1ef3c63545868897c0787255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e580afff081ff7137c7ded7a5909956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad285c0277b0603d3116b8d85e97946b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5248ffbcc906244020878abb0a6bad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9ab91ab5f3e2da6d16a9a88083b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7359428cb28722c6f9ecb6f64ef5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7f53bf617c04b0450448fc255b9b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7be7fd16da956de5f56e0b65b426262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781dd50211a5d8db3b7293f2b6b23ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087901441a8bf615afd49a6d82b2d6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54f852e97f0d081300a6660c1dfd4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f08cffb1b0fbafd6263853814370c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d845d9f2a6d0b5bc278c89b8fc9a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df984411d32f4e75ad656dcda24d41f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd3c29c06623a635e6f230ef1efd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800c53c22aa6258ab5fd990695c63a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ae0168768a2aefc8c77b7fa2efd0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e95bad76b3c7648fbd5575bd6a113372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fbdb917dc45647ce03bf8b76bf50473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b4b2937c714a6d6baf759f097d1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b292d1c9ccabc6d91ae09910f9abe3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a838f83a4040a8c18da2a660b2af976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f75673088f503557011cac795005f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a46879f161c1e2c9981b7979f47ee978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a49f1a2ebe3458942217f91ea5dee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af760ceca4a4aec287d241f60d3fbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1a2105cd99a20ae2977f076904fab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231c6cfce1c737095f86f1d0697a45982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9abcf4259099d7e106d096653731883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbba0d61e090b995d981fee0736bd3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ae95b1c394b23cbc382cdf5f899b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f7328d10ec39ae3ddcae8e000eeed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55136773397b43cd1f092f903e7ad79587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7628e49dbba2eaa76049a7dc8c7ad4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c17e751fd41bcc09b20ba7d14433b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff1c61f8e5ae5b1046d8dfdfe2502690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bb0a02718bd9b39456e701fc00f1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ae63c765e37e0cb72d8f2f042ea9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807032f99e9024e649a98294699d34093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7e484d50cdf08b54b4642c0c093be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7764c47e9976da608d6fc2e9e3a0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3241b51f5d61b7558f35986afb2d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbfb2140ece4058b476669818a54ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3e66c4fe8dcf0cf0857c033ca2eca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f4bde9b6800d814dda7fc415c785e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8365cca2cb608c90d9bf8f3b0a3e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa0ac0f21e3dd518bc50cc72d1cd0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca59cecac243c0842ce7a1015b87a86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac84733c95e0e0a80d31608fb70dc1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af78ac49675140ad594d29eedc065104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5fe380a044ddca40dab0994a5c218105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070059e85dbe63c1da399c69a897c0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1182f5c4c37998af8b2c4874672ce79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438fc58e685ce91046b6e6030361456108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70062d4e5fef2ce9c86bf5b6245e720109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b5484750c490ffad9a9733e8c3266110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65758010fe6b64d0437c9204aa1006a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d14f396deb4d436f0b5530b5a2ffd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765cac26f977e9e96c965585147982f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33122e6d32998cc31dc8317dbf9869114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bae2adefd3fc1aa89c2d8a347a1dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc494673ce388176f1d2dc99e6f12d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f91e30961861722570cc377f93ec1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2837c02c9c19c626a2b6411ac08cf12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3910a9da764b27fe2d5f9eb5b1ff1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850b697c5a9006040a83313206b74ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da2bd9511fe0c0c5ec6598717edbe5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc467d01236fb29870d9188b55f82bd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906047471534b99c4a53543daaabba2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde34e2f583b3b8ca0d604c6090e35e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17517fb76edec82ece6e689d22867a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd062e38bafd222f8c57a5cb712e6812126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586779184704558e431695d650ce6a6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f136239c07c3b494507fa2c43aa11e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b694950bb50d4e4df05cdbac2b8aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92851b9bdb6b852028cd0846e73399130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b31f38bc2b65c00cb1af4d84445531131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a661d103712f0682f6aedbae6742bb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e60aff1f7ab5175100e96f08a8244f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87407ab462e91fe61edfa705dd5a652f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7740d80bfa9a84b712f6f40f2c0015135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4dea8bf24f518043e3a2ac269d9d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af078af51efd5af53bde767f330cd13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4362630efffca01fec2e8de197517c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479f28fa35714bcd28b3cf74c529459139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9e0ffc412aefbabdcc3a36acf39a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a3266b175287749bd3aca73b1abf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98706bf3c555d7548d7adb427f05c2d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41d2e440ead46bdd0d4ddb92698a0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcbeb0d51c9b75904e4218e5078136144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ae5e66d0649c5b85fc858e479bfc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20259bdb8ea11aa5c4faec0d4ca3fb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b29d8a3081008ab100ea5965b0530147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f315926ee519febdc12a0908f4ea0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593f2059908ba6b3af7da1ef64f68a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f776dfb233f2861dd0c8acd0c31e21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94640c42a4d77ecc648feed3a9c3d3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90370bfe3f13d5f06fbe75e643d3c45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fbfd5ff2f8c9586e4146165e2a8cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77e2b4713fe1bdaaf69b6cabfe6d02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de723005432a1600091e85ee5b2e6951155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e746c316bae92278abf1de65863bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb79706f22e5e2d89f76a11ca3191a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8889e50611062e48d5f9da2176427158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd1752d11941bfa24e0c998a3e49b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76281338b5a457ac1ba91574fec6934160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01ddc9f71a894e430262cfed271728161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c106bae7e380b6fbebd6816e461bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922ce2de47643e17bb01f8bae517493163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45029de54f7ba1f8c5e21ecf4120fe3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da0b7ebd3e2ba0ae435ac3c87f96ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ee4bb32c4f6626dc9439306f02071166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b51cc771ccf692c3d9659658f10011167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a1e07d2c53ce11d34b67830a1684168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a6b901cb81d0fc918f21746ecf1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ae7eb6a0c7cc3677b88b21820a685170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bee01139110234d9e0f05b44a63ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ab0dabca8b951d341259b67b4162172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126bd7402d33141b5bc5d495438437e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556fc6a254fd33bc9761a7c93b662d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a2843f02029c1449f4b0a80f08635175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3c0599b0ab78024985356c3b63550176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad163cc9d649009a1a5de093580e59e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d58a1ebed2ce49bde1ab0ec1c72daa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca63184d7bdaa96b7732144fcf82a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e7ed0bc2f9b4a9f8715c24c0683ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a2986a8e22d65d5798f8bd246ea65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c83d2cf142d3f906b7938a56492f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14bd9e5d46764926557541e999487e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381015fccf46fa113276552e97cd7ce1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2c643ee1cff75e990f4ab9facd060185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13095dc4d8e326a9918b791567769049186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6559a5d11cefaea4c434fd337d50f69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e7f502ae8cf8e7304d6be6bd72125188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d37c455d52d033f5a47a160c8117cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743baff6fc523565f17dc13727df79b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db921913342fe6197464749927ae8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e65df0b586b5521170ced70618bed9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29fd64cd2f9a2a7de396b7d0d2566f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cbd2b1071c8824632e6f85901a305194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8b9668a01d9a2887de7a4d711af69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c91c2d34b77b9461b47a7d4361a6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007b7db8a276a7dcd09f272129cc8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2516e39cfbb3a5207c509d4637353d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813944774867b5aee1f1919c2b972f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bf10eeeee55ad6bd5cbdd8ac298f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e38ee975978f44ed283c6b8780bc54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca285e312ed039a37a256d9ab337e61f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f417bfccb07bbf79b8d15d553d64b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b111208b77790970c7b8342b48c9d12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99175721948ec53f38935dd3394a3595205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ad3167a37e7b5f9423a3068da6033206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ce8b2b0ea7f9aa129a0ffff713d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d18de2f0689e0bb93bf74d126a41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458938b5143efb017ef8a422a3d9ed9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e5667a3019041233fbd2f88804310210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcc8c88025e17e1be22e39ef6fbeef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d17379daf1e68613c72722e7cc8912212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c525cab312bc98e1edc9ace111b9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149591980c2d8ac596ead1e3098b1f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cbb06b515d53cc375614f58f89974215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554e51563ea9e4ce8524e4302201e0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d4bd2b62347973b172d402e776ca4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505272d132510ed69105a970856fad4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e60150654f24a47ac2de51ad135de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd1085e8bf18305305a165832f38f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464221e6fea821e0d6f64fa36c1cc10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0f6740ab57f0c73e5bf7eb13dba39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c0b559571692dc1afa36d83aea0c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6892a9c8b525b01313a7d7bfde20f23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8ceda1ae586d3e2f54d9b2656b129225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2195573cda0c2216d8443dcdc81f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a95d09ce87f799b2a0befe2ee647227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee55f946416fa4f820c1deb174762ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8036f27156b80b9fae2a0e2814f138229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb83d2ca3c1e0649a9bacd9b31811230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6c69794ffeeee892597f76014319b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7bdb58668034b4518ce7c9706121b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a1cd77f0615f11529f3a29035fe81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfff7f5785a60c76cddf4b914bbdcd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d2b812400d99fa54c9f90780af48d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2109b20678f622cdb893abc93c654236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31871da470253bfb23943dc442d776237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80d31b42afb36598b9ada8577c4ffe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68bafdcf785c637674e88bd7707f98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1190b2b76353d70f0dbaa46d19e333c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af940f80e063c693e0d9701e9a0b7cc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a91e274e620761a2196ca3b01eef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdc250382b9ad616076991e77642b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b1a28fc4c8a19fad3883634b41f28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa290ec5a7b3e90bca894d418897797245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eeeb16e89e5960340efd0cefb4f6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6aef97279b943cadb2d9cd6099a14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccecd224dbce917b7694339ffc155e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbaa5435cdda298a286eef53c65c5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435cbccfafa157633b2ae1e50657d7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceff4ad4595604c55cc7f88b1bd179251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b84a88e20b67b71e16cad09a20c10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae3e36211ab0212b03f7ea7e9fac8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8951523d16eb3085f5041b8774736254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b819454418f13d7735a389c4e291255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70894216b48ab27a5b7769a78cc83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e3e09bbdbd653a4bf80e21edf0f76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c324739abe87371af6ae2057f2bcfba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30d17f35b9a5e355b966293915cfce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fbcdc41583bacae9fedb8711c0839260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe48ac7e1c299f821df07fefb5349d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36096740e989e3e7ca300cd8d4d56041262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62214b1730c7ff92674ba9506384da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320082a26f3363cfd1ae8ac7c6249ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b84aac7402f8dfb6986b8235b0afaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e433d96172a02c606e50124f19c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc5a3b082a00ee7ccfb2132531f308267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f7d698a544d999947d4f8b4fc789b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636614a91ffec3931f28711807ecfba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110721c048380928773f77309c25ec6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70903cb116fef06e7e2b6cc290437817271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bb5063c4ccb7627e48ed27b333b32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372be210e9a0f7970fc9df27d50c20b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c98ca617ee7fcefe9451a9482e555274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151b5568b3a3cb7c9231c26880bc988275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe3448cd6e9614765d9dca290600ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d33541e9a0828abb23cfbac7b58563277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fb6e646baf9c0c814c4ec02597179278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc3553089fea8eec3c9e4ad65e8dd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7656074bf57f860ec542662a1e414fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c79395208ad7aeb3b90e8eedfaf0b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288830332a1028087c500d1cc595d17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88453de66e19590339ec52d19b113ec5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8609c7e285db718d1529c640e0b83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7825bd0db061188c6796c50f25fcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59b1501d83595ff803479893a1766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd6ce67e4cb65ec018cd2813004451287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee45514e1e5af4b2f3e371671af6863288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0da57c4830d2053abc21be7498311289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928cd518352783d649502fc80b7329290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef685280f654b29671a63374f82b545291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0afe772310142931dfc41d1569dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f47947011df83dc95ee76360e99cc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ee6d0327afe9cacf8ceb249c98d42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8b94c7d25f3b5fe4d83e467844459295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76962bced83f67304280819408266376296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec3aa4c5a55e425196d5a25e368e7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9636a67e52b287f8ca32847d7c8e06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c13ad697abaa7bd7f7074c2f89857299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202dbde6bf5dbe2ac7363524a882032300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0a5855262dd3ab800ab91dbdbd684301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a6e7209e5694cc2413d6976181027302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d0c59e98aa1faf168e3714d76fefe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95197354c385595fa1b40d5c45c9d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915de0294b88dff0a15371870fff27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fe2b0a1e2f5d6e2c353a51c987436306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b10bc994092efb774296548e81b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b565615ef186ff225101937841a4fd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c41005c23a8e12c886a1455ef0575309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bb355b259e0918cdc06238bbaed49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6286f40057db21eb3f98ce92addb61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2c8dbc1e84bcf0acae620b2e2a1e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cd5a91394d97dc4e881968adab630313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfea6d558b45a45a297b83575b44f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3fd8c62527ea330cd91e42bb45aad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9952213ea6264bb154c6dfc9c5db9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b860e3178278a5e07010ccde651c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bce70e1b59cf14e05422bafbef238318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713692daab4657e930f42784fe486e62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c34cc32264813f50e6efac038c13e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4b10d8e184fa47fb66948afc643c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ab999b3276b384eb7ef4a552bba8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e451506551ffbec6ddb52f611b46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068aa245ab4081a76821106cf2240f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f513df70fcaf9bfe9453e0d1715993325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93713af93f218304a4fc620baf3c5a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a257dafadd0fdeccd5b6d96af7b536327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d124e92b26db48f530c0284a40844328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c702f96dec0d8dd45e750a596cce0e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548163f1927d7f4f8d9b05673d99599330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f944e7817cdb500d484bad2688780a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2947ab675dd5998f7191b142ec9efbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf753a81f482a3ea3973533e5899b68d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d7d37bedf9b50d766dcbf89276c2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415e637b0a622f9ba939bfe07f4c0dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a93f72690fe8887b461442a0e87af1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933fc92d742592d21607d68b7c5dada337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131925698e99d2316475bfe2d83e7bdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eced0ac0daac84ac6cebd219037d1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223e872f053443c13876f4fc61f628c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153ea8bccaa14da426813ae49a6d9ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4656f5bf8a620826cc4dd542518ed6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435ea95181715b7d49bf17d13c8e01d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22037ee688b13416461bda2ab4b4aef7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cb956ce7197fab3f7615db083d889345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461370955691df69ac1726d67b52e2e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b107d84b925c3b5568d46ee4b985347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93803e7515ab3e4ef7a00e66c633914348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c40913b889479c90a1ecd65faae7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcbebb4e010632ef4536b7e4f4e9aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461b19d99bfa116f0aa22b7afe06cd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37133a01163bb7032ab5b5d8edf1c719352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cc278af08cad6955bdf34a9f8fbfe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0da0a26f3515c0a8a9a0fb16135996354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718da6f3d360fa0bb9796497f453cdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ae61f55caea56d5930125a8df3ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0d27a9d4a2f6a3bb161a8bedd24db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff17b69dabddf82883e8db0d615bb39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562085628448e1981e05b469ae2f1281359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523262bbad1ea75733140a546c020964360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c704664833f5c2ef5c44d7eb5135a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ab0667055401eaa260d6903743e8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8fe3d34ca4939e45d8d21d65f6307363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6bf00319bdaf6c39aba210bcc3ff7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd095084da5e87b9038d6cb17f21da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0088764987763515d23a59f489751c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da849f5b40c12dcab583bdd11013e084367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b11c22531e9849d441dd45e2d9d209368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801c4126482d5227bcb9b49faed863c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7535b7c4e0b7c69388827676ef65ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd158b2be6704e275968b9a3ffcddb9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bd8493c23ec4fe8f9e9f2c0339422372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbe3f83a282235a63278be168373cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c34ccc5aa1744bdbae4e76b35f53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831319d9614f59a031023aabea635a6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791c36209cd225b452267c3573be8dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208bfbe7644c67f30956f792dff5418377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd90401e4f94e00ff5511e9ed56b29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b0c1b8585c3066780a7b430ba7ea1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664a9410ce1bb45e0341be157e03f21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272de9ba5da176f8d4780a889a301e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8295db450a2dd7f8ef11ca842ada3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82591eb99742c094f8b457275708d3ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60ef67028537a19346aecc0e9cb88e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e1d027a928036db7af465db95e2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b26ea89b4027115c56974fef8c1e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd304af12a10ea0c72898dee60eb1398387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49c2ee3bb87928e7dbe07058fd6002388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11451c5cc3c928237cb2beb5e931a027389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6647cf54cf51578ed26493acee834b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbd517d095458afc4c458169b4d4e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe51f90db6eb2834236672d2059e59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b33f7ee762024da80b080970589d56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c5bba7bd57f7d403b4dc3ed617c5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c99ebcd543b5485eb34b4e3964122395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325c3fd04e37484fa1a9945a1d2f493396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2c63235f3edd921945c5b4c9d5d68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3945092f204b154f2d312031a99eb6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a2c6e4ebf80f82621a06f8ee68f3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d87481fdcd37a712a4650dc2c1437400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486d95fe131a7ff2f3c9c3ba90ca05e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c8f1e61c1d541aaffaab0638d50ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9e3dea144749adfb540f943f466c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b634a29338cf87996a852d18eaef2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d323a24ef63ebde19ad10f113b421b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85b61720cedf84a046c30df4162ba4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f83fd1eec0c400ea5ee742c6113b76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5df317d714db1e75753138062f0ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a62571607289ad5673cbab62ad6a2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e286a954076084a1eeb2c6f0475df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e593ab631ab79bdb30477a6e90da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ceee79dc4dbacc5079491faff0a6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a7913d4b85c9b1f439f4ef2dd1b33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80552dd524bda535e4cc5b1f2975ca0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0b377bc550537636789a2b9913ab8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb003a9eddb1f8fe29640eb55d59e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4720c1e6579dc6a1f4ea0817f88b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c09fe66f56f9389e09b79136848f9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780857bfde031f6795c9fd42051fcba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f623e70a294853b311b3e18ef1c32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223109cde3794692e229f62f3698b9b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f708c90004b6fc77257ece22be0f798422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335a27cddb1856c0adc34e37753ecd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b15de5013a6723deed9c2e0c679ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b0f41539c86b4f873de1b4069e144425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4957243613cadaf1cf279baf9515a70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677216d0876a937e19fcde6af60e7bfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688cb998439e281ea9ac3e1080d1383428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c5fa3c08676f844289383833ac925429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094192a9426641a05f503daa9c05182430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f77f33a17393d78ddba8eabc40e179431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edebc0d1ca08681a6d1884ebc13a87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1925c1db7a5f1672749e48b982684433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938fbac0b6f041daecce5f4ff02c244434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782830b9f3e87b6360c9a1a1e552880d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e4ded00fada09c7f9ae3ef0475474436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623b67fb36aebc0dc9b4c929c77ddf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448851488738131275b38042df9fde43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8d855392e19e3c17757dd80ee8e58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1790466a87a8bf5f11a09a37381930d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d3bd6ec8cf95e6516ac8473bbfcf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc19b0723b51c482cd54d926289f605442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac581265c9195603fa40f88d8b0af04a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371f6597f4fcae1e8bb8729206e1243444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cab51ba7f19f03ac8ba846bdfb9ad6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e506828f8e22260958f41c766bea341446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf34105ed2bdd0fc06c37e834aa143a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc5191508b687393c048959b7b923b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0aaf68976cfded39fd73e64185837d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf801701d2d761e224ff3d54156bced450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf28f7a2bd1f63a6c7de1dbd14c9b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba0fe330c7b7318624801e246b5fde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154136e42f371ece5ce1efc66fadcbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd92dc69ab83925ced745cab17315e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f440e6727a10282a78aaadb08118211455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20100b0feac6938874f870c5308187bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd70153a652bb612780f16ca77d67e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa8ae14b161f93ea74e7e1ce9fc5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef056eb910b9bf0bb644648550dfb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a1f39140f722a258cce2695b861ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248313f2dba56e21092ece8b6031d89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c128531a11468c9e873745f09210462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe9e4f8667daa77984e772e300a7c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7824f37a1693574da119f3641dc5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38ab52322eeafc6d378cab5b7510f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580dfb2486f5dc821339ddbf08f1814466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6cef397fb2973a84c05e2f2f77146467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb255e959040f54f2c13daa6435d1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aa0ad708cf0b0686c67c0052a75f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2ab36fa812578d094f26aa76fec42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f6e97fa6bf82e80e546c1646ac83f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc546576093f4185b23f8a54f4e4bf5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b373a4ba89a1f8a2c30c523ed5a0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090926e1c68faab518a95cba0b038a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7c8b44cb707419ce40a6e821b9300475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189398355416702f796f2449f629fb11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e87f801c5b6f8f07a74a30cb81068477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e673a9b644f8206ae1849485dae08f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4db685d057602edde75c3b84174ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ee07b2091db209c68a485cbc896a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1c70dee47d0e1bb9fef289677a7ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1126a471d1396bdc14c276af3b980482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d9e6beda763c562f0b6f3c0fdcf42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e731bb569f2b49a16b1833f695c36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091546aede44440f5f38fde0d7a5835485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81915b52f371547e0d02294267f3d27f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046c1ff075f26a85b53ff1a2cb69f51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e82452f8112b4011aac2591b2aef9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeac144bd83e1d589dac0fa1bc61d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db609d3ab8eef9895e4854126c59d381490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45388977f22e9e502b4e53f4a45d300f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31a3acdeb9a9e939bceebfad5062f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707ce8995a2bdd6a9093b6ec89670c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b11215d92b4dc433b5dce213c39be2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7134e7daae28e27f2a27401b3ef79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e00ddb17c15bf705ce185188e49b88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40190a387f3578cf06473b37fd43d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea0d6d4dbd999e5e90de14a27d125498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fdfa74457d774955101c3b7baa583499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f48896184d1ab6ffa908257483f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1f27727b084f765356446d55a0240501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aace0c9e531bdb0f74f4b31f5fc3b94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d790af8cba07fb3eaadab1497956c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b2be5073b3f0dbedcf110fa559935504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715b59e086542d9088b2f0a05eea96b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed9372d74bec65018c4497e3f5fd22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64c775b927291b7576209177aea468507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668515f50ffede28a1d1df57689c7b1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218dc022ac465c99d2cc03c13604c67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07795957718ac0876bee4981a7dff357510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9768f456641445c94518009d60ad7d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3df8b38e93efac552fedc709119ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603ab9e672731c3fcb67f120bb7127c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae716be0f65a25924bd4609cda816e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47073ec9c9addb749bfd4b19f34cb15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc96c07566489efb8413479391fdfd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc9066e190ad554ad2a4d81bcc1d71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525e4275b1572ddc3c199e31455a53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676017a0cb65bcf4c8ea74bc5d7e3062519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ff4dbebb999095c35c4bc0adf535d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fd484a189f642a84d62afaab66944521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b4caefc7f81dcafbba6aca25e7023522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad43f8191aefb533d2a841c03f2996523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0faa4ce472b5d0bfdaea0c7e236e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1198fa81cb4586c428cc69a5eb28ab5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bcb4de967839965e676d7e198ad82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c2f91a9649dd75d3f30b2851fb5b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721162134fd4e2e3a7bb3ab4ede2817a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c99f7b294e38c9da4b827b378f02c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5a3b3458cfd568a4b8d8e8033788c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e9b14fb9e5ce4a63b790a6dd8438c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94315c804d9e206f1b63ba80a2341e33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aefe5f27307172925b30dbb2856ebf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d09bc36305b3ad2553cf139241bed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136e41d4442a00d74b9cffb70b6fa2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5b36bfa6a5e6be485de53c4bc9850536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9d66381cf2e5d873be9694cc522b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c99d31c963b845e45de8b988c1a84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215f1670d552c94d6b3dfab4efa90c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5704ded1b7b19b0bb801426e2126c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6579cc1558a0543e98a2f8603a6737541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0881deb01d6a368b31774274191c5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53344daa621b4608e4d5efa8db72d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d3f59928d05917346013228db19c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ea500879072915670717fcf473c44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb4b5886b4aa9be577d673f190297d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb28955853ae84887d4e41aa102fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01040f34ae2f04f5866cab02c4fd9e65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca704efa625ea7a49984897b14299fd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41029c7f157d496b05865971fb3236550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad97c8398c571acda6784e4871cf482551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e17c783ce81e47eaef9c1ecce67ed4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aff4521b7eb99f2f5a3b0a17b4ae9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1caffac4d93e326d20bef9bf89c56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d975825f4c5a170ce9bde8b23078e8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260beb93bc4ee64a7e61938a8208fc41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc92afcef8202db8c186c817eb3a964557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb2741ddb9dd38d9537aa83cbad57e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7147879252e7a117ae3ba1865b7ee1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2d18816be92db8bcdc994bda82469560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b15d3e984ef062d1ee5d95c9dd1c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67681fdc63d5d846edc7aa0fb7246a05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1422a83b4387b7f967553b0009bb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167f6532a8b842fd2776c9839ec3727564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048a3ef443d2079057e2ba49569c487565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1fe86bd59f61aa5fac415218202f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3903b9ca1f8ac7eb6638bb0be49e1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad317b42851ca0168701e2bef55e0e89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e08df63f1a3ab8997bc1484db9f692569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14610b78505acd84c2b0befc4283cefd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6fa2a00a4be8e20b46f8f9377fb53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8dca413bbc75bca25818556b6050a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffd64520648d709c15186ae9cc632b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363922fdd86622d1948097c793c4fc3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309478cf21a249b96ef9bb7e7d3ad5ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa73cd9140093bf5c08eea8953b6ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61285968fbba3f5159f8227de4d079e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55233f5664815126adaeb5a8d6eba08c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84339dc4d921f1b538561f3def000b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593d32407755fd0e5cbda4c623ad91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a52ff678b25a0e6ce66b11b6223f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa353647e5111dc5fc70d80f49a312582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738c1ca462ee8444a385d602d16b78b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5b27bbd653315e9d35346b63a1d6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb91b983ec13967c6890fd1f620d80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1006b459851818d2aa422a7a86fed75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200c37acac58c028d8b725426bd4632587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e5436de4e27fd8997f46cd58dfc17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9374320f1f0b4a7ad60e80606921dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2faa9a47dae29ec0f306adb804a589590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483d2f36ba054367da5ea55580c0071591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6007842f52be2426816fec6ba02ea22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52e6e08e3705aad872f2ac1325fbbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd768b6e6face2fdf5d831889649d312594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2cc01760ae350c03c097c69b97b49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f601e71761493031e84dfc59a96f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d47a0b8c47a58a8923e5bbb6d2a043597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b26bec16328cc0c34694c50fe5de88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb893baf51f677d37b8a4b6006e3cd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22511c73ebe5b24b81a863b29149225600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e342f87f4108021850491294eb1ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59f50dc1b396ec80a29f820851482e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d56110bc7b7af1af2aaaada4627f8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83ec77d9a2e57127ea8b88e6ec250d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f3ae5ebd14d03c5e27516523d6c5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e7137bb95a0481a78132ca72276aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8889f2e0e1ed1c99ae56dc0cd3855e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877187533ad5e092b2074bd32b0390a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd48f115e0921667cf80fd0b363d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a01159c534d8680f37d5d97bf32c2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5363f7bb0fca53f1ea86e7d5a7128611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856736ec809e993cdb7ac51d5a879b77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01268e095ba59d3b0ef47ea328b139613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fa08cbba261e189cf7ab0d68f8c7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbbbab717558646429135452b5ccc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8df5bfebef5651a644af3c51996035616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8603db80aa54748990dbde09b279a1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee150f555e3b4b1e810bea782d03d2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef103a4a5457125497cf27c9fc36e9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d0d1e71916e4fe270df5375896507620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29bffaeff854e1ec54d4b502e88f19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e143a9b112918e9daf6ee63cac6d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dba8ca479c347a63e0ee63fd1d4d96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605071ccdad22f38636cf1f76bf5826a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d88f7aceda669dc5e368d27999bcd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429bb562978bf7c66d82f69eb05aa01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6a39acb5ee5f88f6e7183de4e05df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97009556fc4511deae175fe51f0359628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93413dcca4837201f7646951877ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c3f803047b03bf233eca9b2bc9f4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf078b7e5be3ae1b288b9818263ce9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796d1a170569116ac46ecf901d6581d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130396f0caa372cd32ae15df5f662d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94361bc491af8b3a7e89984b19d9e17f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab7bc6ab35da42d9f71160023274e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1ab715bb5e3621f72e8bbb9eab2df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f6d5c844995799f9b77367a8d13d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05964e70439aa637ebec3c75bd90f4c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac5b1705b7b9b8096833919b3bd0a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fcd0304d7c737a1ef19c65b460963640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539b455dd6aeb857b582a834457597641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a1b621d56e02e0892b497aafc4787642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec057473f080315db9b28ee3b80d9940643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae970db19f86cf8471a2b4e9c2292644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899c8155c95d79627439d97edc7b410645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8784bc6a64124b67323e2f7b5ae2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc91861787818b8bb9538e9651bb41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b782d857b0df7d77b3a064a479828ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506cf61467a2ac483ec7be73ae26a97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abf486ec1b89334940d3982e424371650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c95194df0ebe40dc38def9f34044ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046a0cd7189e0d875432dd4faa57b0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f0b8de251585eb757a864b069bd63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ab1136094ffee5b76ab2f55916296654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f545c207a674edc9f1dfeccc86cde3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d6117eb3d0a350e10be870a48f8fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9623bf11a49f49dccd57420f376735b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1919602b4d6208daa0cca27c351aef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e45f336c0730914547967152a9b070659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658376b7558eb39b8423908c6c0ea8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacadc5f5d9ac96d6740e382e13b31fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db38518ed658904ce2db5966e8d6e62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b5e305e499e8dc46c7b40b5bacc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c829261384e000a6633a2a58841e3eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcd9ecb4bf6345cfcd7fbe11a066f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026977d5b54717e8cf71d3c3738ce2eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7342c942dc607fbefd5b06cd798f4c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851dc143fdfc3694fc2fbfceb173fee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cf40b2e6c3281eb5e462d7995a812669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4531a2c68b0d262749f36264ffd6a25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df03e185eddfb3052502bf611a62089671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1905c715659faeab32255a60ec7ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b115b9f181793b32b94dee0c28df8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c78324e36abcac7aca916c250ee64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6404d3ddcb3520655fc0ff5347340d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf48f1d7d370ee2ee5de971b996fc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0415811848ba2668cd58090ae6869d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138a7c6ab35a950f617b0032a32eeb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eab21b3d17ebc43115643d9b9a8f52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34646dbb849ea66575271a3c39c29ddb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3a1c7ecd8cd907a2855de54a20f2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d697ab800f4c9c9f40cae51db8f452f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec45fd2917b31390057b211aba4957683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d9d6b52077655a323f94da475013684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf92d571c8e4463fe40b9f18915b091685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a03b5374f88ac5a64cc569cbb7f4c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47aa175005671a4c2b78ff4357cf15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf729adb3251ae4c54017ad4444d97ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2001b2559abe601602169620e4e13bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7daf33ed790bcec442d40fea736b3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcd5f0e5f560a385678df3f7dc609c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee9752873536f0b63f0492f5ff28c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47cd860a1508498ca8f83b688c050f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317e75e376e6c8d2803db1dafcddda5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debd1caac454c80e18abce9c276a69a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb784074845c0282f354d7e9438bfd30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c5c7a0ed6791f743033f24475d90b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ce9e07db2e5b4b05703c38068b06f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b0c52b3b904d98d104f2926984047699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c7396d5420f664c4857f06f4f1655700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b62799ad63a8e70c534bfb510fb124701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a648564376a289625a0564e684a621702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700e7261b0892a6b4a6bd689844558c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f660921d1e42a0fab6839decbc9399704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4e210c9d4e6ce70154268fdda8475705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdb234d2790ac2bcae9969588cb3ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ed1ec4adb9114eb85ce825780888707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3298e3c694feeecb3b5b313388be837708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e96c359ccbb9228fab0f3db23060dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28be35452126f338a29f3f0c799e1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd124c5f9004e36e338cd90071cb041c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f29151320063bad9b2a835d825d38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b1c7bb8f84e8590fa59ad3301ce49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dccb36cc8523119ff41867850bed61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505573e2b3c9ccffb8bbfabfd789c74e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2691efb53fca5179b7301fcfb7362e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eb31346309152e2a06027d724cb42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71933ade38c569a01ce06325b9c3af7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64624a496c7fc066f4d354eb7ebca04f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd5bb1319c26b68e30cf850cd81f7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4616e43fd53c225a20830be928eb05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f900fb9ee894a9b9442c54b1470568722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961785e2fc8b7fd605d14f13db9a902e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a6ae70061937bb60111322f602081724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6c4805975c22551c19a7a4ab739cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8e783561e4259c1ffc16540958ac4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59bc4b36cae46bb974727a46d3dfc7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f45b8a057ac8c1e8292bf67719249728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8103f085d33f2c8a98bae46e0ef152f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cc2f4417330391038d02f27991ac3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be6cf4fcebdf81dc7a7ccd4cd8657731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7ef5891d7f6e6b7d78539bf46965a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22b417880e2cdf453845d26d7aa96b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf42e21d5a72f45e0a4a5cddebe3f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec511854f454e4990eef0529c60135735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b0de43c6e723d243a0ed5f9388e58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84875d0dc0d739fdee05c78ccb9449d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d16a8edc86152eed657ce32e3fad5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde8ca418e90449a76f05f78db00e20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be330f7c467404c198cb8e7ae3968e3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4664a7dfbb7c8b114d531f93e5d349741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa8095a313d7b0d353f66d193fbe15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6b811f3d7b2bcb60438b3753449de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cca5ed1091da5704faf1c602f521b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed40d35fa3b9cde60013986fca200b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428e4f9dce0516aed591953dc7e6d3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509234c205ab3392d54e9354cdb4637747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44be4ec72b0beaf125c1b3c6a98b01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64a7d88ecf001388e98971ad810029749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185685509f1649f03a3012a480ac9d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe251a44c4a5fcdfa120664aa65053d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed499d494edd7b4d9357a84ef3380556752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8df9ba08858e4907159f0296f8aa0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8138627046efd442a6b2f39849b53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfb49eee0f1e4c5a0e7d13bbb8e8a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824385b0206f361ac7825b2d98bbaa8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c112182d92ecbc07cf48661e40bf87757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab03c7e6285e800b60c38193d62576b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130db0a06e343a0c93052909381095759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4911491043b3281e212d3bebc39975c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bdf5f73f435a8e3ca72316f9ff57e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e5ab0d8b8b02c1fa2d52b49a85064762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f4f97fc088cc8421d2ff73851155d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6b3adc24b09d7b89fc61c2a353de0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e66f9f557b7fdbc15cdead3fe14c7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bf444e3d36b659b3ce1adca4a251c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c4a5bb42951df70619779674e195767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>