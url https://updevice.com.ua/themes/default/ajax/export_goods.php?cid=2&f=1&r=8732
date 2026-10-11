--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb181d110c675dd6f5a0b4a58d3921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f619ac5e13010b160cae81be7647a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38077d47ce7200c94b920b017d4b7dd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7815927e985a6962877ea002f33eccf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec92402e3cea4f4ab34eebaae8e47165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de1018f64da591bca47da78583ebe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d7409c80eecdacd00f4a30cbc703e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83e20d1cffdf9787650ff0782586658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5d548e29ee15c35e162e9118adda99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6605357d3e5502156e909fceb9206610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94a5d699439f629c06d0b5d6009a3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ab0878a1c50f76eb20a966ec6363412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924665213218970967a140e0abe275913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db51b33a8a0604ae3c24c6da4ffa7aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dafc59a14baa641ab3b9b4a37fd1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98947b91a49cf361b07017551da33f7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ee131922fd013736532bfc65b30e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1afd765510ffdcaa16d84afda4a8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903bd08c9a37f07de5d7019b98cc57a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c4dd3376c82e4be3f710a33a938e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd5eb02c0e45c808c7ac1db6066dfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494ca903c4c0f1cbb91abe8c827540422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb297bf1f23de008fc1cd80e6a3fefeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fa7cecd73db8bd1256d0959ac7efa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc46addb1a3145616791e7faf8ded25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed65b221a96388a39d7d069be0a5de826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc167f7a44cd99f87c57410b65e5f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75414c9c4582c94d09d7fd759c4c6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286cf933afd5b66ad3a64f179711c9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a6e5acdc0f0c4cae8aab183e4f71230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8985cba6ab547979c8463fcc76f4ffb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14527a1fb96146ec0584a310fdb87ffe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3f243442fd48cbd4bcf7d9b2f74d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcdda2ab06ff5b42e8d84a3c5b410a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce8d2d26639340241af6eee4baec235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4787b87d914585fb8d9963abd4831b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf227a94748d7e998d332cf3aed331737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba560cb943e6a0abc5b5974343c0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc4a0f43995d1e9d2ace35c96e013c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26267fffc7df733faf490e3a8c24ac9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8898c762e5825e38e6af26cbc14310a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3df3bddd1f2f868053056838872b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2f3df25fa4a002526e3d5b9d959ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f6a5ab58caddc1df8c576751a082f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8420db475a13393d57b759a63b890545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e25295df07caa57c568cb3903c6ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84962be24826cc3b76b28d7d271116d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76077d604744d7517c919beb54dc010548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80271504dc0d3b8699da01fc9db5ce5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc4b40ccb2ed44e4822f522e1b6ba950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe525877e4a8a908d2a1e779ce0dd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f390e9bfe4ab90b85fce7ac8b1c3ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd910bf07d22b39c838e4f4d12f13b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567509d6d71796f48b3ca96a701071a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbcbc434e357383df0f023711e320f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcdf4e54618fbadc83fb4166dc3b2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625b0c2f66fea970cc54859fb5cb7fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8223704baa8dbfa3a6eecb6638bf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b5a100d69df12d2b9fd0467edf05f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ef69e1bdd6e44daf0a7963d292c8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4d9675834abf4bb22b432762b976e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b769217d8e53c22261afc6525306e5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102d3d0e6866a2c8707f38b8f02c24663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7faa3fd28ea6e08b901f9bc10a4f1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b857292c06c74f884f3f0bdd81db565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816b0c1dfb9a5d746993db4a914d59166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e21ff90a4293f3c3bc308fd714fa667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd11eb7401dd64fba4b729b3238bd1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf3e00eb0ef5beaeda2ffa6b2067fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112b79c3bff7c66ce1014ddbeb139d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31473f00f29f4aa9ccd926a024a18871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d0c9cec1a97673ac503afdec077fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010c27a0830877b93fdde43ee5163a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e7eb6b630ec97ef35f34e463970af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a858566171604af501f15475b6ea87075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaffdf20d7f251fd397c0a5de22275176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcda54b79392d35fa71d13efef7e7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892f83a6d99093c9ebb210465ae594d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5666cbe3394392faceaa84eac7baa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24089a257db8ee48b8a3cb352368dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615face852c960713e6b7519b4bba41c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85548400e67222aa716207e59bdbacab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64296f97124a3133954d42a5c8ef89583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572a2e78fa587005ddd0720b856196a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6f618b3ba472d5900ac915e83eb9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2866f8bd708d8f3b1628f1700936bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3651dffc6469bd2d2a6fb5daac20ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac24bf5b026958843b10a452af76588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b105a5e7abae887130bf009c4b0ca089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174014911a5790947456da781d415dae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0601b17ce77992d61cc5abb21574d4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2bffaf0f2e09cae986fbb389c173692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997592752c3144aca2d43b0d2370469293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b96eb3d1cf9f06bdce77e6f1b9d6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3729b1aaf68da46c2efe0b65ad76a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0a67f427e567ac80057da4f2946a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf339f24968f98ea9d8d2f8cf33846397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48574ef6dccb23807cd79c2e96b0c77698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44c3dda5f60d1ea444771fceca29bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37df849b9cc8d89f30c95d2a6a5ca0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b55813f4b6637e3d07fe5d966f6c53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b12996fde6340162198c9978e838102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c92cec18fef7f15552868c5102272103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57daa3b940f5e08ce34c9572a50eb8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f81e06c1ef65fc7d3d49ed715732c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dadc5186585a8c418468b776b4c3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23333b25b0206e6e2ab70931212cb691107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12399f847c8921c794f604fe1f76e7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282689b04d3642f5dd58fb858c95ba0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63796f0067a2680fc68a611ae5e066f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188b7f58aef87e4ce095f940946e1ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54a697a897ee2ddbb5db27e03ff2dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b2884313adaa79669a46ccf38363b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2645b7597297b8f7907d8fd7fe6c6f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97ba308705a53d2fa3fbbcd3c3886e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec576c875e006da2fbe5448e2682de0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829bad135e2f0eaee556292e9da0280117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326db869f9c7c4d8bc9b9e767444134118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e52a9b93ae2b1e6b54151d2461c2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40d9a11d8a2b3f3f1789917c666928120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab461c22c6a4590dc3cd41c132b6a4d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd54af40d527e01528af81ced8a2dfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71edaf1260206628c07ee22c0ed432c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c36dc90a908dab8cb139ab141840d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c554f094b0c7cf6a442a46a4433ac9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9826708dbe58fbf19d0149c1d3207de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186e8c25df6de79c4326d7ada42444e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ea17dffeb093de4c8739c3d7cf393128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e16514a3c4ea441b2872f20ff3b8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e57e0cc3247aa18548ac59d49772e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cda763898f43ad081c54b179d39c5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd60f2b8df3a33563cfcd0b2905303132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604a53d98e20b5daca28aa363b2935e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90cc4feac7e26a9759fa6b961c1e16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a733e3d072849537820b61ab3935c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7e879b8bc11aa08a196964dc4fd69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62967f7b9275ef4c2622bdf124ee4a56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1dc159747c5d7c88d8650d65dedee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd62930bb5dd43327e4aaf19a3f737139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede3391e480d3f0c9872b2f75d89d97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab24acf9e363f012fc93fb2c83e3ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03a263d958edef18e0045ee5268d24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117067c4ef2466d2529796fe98b445c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260ee838f325fb7898211e43af9c027144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbb07077c341a162fbe1338968645d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce564c12577ff4e053a904cd9be6863146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec5a290242a2b0d190aa098f4d704c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ec61378ab474d211fee9eb41d23d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b12be57b35f17e1200144798b1bda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8331f6797c98ba8ef78f70eb903130150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6388ef77863ddf9f3909ccff5b408151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64fb11a1eb6e90b038a2a812c6e925152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b9ee89e2df5bad87a6c12959d473a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212087410e830fac15973c5b45d9cdfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d3bedaf437c9a85012dfd92ffd17d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13261538b60414e1ff6a64979a3644156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d3a4cd9a31aee021ffa676905c65c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953c63cb77ea79ea59a90f40aa6bc4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe73fb070ed1428da5f835effe6e3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65284f26f1fd3f234472c2e559c20f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477195fa260a959b6f6e636d2593799161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8be180858054ce775dde437f685ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d92fc47a3f68a2c89c00d8f4c53b09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9475c45018eba6480382cbfcb295c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60134c692b01a555bd3c8cea97bb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273a1aa61de0aad288dc724ac30d669166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90372f81fef8e44c94e28c0432debc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359289367a6f3f4303e10911c06c525168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1474329ee0da949088ccdedaf4c1ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a097180edfa6ddd20d9a3541a15e7f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf90e67fd54ffc967ccbea83dd931e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044300e9cb8b2374c97088d86ed87282172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d493f2e7b191500a1bb7f271d51600173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4786c1eedd4ed8e5a3cd88177f3d139174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6d8dd32100f404677cdc0e8b2d594175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8536ceb05f6c1d0ed29ee2a42db8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4bdd1929cdb1a4a05800e78935a8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189e7c0b96324d017aabb5aa8f67fc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4dd6807bdcfe79c354415e84d7c85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd46892de6aa0e6be34b824068ed93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4ca7cd676a088d981aa3ee2f660e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d95f994f4d78e95e9291a9c76fa7e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06e8755425afc8e873bb6e36c5164e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34dfc0a4dd2178746d439f01992fe9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52c36c2688bcf0594e0f5a0abf401e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefa4febd0b102a1cc0c76052e5471b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22463a118cbf53c6bfff4dfb7f836dce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164112d45dc0892516ab87d7c429f83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddee0c7aaf603c2ef3fdc7a792d5bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c942f4af54a15ee03afb66556f703b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6182e1e291087c52404ea22fac954ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684be46bfee67e2a9af0454369ac833192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6785021f19616ddb327aa0aa214dac8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0945487cf115fba85fa86e34e97bdc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded47e6e49bcba4db2b6c79c45ffbebb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e636890fbb5c2ad56ac387861617fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7256187a26e2d80880b285c7ad5e1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a4820bb2b6ec12256e19336d48953198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012308a13f5a7804714be6db664ae4f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d004ecf57803854dcdaa7ebb1006819200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf66376933b031a6032bf931287eed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b7577a12b0e53354e6ec389b95868202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7159ee24dd50090d325cc9cace3d46a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bea05213a6e74d04c3cf4642f2de6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3cbaaa87c03f984b93a9e97d44070205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2717e5fe1ae41e42699b5e9fcc986ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9b7043ab9ab58edb3e0c5f2629248207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9021bc58b7dbd731174454dd9a279208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9657d106f507d560c94ed341f634f15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ddff85c83c2c6dd14aaeff4355157210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576db927672b9d25f552f32861c2b07d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9efdfec6cc806f0e3daca51f548e3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76558784d41a8c2461dd42c6a8dddbf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fca052c2f47f891604bc283ce9979214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c8cad6c8ee7096ec78aa0975ed424215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914072a9b1dfc77037d1b5dbb74a786216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead3670019324d9b1345e1441e3cbf9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942fd93a16a7633965a3dc27d1e42c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2cfb15b3a6aff17c718ba65f02cdb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d5316709788fb9e57b66fbf5508ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4792cf558fbb1d9da767837d52437221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743996cb6c53b25f2c5160cae9bdebe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5888256708f695245c1375a4a319e34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785bf55172955a3c881641c2a17338b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b52b580d8fd43c09fc01189f492a62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd668a93cfee152a4e4af361546d4f60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ee4df1d4ec9b5d1c440b67cee0650227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7394620bd50a46b78bdf853ec52c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148243b30186d6f7ec8a379ddb5ef0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f2242b015aa9aa834916e4cc4c3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abbba846b30df2a6be38bb9325a523231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51105caadf2a8c0b7a512a57e07065e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccab3dc85d24ddd826566ddd2133174233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030c5e2e68e9f0b7e5b2ce7774634ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2cfddb7072589617481d1f16c80e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efc6944c6b72e7e5fe3c7bc1b33769236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e38017387c60aa04912e2bf01a0303237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b5a7f1caa3655a74031c5b5d9b08b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7259e43e805af2f4f730c6be0216a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711e1f9462c547bea63e3dcbc153880240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49353543f53d02bbae0c6ea3f31ec5a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda59bf7b1b6a69fac70367d745cb21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724a4fb94fa0fa6a54f7d90132c2201243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db0a21d607033e1d6767c84f30d1b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12962c3a4636e29494301fe023b6a683245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6b047aa8c9bc5dd360f832d4ee6fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b6c12c88d5f6915a9d39ac45b6dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd12d363961695fc577497632250ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d630c3e83644e889a02b55806488e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04cf23b7e5cde3720fe4a6164f525d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74064aec8508718b44ed1a2c3f6a42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd49a8e8a13d717f8037f2acd4023f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9129854fd77635edb0e2af866da82b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d014b79abaaf14e1d09b16981c9775254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e639c1d968f8481e9a0ad6fb009b006255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63af46e6452f2cda6dd6f7e852edcc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5b7cdfe3c7828c6f95abe4353d9c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cc363c8a37b5703741829f3e4519a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66047d06576c505d1564f0cee0d6ab26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1f468b54250bcb25663fc47e8a484260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba965d1e1aaa4681bdb5d4a35b16d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be450ca18ff0c42e97df035ee044937a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da455451175e5070fb6f548be74ad430263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3524a367d273940c19889ffc1c2cb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb22fa560d8e67a36b25e368d69808d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7c8260cf163b8797578514c96707b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb99d55c3b8d5d2d1a23b4b8ea77a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21d0c8f33ae05f6b9fcaebec75eaff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963d0a96d8f068efc004da197bde1de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c47bbe579d8a12d1436f3c8c2f420270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5acc4c627579a8d97ddab12e830ebf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e7b7888ed33fd9cffbd6073baa911272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923d41c25b8e53190e389d96e76cb6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2e357edf1288d4399b056ee1c3fa8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc992a3644ae14de3b35bb4b1b015980275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb41b7504bf300e25e826cd45d1f31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa1436d6847d3b5ceb8f79325ea0bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45296eceb191492c9fea8b1c8b27e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5576f7aa7f7e2680174c87ab989d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfe3d11a50110575328c0c3322c65e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aa3cba18389fdbb18b4573f3d6627281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33025778cfcec78452c978c21e599327282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d772badab937583bc3beff9a61721a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43a6508393a8a2eeb8f95e49f01fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4afcfd0dfa8cec119538804f42fed8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56540408198ead2602dbdca06516a98d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb479f8da5d594944a54b5021e1e312287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0b78d788224572681a2e05972ed19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d153b7c7fbf4c76ba6a3c415593db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4477369664d2f4b5024abfa823da5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e467ff40919d410903f09b169da14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a59824af4d327440838cad46b8e31e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d57fa97acfa24d95a886a01fbf203a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72466fbe43acc730260d2c1c7638b751294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a16b010f5a13ffe4c0ca836a3ce811295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead008668d9b8cccd2d7603d2acee3d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ee974066a1825e783557f0da539a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac337f9d21a40d89e83c1982f0bc881298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eaa9a7d42ec7169e42d578d506265299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ad1befc55ef65df242d2008013ebc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f34d4f38e4baf7eb93fa880dbccec7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a8fdb3737ea97cd423aab1f466388302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ad8c8bcfac787757a688fb10e7e3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8075642e6798bc03294242eabbeed1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83b074340dbdfdfa177346319386b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17c739aeb2028408aba072ff8c6159306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0f0207e1f8f37390ea3dd25aeaa36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ffe8cf39c8bfa775c6100d74f0920308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549c2c497566a0567d26ce22b2f9d4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff0e42bc7c94dcb1d7ff15795ac14d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68485a17d01e7b16bb4eaae8b0a1bda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9babd91c074ede26453fa90944c38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8188f4fea54908240a01a53df35e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554884c37dcc2c8686dc6dd90f27bad6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32c9dfb77e4fa03dc829328ab6e2c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0411363f65b730e94e4558c5a09da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79bf72e53efc8f92f827a60621615a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39adf933289a41a021b9b9f9db8c5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d97fc49b2bd9a3705ebb1bd065055319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1fb41482d88377aa0c62751f9b2cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67162d2617cd0e7b53336b12245efd69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6084769e8dce377ad4977f3bbf0b24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf7e425d82893b6d5ad1163683c8b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6f4c0bbf13f0161bb01fddb17c503324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6c00247d5cacdb7fcb1ddbde33033325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc25a96743fa6a7bef43a6407a1f68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6327c3559e8e4f4dda6d1f9e649073327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f2cff2ea350f24fc12ae391a40a9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdf8d27c089635b3bf025ba80169fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d75767b98bd622954e06c4b97a3539330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b879a9a17443aeab142ffa742953de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ffdd2eeeb31befbfcf4830ec654cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282da2c5f6a92d582b1bd697ac118782333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1f90d67eccfe7d453248eebc1aa11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107370cf86cadd53dd6de0cbbc64e22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ca495a2fa97f63e5661d9f127b53a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0658a817895f3266ec01da69743f03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42dfc01dc6b9cc78ad861c6a003b9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56b6e1a69bf4ec9fd31b24c60b8f17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fed0c08e40bb13a230fef9a42cb93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ac1f30012b9e5a957bd9ab5d25b3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d058210de5d1dba78b1d434b095d97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94917fb7d729affa751dd0a9c648333e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d48216f343d4790f7591850956ac7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a18d3b21e6d530a5c6d393bc9e4a22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2a38ce1da6deb8263d78796e57371346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2609e9b13b545ade82dfd3919cfbf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd34d2fed49ed0183a2be388692be0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf0e5684748b8bb409da72fba06114349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d5baf1525a0506de4c116251b2124350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932aa1ed1d0e535e395cd6b15fa1546351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25992bd0a04b796614e57dd79d076b54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fab03d9020acf1d5bcebb506702d9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a6679e386b1b73ecc054a39ad63d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d497c8cf64378c1eab65daef68c8e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238057f96e5d73025e618279b833b281356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca592f88754e99c0affd7afbbf71d22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3949d7f722f037512587ac6427fc94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cb8dbe71f7ae980b70d5b3fb43e30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1165526df710dcb505457705b215de4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00616f5e5ffc2998874eab26a133be4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b912ecbc327c4f116df54ccc71ad4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3d05ffb86c7a3d475abbc74a7eb3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9ae66876ff9c656ebb38cc32b68e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aa343309a447ba9276ebd6e2db358365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651a5bc7fd36bc0f51fe0b53da9c77d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ef9c494200345748b7c23ba385851367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cf9cf5bacab9cbc51854b9a244763368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cecef0cf788827bfc382a530df69e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbbeaea03f5c1218df3dfb7da7cf29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c262252f09da9d9454a7f428e51e37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1a8dc62f3c9d0084779bae4f13423372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbd0c03e7dcb452361e6067393b0ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22640d0f6ca708fe22b393eeedfe19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe416a25cc6880551a46ea30ec3687c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a602e20077dbca2556e669aa885d5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3546098bb92833afdf90069ccc7e94a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec2699d7cdedcc79e7bb2a809857e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3021983b5cf25051666e1bbd804d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34332993a9d232a0c505dd7bb8567bee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2018bdd87b1151732aea9d13454f191381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab28ed118d5ecbf999cd75a4c88ed0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a36639b9444df5686580137396e98b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619646a4c0c2f50a2caaec9d4105ce6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f808859f2e5a8a02dd44f1910565c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17c4f9466063976c43ef5a5e565438386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69325c63d5b5bf37cfd85c9e15dbcc8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ec8d35f620bac0d8438b76796882388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd3aaaefc375c4f0f22dbdab0f2b62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367e6ff6cfcfbb71fd33a69af31e4e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e07e8034a715e3bb10fdabcfdfdaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edb818bd29e6954c7889c3a4311222392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492575ae503c8eff27f8541a2b4d8da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134de54e63f55fd665f7a9414a67d509394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44957d3d549034e30a329ea9932716a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3c661c91b8f860f7e9b75a9861d66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85ffa8b032dd412fa96e326a2ee39a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd92a40f6f3b3fad48da5eea38b062398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381b3ce3464d9fa144ec4ece1e44107399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2a06348cfaa77e091b0feaa3c95d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e969db6f7eb0a9319f842237357867401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03fc9576b55ff94e06bad4b1e57db5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bc565f14e5f244911e55dd9ba750e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832a74da8c14d6da469a5fc3f01f3e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce78367f15864cd22e9c42182a939e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4078b1e7908a54511621a0bddbe12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a63b38af144e187b2c21468b1fec7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849b483903f7c67bd48dd629151fe93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3477f4c122d9c461e3ffc3f658ef8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500460fbe54d8c09ff600516ba7b11a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fc6114594f71a03dd8d9d967d44c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397adbd7fb3e7c5b26dee4aaba09f9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd799badb0401b18fbfbafbad9e3b4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292f10476305feaa1ffb065102e655f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be53d703b3894cf7c01277fe2280fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae279892fd9b5107c00a83d2aa65df2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da515e978db3469d1fab5a211c82b664417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668e573a62cc6570dcc964be7949515418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48c0c420af175cfbce089fd52c733d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd39fc2e08f29b9ae120818635b089420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffc1638e365f967b9e9e9e7a46ad9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af18173bf954d0e481be7ba54afc8ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c9e93ceec743e0693f2976dea3b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79048a33b66f99a31b8951ef6eb895424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d2e7bb7000b5d5a6b9ec62dd5e595425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77236981439a907cdcb0f9dbfa53a28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04db66a5c64ed7217c58255eaffdf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fb29a5d8e46d229226fa372962585428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d6b69975855e7b667dbe66dfc5dce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027665fd2b68a336a8442e2fe8e551d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84fdf0c5d88f4ca584f02edd9ffd8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b88252344eb98dd3cf082f5085ce1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6272f637a80de747af9b3997358659c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43946da48e9d5ccfeb16ef067b944e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb1b7d20a7b7639000fa0d9a1a62b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f8d325ae0fc8ef842813fa17cf47e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed3e45284720a9f513591dc1c7fa00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25325bdc5703744b8fba71a13e9f1d7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860d40ddfbf222cceee8d378ddf98de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720bf51597943e8ed81ddec24895750440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98c372077766f308cf608c0d2a6853441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1bb16c4d38afad943cd0407317e9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b9c55295504a40b3fb49b3a2bcefa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efe750c8d25742d057a0eb76992469444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70e59a30187ccbccceff035091b2c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38ebbb7036cd7cbedf78852bdc42f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f061a4ede25260d9a9b17bb81be9a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea0fd97bcfd7c2b0d0db70234122ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb396898b20b3e0fd20355bfeb8171449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee8b702462e32bcb2c5a9f2695257e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685f482942ed0da90d35becc26bd268451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df247c642a786720165c5858d415f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921576f08ab25ff3a2e61131f9daf08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a89455550b4c9f34d2e9135cac98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffbff2b04a046259152e24bec459df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a93000ccbf965ce40a1b50f3f2eef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013d722258e8cc62247c10456769e5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91067bfca670d5796bc218a315ed84ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fe3f1bc74ba2b7499ed418c7b2226459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89640c42f7ad47aaa8c31478f0a8e99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531931a4dc223c45a55c985846b594cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9b8848c7d28e02c9cbe1e0f166771462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8a7cbe845035acd9e9eae09bf9ce5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c320d9ab1db4d8235d9b7067fc043464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd628910b4f349ffc1dd59713ecfe2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48e061346553e856b9c9019d765c85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69f23c7f247b36f054c8703fab0dda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a70aa2bddf262b7e5521a72268a74c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196add93ba183e1b88a82577cfa9d288469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedf83627693f1d9015bd9b6563161c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c8440f61357ee3b1abfda0df68de8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa7e5f8554317e705c61db9d49b7a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cf0691a169bfbef896290415cf0d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c9d0798291c4e242dfe87677fa466474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e6654f6bc1839475cac6ce8c108aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2258d704b10e286556a831d87a81e80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f11c9363828e7a798586445efc1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc34f775a9ff58ee8e9421b3ba5a59f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad99882707272a87ec1ec4d7340c1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f2503d2ad6fe382bc994ea0e6e52c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7853e594ca88c1ced611f52be4c1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bf4fb8c45919601b9be44d5b6cde6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab098d506cf029b25a0a2a7a084c91ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ca2d608de557ae7ecfc521eb12847484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aab9a69d2b6520d8c391c889fc70e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d6a70e3984940b99045550647018486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d597a0a98e06c544c2a1fa9c215a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08784bedc803636489a768e48da47a0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd3192189265bd5b5391f03d67da07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43d54a88a19bdf1e807918291d297c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98bec0f22eb50e45ecac1296d572bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892d46668ab47448f41c7c4face0567492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9516e322ade32888cf7e9804f51d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3808c184f71e4def35e2471683018b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c34906f1e4c61a14ea902d5c6c31f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6e96af65c6668df9e3f9319b15594496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c712bef1231f8b4bb330b4fd19c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c01051b8f6b2f4d5489550c545c81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12921b73bc8acbfe856b9e7f6391c773499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a81b352b2f77489f4a165c6f3d02c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78387ce164d11abfd50643e219ba9ef2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85411e836b0523e869d87402e7d110502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f21457e6d624265750079d2f6737b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba629b0164541f977d857f0a069eed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb17d56dc78614b518c699c27780fc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5573fbd83004d7fe8d5838b0c6940506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd05062a27ad5319c4ae1eb6b7a8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27e5014c9014404d056828bb22546e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0b2273d86aa37de159e0f373bc5ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbb433ca07911f23886d0a21784241510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55d0baf1bf945a87ac72cc38b98668511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dede8bb407a1e4afd2b8d8663b7db2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051a7e8361dcf16633de386899350b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed318f282f5cbe7b52362eb5eea81c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dad494b0ea99d00f669147c8a5c925515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f6608094b73a884bc6fe6c8e95345516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d98761030dd32a56c3d30d91186ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38df77869f1e2c8667fb7e607b17df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea9cea1344a7555fc9ad75dd191ed1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0432466f05b270d12694dfdf31d37e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650e8c9e330385eb246f6904fa3696e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc4b378eaeb03b10c9c974e2722e0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77d4d0084243adb76c0a9ef141a56b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f66b3a375dcd506a2256ff1870f9f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbbf209edf8dfde8983a13fc78e88a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8bc5f4afe8a0b85d5e01094fbda59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13969ae0bfda370bfebfc3f30b3882527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1bb5c23820a4c7a4a6403ff29c5ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f1c3515cbdc8444a2c9a8670749b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46353d31385efd4762fa8bf4eb9338d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9e75908c9f7255599c75c77a5b310531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eb7a500f1fff5ffb003380265ab46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e0bac87d5206d04180efdbefe5a28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e306b7443e20b969f73e8c0a07cdf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988317ddfe6e33a44df0b02bc0e1ccb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8496688ad9149e41c29797f9e01c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f71f799b57f33c110fcb6700951bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b113210511d27e8e770b944c1c28f29538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93330ec32995a0a53e49df480c37ead539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037cfbbea540311e336d738e01c1b41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e70c1d0cfa4942bcac8f692f4c119c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f416784f51fa8dc7ecb971eda862c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd97e595d71b2893bd3891b265b515543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8c7aa8c07d6f07a445764cd00d2ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5455ff60f35e3f43fdea927b28ea97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0056e681536c900b15e512f02039b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137401cbad544b5e1e92dbccae96b9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4e3f6341d40e55410656d5f529f6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682412a3ca75f66307abccd42ec18b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c530c44107acde238e1d69ec6e2f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe19b832fccad76e22e5cea0575fba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc8d928e465ab105b42d69f0b1e603552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c8257b3296b4498dbba3d255f4011553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff098365b867f28921fa9a1594eb501b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc3e2d9ec0afb96d509c28a884bd7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d30881eeab310aea24ac2a1c057bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948a7b43d4dc37b7612d3e31f0fca7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5cfa2ab532c86b2bff8d04c4a079d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be641f30e66695ce5f9b105de59985c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08ae659277f9a97c6c06dc7b48bdc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e94e36160030ef019df38d52da397561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f0254659de6a2e9f5678a7edffb6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51061aa90a4a722015e6c35d7f0ca79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a15793736962658c0bc716b819f1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939e29dec6d12867df25b1cf30de219565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90cbb9547b910a3988e15625ab52d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a18b5c71f788eb39ad6211c56ab421567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117df3a3c919ad064f9a341ba45ec9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929441724023de692b9cb6d3eadd482569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec27dc870270996126171cf020511cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480674c20f20cd534674de179fe2bfb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9e18bb640b4c73ea9268dba0f7725572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c449f6e651147fe359b151757165f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc5f6c20a07448957d601552874d45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b242c8bf223609f67def5bcadb881575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351786160979a635cedba93d1705aa09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27bbdbdcd0621ca1eadf70fa40d9a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585f1f384ac763438a514fb78d1d6d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14488e330c9d921f7c1e945cbd852be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171fc0163ea1281c632c6ad8e697812580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8c9303d0490ecfe59b8b44013cdf4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090737d727bc3cec3ad50518591a71bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862304aef2e022977c61f22d6df94d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8cb38d9d1f05259c35e5608b1bd1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32281ae4e25d0b7730aa37c60b83f13a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a98e8ba83627ce7db4c0567c0170a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6f0a9dcc0d6d93433ac6a2401cc17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962591e0a3861fa21182f054f93b5aa2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c4ef5cf5b1aca8d1ea4cd4047af48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615551d1fdf346cbf6f088d84fde49a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdb70262c130625e9b2bc873f14131591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153e89502ab778af5945ae31597a4aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b2fe81c9e6657f93f4d639368a64d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298ca4034c8f1c7de29ec644d05c6cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36408819071d5c082e295ada990d3fc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89870dd45c9108f3bd0ec3a1e0dc8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31fa6d23d1bd66e3524b28afb558d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3f13309137396187e4b87e828ca4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec41a0ffadf2f7a35cf816da3d6082599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3071e6cfd0348d304eb7aa60992c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf671081672d98ec65db7d97f821d222601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee19b4b7091ed9d7edde94d543bc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb57ee29f44e39bb4dba1918e1b90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3264b9a49c5a07fa3ede16a05e609604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646ef09992d04c65f12da2019e45f3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb89cf7f6fc0814529695025efd024606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08787d859e3fa4f8f436958fbe31ad6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960892a569d795bce9652da9f1ea298608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046046e7d23d015de30740d2d5d4eac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465435c13f61700be4c2508278707071610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00cbf363ccceb49281a4e4dea00a49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b08781c0e3d5a6efecf95d2432305612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41e92112e23dd57fffb705a4ff5706613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5dc8cda942ab2ee477da37c002afa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e638459d40524ead666d5538555a974615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4116a418c63ae2d2c903dbdacc603616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d842d94d853ee0d608fa734483e032617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd9b7117e0127c9055b2aee4da60d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eecb4bb4d99465157117cd620a7c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58feb16cd8757a3e6ccf9fb48f6293a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a251885404aaab4f0bf76a7ce4dfc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36297de0302093edc0e623cfcaac38fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627eaedf5b6e61726f53dc66cc0418d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65713f91ba71fd645c84acde987dc029624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777561a39053abbf86ee893221d0abcd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13574a64417c242118de27ee0d8f5390626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711fb4bf3ef4c89d6d38e03e5e7c77d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c19d97bfaf9e9a501de664aaff00cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042da37bf004466b3474d26c86a10c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5633a49b95adf6ee50e26dc473dca8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf08c43b95c20368e9700de85e3f378631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5c3f3c594ce3905ef628c54c0ba10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587447c656d198fe4095d05e499c966b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b8105d42ed053f6eb2d60d57c294b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b36b0aed3c758744727447393d63db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca0efa16b8a04a523c34b9323b836d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33e539241d0b11e350a8a0eac2f326637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b188525715ee97875be4a463288af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f60edb964201d3369d107d7515c99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e7c2953a7bd594c23ffedf484dd15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bafc7de4a809435637049a23076f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f58292197d3a980cae2442c9426c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815867bcd1c98d11adad3ddd2280849643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e593a8d82288cd3be3b1b7286bc44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47006767f98bae2618f0c6bc67b8de0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19005ea74939041f599424c302f4f8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c33b658c09fb486cda99068d030b2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b0120c4186719897d8da2eab8592c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fe16aad33b7a6c7af957c2adae2e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23957e60d732dd5e7c3084c9fe04c9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa27ce52954fda00241170c6e41935651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f8b860a7a261404f3ecc58831d254652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e000b4f790c6242519edfe9b25c4fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47ec72a1b65ced9451c178c5d91dce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f905ef164f1345a4b4c808893f5007655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447ff01f37b51b8889a1f442f74fa34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef359afcbb21e16b502cdda6b95224657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2fea7f5af39ca875c2a4f22ba204e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d7c12d1b3bebeb2095526264e003d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde4a988f739c9751a49317e974d8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55968586c43d4cf4bb17eed3020d5e0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7b3bb80e093c47e5eebb9457f8315662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e9c79a1fbde8e82dd7d18f025ce35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47282b465457f9e5e9320485b7f2a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec050189fd1b91d7f0eaf61baed120665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a41977a30684975b686d995f85ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b2bdf8cb876af785664744463f4e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47173c309800436e752d01a4f3942f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c227937645a4772f481533ba9e497669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283aae2b9c321dcecd1d3ffbab303d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e14537b96df5f28164c6ad157f08b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43736eaa2565c13892b7f9793d8e00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed985395d88f6eed30356f9e8387c61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2af87a16e60eaa13d3f77373c98b42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d93474ae8df3881f3f47a100b21b64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e7b7e34b005e0f79ceb64b30559b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef3ce6f62501755c85889df16b9105677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743db5c07563cf3341881d9ff9832fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7f8561802d4100c1f620f3d59cf07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dddf92458e03a893ce73b03c0f95d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883f746c674c62866a8dc3429f948e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ad1db54aaee051843ed731d39b31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04f3bc86705af4aa8bed7ff29d08c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef894b19aaca0e5d18898e369c0793684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6ab6b0a94b981267c748122fdd994685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8506a58f444f131ceca3f4629cabdad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c3bdebff148c9112b8cdea111397d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119564d9ba1723f19af1cff6672cf561688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd4c68ff16b08433f14f6cc799ddcc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7237dfa875461fbb7c6bdfe2ec6ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd1e6d494aba1997d17a7bdbefaa8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05fd8a2fb3c5f139d0694fd6ab8c62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee6323a52bb24837aaef8d86b9f77f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10392ed4ddc8cf07a3361dcaff4ab6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4aa8177bd79e2bc696b366de6df59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093b7e29be915f3e16c69c14d881888696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda6357a1b6db10efe54fa8dbb4c50d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3e7f08e45b508fe6f9726ad7c86f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d800fb869dd65ffc70d39333bd08c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d670a2fe70ea825eaa9cc9f69ef55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bf6fb58a45692ec0f4aa02dbc81b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42454ad02a7148e1e18f8f4b760d342702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce14d13c933ce59bf2613d8a6ec069703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e9d4f03468226283c5cf1bca77996704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619216d32206358a8c6face034473000705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c0e5209ad7a13e355ba8917a9f3e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664786beafd3f279b6fcfa4ca695d0ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d52fbc65a5d611e97234e6f3b29598708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e3dee1200d649503fc0b365175ea2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf88a0e7ab3ac75918a2e2a5a1bc65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc4218970cd8311418f2639ee443f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e20bc9484fa6a71b8f32c10e63049712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea18345771d4177eed6b692fb6f4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c222f6a4e3fd22b096e1187aa15bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbc6656264d05c978d4060027b802a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ca409f754b766ba0241e1714b8bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b588557a9761e7b670148aeb93f2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96002f19187e80bb330379d7ca4b646f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6efee433893c60f7a4635e9f0a31aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a29863f16fb833d7f845f508a93ca2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be74e03c637670551314ba12a4d515721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197b15c11f9dccc432e317c7ed4f62f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c843f75f040bb2fab18949c7475e44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f21bcbcf9db919319797a0832aa227724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab154f86c4718c9c0dc215e70fe878d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ef29387de11a487046e34edb8d7ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54887e627ecb1bfbe85eb24d7979c945727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f611928b25c38755f51a679c95f56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fee427b0a1e1ae1396d015980052c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323efa8fe126d20838fa5341f03845d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e21ce8ee9d5e41e8d91b51999f787f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572902e38b9cf5678ce675f309be485732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a0a40ba05817ca9c5fe66fa7c1a2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c862f7dae6f5d60bebb946550b461734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0fbfc6b39ea79685311c4fb0aaa5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cc712a37e58a683796c5be5f1feed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436283c6434c75e5bf19723d75f2baf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6251b5d3e689beed126f91c98418f21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20c5d44642bdceca228e23464a62a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcc1c08e535bf60fbfff565b9c162a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ef3ebb13fee1d9448d9595705be14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35269a1e73463862ae84cce77bea96b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de668f8a03dfd9afbf589d80a14f1b0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d569acacdcf1383782b9448cd97148744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f283bdf70328aab5977c2013e4953745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cbf4432ca2de182df3652a88c50b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34fa11cf7d6f8069a647e06a4ab32e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b872a9108ee1ad0425d24f4a2ac256748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1b2798e9548e14d3382a8914f5f49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad285a74e8ae173c7f6ba245c8b6a32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a7e57932f2c483824bad87ac8678751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362ba6dd01974e929262a0dd3e4e39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93ca1cfb7bd8bdecd955dbc6771c4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca2d3f0d9ce870f9994224642f2f90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f179973fcfa8f844bb8c1387bb4f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf8f863e14b5b7567d09d05be5bb93756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abae9669e0b90286c45e482d09f1f40757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b804187ede478de4b30d90e263b3b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fa0cd8774497507d903927e8a72ce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa31d2dceed428e8353f51ad10ff9f6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac9a17f04bce14a7edc1cc864efa5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d118e76e1c38ef2991ed486274318f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d0f7d8517c346ecbb1b109a6a03fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a335aacc059b48ae5a6e2c6665205764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f6324522111a6fa70f8ee6c06086d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81f6ca4481c3c13382b022581820a1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d824e5f7b22648bf3b43f889c15b20b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cce72421c4e32c9e2fa415934b0bd0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44e36904b9da43724e18c937c221c2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d20ab874531132d1a3c2e19c20d57770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf403490d1a197815a6e4dd413169771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58a0ee8e631b6d3c9d58ab716b6179772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645bed2d28db4036d4890fd535c917c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a9a860c9520ef063ada30399ae6fd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dedfb6ca4694ee33ac23bb6a69c20775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f5c34bde58e22e6306541ae1b327e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca404cca37fe367daac565ba9c62d978777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a126068e5650a14e43366a28f98636778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a9129abe7833b617f2c6a4d4a9047779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4362ce872f4e220802e4a35040d79780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3eaf36655aef8b8f4bd19a7c400d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c7ef31bc185db4b89d6bcb76408b9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d03b5a53456614b0d0862136090aca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d832cf236f6279837a482d9ad5ff8e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee4eca0b93ec2100fcc49f14133c60785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1082f69144ce583ec68755bba6792f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59086300cbda6a0500c99e29190dbac3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30478f19a258ae17eec0b326805b5e72788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43ac4987d6fc226608aa4112c34069789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9c7cdff81fb5cb55252e0c82cfdd9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796851edd9197c876fcf3bc239e863b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc2f57b8ff523c8e4dfa2769740c13792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac97afecfbbbdd55540c71182f9a52793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00de12867d075e1da64c30bae764e5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc86626133029fff9f1d56739e57e2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cccd987dc2a96aa35272179c7be54796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab452168e89921650921049f8222390797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d4fdd13f13d0f4f085405818b08cb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa6beab9ddc1b77a4bf5c715aad7b2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0477ea8ede54b13598219ce6af79b90800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75618534eafdb6f778d9ee67350a86801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b172dd2f295490d1d884d6f5739560802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea04cc18c97ae11c7dd130be6e59669803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f427ae7023349470ad4502d866f5895804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636420d6f04a11d43e6b75236dda9ecf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec57d9defa5ff0c0d9c9310f3b2ddd4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a20413c04ce027f97a81d63aeca10b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba5aeda429199a8ea9b0de4949bd52808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4235c437688d9494d1983660230ab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d67f100b35ba970fa6d74c43501332810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aab930c8b3b9b647b66710cb0f9b16811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e523bb6343746f3fad42c2e9200c1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2486640f8a7b7c3be7deb72235c9a6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de1c3215cfe79d7c955011db82215d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e794119cdb1f7ac436a61d7a40883b9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7c95d761d23135a1db48cc90fd44c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94b7ce468adac5cb31c82ee84f07c3817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c617e09a18a53be848086575c2e581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aea566e5015cdff647fe16ca26c1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7213e8f341fb460c67b11c6192b7d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7491cde75a928fc0965b80e95c90c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30586e2166a5b5bdc103305c2972008d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3271584a43043fcf1186cdb4cd3e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b97ae5746d5c6fa240a44773c8ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c106883c6f4f0063965a9cc10a0afb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaf2206188ced53cd1231bf8b149039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b9e00e1a9e5307871709c67aba7bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4bead9e38a93a771909dc1402cc4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb502ec59577a446570108053cfcc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca022b3c7b6073a9b8ba651ca3eecc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdc439271e1d0d82b97b033c9391e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7ea1b47ec3978e9c644eb31ca89c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f266bae19bb629213931b87f8f30b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd79947dc23fe88617ad38ea022011517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fac85ec802e2ffffed0b0de32771318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05e74fe3dd590c625fca02df559dd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ba8b8c53c9108da16e54f3c81450e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea1a0c255682d7bb791fc608b90e9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b0634df3fdbc182594a0867503e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d98f09acbe67e546229b0e1c00b4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a402a2b78282ac1974871a27a3731524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9551232a021b05e98cad97c31d143cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd15403fc6045eade0b9e8623a544a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c021224f1f4ab74c4b745b100d95827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d655f9b979d335509c1b14c5bb97b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346feab218e4d64a51859889d02056b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb4780fb4cee670f1644b6a7b874c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f03f5236b3654d545cac3dbfdb2dd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0652557969db9875e85f98e121ee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b69170066e3825af3e5a98719a8d5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31249eef0237e1aad398da9d13019134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e973926b1e79acc5fe188c8a21bd34335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651c143581267b4b1d102f879c469d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd2bb7d0b1a044ed539b1e8118bd4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c32ef1ad539d7aee4fdf8ae0eb2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a66a9e5acc7cbc5ff2b2c733cf633739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d54c049f9e75ef146d35528f71079b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a98f900b1a3592e710d6120e5f37c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0cc3aa58548b68c3718133f23653c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb045cac15178ca483e45224b3b4e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef3651a8a566c6752170564674503144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e383fb4934697ce2f0a49a142fc7db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020dc3101086240fe0d86b971da244d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639dfc2816c7cd95f4952832df233eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd46ef9b74f3daaf5eb973026e0a5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff74709e9f1c720fe88cda12a0f89949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662d37345e94f27f5ed97976de371e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ed056ec9a38d3c53daacc1062a1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4a977401a198144086d40c0d2419952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654578a1e031af50f6368a180baf22c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f869b79eddc36c1d5d158ee53b7c6c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae401a6387423cd92d73cee026771855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babed5a237bfaf8906832e3999914ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3899981b52c0e7e32d803c531a7bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40df839745eec8ffc53c4412b33216358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c76b2d8f41fbf77de5220029b7388459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d24669916121015b9cdab5b9f50560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befef644a06fb0dbd5020dc3f574da661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcf76241b872eb354bb7d5461246cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad16b5732142def58296b86fa228da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d5d745528d17f9bdbb9f1ce0a0dce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91633ae3185545aadb80a6b66f2ede6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d40771fd7b2b7a831d1e4088edd8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2dbe8a0aa40ec2d88ecaca6ce8b0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fc979a9250a9e3b1c8212f3af7f3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25636c0e506958bb5ec82a55d72d3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a1df1f5a25997133de862e13184870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e066792d1b5178b24db061908ec2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecebf0e2965f9493a8a52eb34be5d6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc699642664bce17064a5c72cba6c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cad5561650d4b8469d26416a530bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d68ee9e883d70dcce68e4924f7b9ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a5d6352faf05ba7800fc8eab4bdfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7f85e771cd9cff94102690414f23677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a53f2c7746825b915af2bf1e5731b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5a49aaf4565da4564a77f4fdae80b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaad149c6f26d56d588189ee00ae3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62a9dd96010a4acb4b685f435b63ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1231ab914cbc2986ebe2bfaa7eaf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92068ec693258e582aee85d3f24c139483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23defdf86211928c4ae3b8deea85be8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7906a268c95567afcfe4d42bf54ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eff43e32d41564e8ad8aafe3fd8ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afae89612929ec65e4e62f46c7941d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dba198339125b829a5f10db9baed6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89779175b61173b959a92d2188fdc2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e8f428ea95958512c4455670e0fad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeb1cd0d79241bb2f3fae167ca334791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40aeb80ed8c2bed1c3523ffeec7c7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a8da11e78f969ddc4807b9c210e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ac5081f6190ba0b830db916cf24294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba017b442c73d30e9fe0b34332fc6f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4c2f2d1f0746c740468be8755be8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b2569237a4be3bee7dd2063e40df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b8b2e7cb23738c3c21e65205300798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4512ef604ac038663c5e69544494ff599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aa0676efbd0cea07e2447b5e3bbe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630681923c6ee0f02eadb68adb6e1e87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b892d9988558188ef4fb6d71055000102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158b51481f4f33afc1677ab65c171da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a267ec4666d85484dbd85282f02a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d8c2a3f33b9ea281038165d64140e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790ec32eac7a904625e342b7023f71d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbb480125ffbebba01d825d6d2c512107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb632fac2ecbe5b3443d4bf473ea986108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab6ff0d04c04098adab60df0a6443e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b969b5cc31f926091ad3c1581e3226110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76696c0d9fc6a66a90935b652a97b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd47dc7d81b137e01a66c571624486112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74357fd09dfa434afb524c7f32ee9e93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eb91a49e84d6fe6400424172e3a89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983e31a4e83ae00a5ff162bea1daece115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b681358ec7d0a92b2509fd08b38f080116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56aa229975102c4424534f1646e100117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b3cb0b7735b6b15e8970a20b69d07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a2f3f801627a792db25f9dd834e5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aedfb70a301ccbfd19fc4f512febf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc31c43137bb59ea79221ece713fc67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606aae50c92447289521378594935b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8e09856f5ce5290525a82ae9b4f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001aaedc7ceeff0d8342df1b91ad3f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ce0b4c90ddbcceed6135fc9039685125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16093d65f62d58423482986515140952126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bc84c84d7111a65aab8cfc71ae11e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e711a2449bbc4a5e604b5c4dad37416128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c1607c466ec2fe851864e85a38eb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c008a840d752b4567d50595cff13fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fff1481f16649557a01d829992d2fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b094542e73b54fad0292eb0a27e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad6873c7f94f890f019bfb9cf4ace0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11631affd23a015536fd459903db45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe9baf7f95465a3581363711ee3030135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36057617b44b1bf8a5763463cae7fb62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead8a137269c6cea2f32be8acc7d275137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ea69790c7a640aadc21b215822098138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fa98acbebf0bce36e93a4acaf8be6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214352ebc25388e018359422625a45c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f5bd1e6208d5657ff2461bb1cee68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc504a4cb3ca96679d1406697a70a6b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19157e6e14ab24a158ef5387b85ca62e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fb436c9f4234a37dab0df0714ae71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7149f22429b6a342c44ee9fb936301145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb863b1e3bf6dbbfb10b7d5501aa3b4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96022ec8f38c3606182a63cb8fda0158147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7592b449e3dcc918a1fe6b1db613a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc767e7151517597031370ce6b7c03d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf36521505ca2ab6289a708df921d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a40b56d08f2d90e150476dfb1b072151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d7e104f7fd5c945f1ed04cb3dfb92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eaa3ef0f619184e021ff4035056c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac680206847665fcbc91ca777e7d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2398cc3de781283fa0ae1f05a22960c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2790a6dc2664493366732eee6d4c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e1bae30922e098474e612824aa80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cae454319a57a5e531f334faeced7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dda8bfc66f11b7e1027ae754eb20c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d91637f7cfaebec07d2806a513094160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739f5364922ef87408f4cb117a6c3f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a972cd8ae6f9dd6135a6f24beb00457162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2f0b29127af663a59ecf7f52fe26a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5125c2c0dfdd52e527ddfca8242f34e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd95b621d6a675e4b4995ef9ad99b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb91b9cb479902b4b738112fca62f59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4dae7fa9a1049b27f016261e6e2b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865c8d072a344a8300c3400191ec7e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac2b0da8d61547dc797cf2cbb1fa0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976969c0d403ae4c91eb9e43fcb6aa95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730b8c1385b49d9f4bb7f54b8fa1000171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a09bc38616fd557c0be885880acff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4258492757097b746f31665b39125f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dabe63c12e7c347a387f80f8dad6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2dab4fa5b403db703f6e18f1f21a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efdee4044fb8f42e2bd124eab51619176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235219b2420025c58659aba04e56fee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacdd49e05407df076c4f1099b3145e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365e545ee03172d28a9b83a38f2a901179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374532d1d40cb7aea6838a52705218180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec147f4aa02e3fadfe7b4dea986adee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e7dace607182fe3577bb54b0f44c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4e61b7bad6b89cb283c7a4a498094183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf7a8dde267e961d4b24ee6f8b73f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81c33a50428ee60bfa89050017b5c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45090b13d03d92914c46821c8acb7f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0548a0fbf60fa1e9e5c93d9fb641f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882689013f978a4ad117139cba05bf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9735271de4dd4262c501733159a0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32955fda25c27339293184a2c1072a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026cb627a4d06e9541484dfb9379974191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc7e4285a6666280eda9ebf043962d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a966b54b7d051f0884c1137c18fc30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2916190c94e00e641478fad547ce5f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446184b0d0b451d6f7f003a18ae391a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e7e11dc11c775b5488e9366c25685196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19fecf212570db6dcc4c7297abb1a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac4a93b80cd6ad822b2624be49c702198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b4632bbd51d2366c8161460a003e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c21b1fc106ec3c251a8257722ea857200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292090f22e5fb81a1bce133810628f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb93336b2ce28cfa52de4303d5935a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4189a1585554291ddee08230a8f19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713053e6430278ecc0f1b65ac7daf86d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b8331e2fcbc570855fc1a674c2f60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55dbc14a9e2b2c61ca5389f180db20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe29af2fdb370f43b855c7d2f5eba1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149897b5cff643d91847a6ab42a3cf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ffdb6d0dbb6812c747501fa85a889209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568c75469900b2e233000654f76947b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879b249f4ad9d512bcdce53259a7870211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0d3c0112a389d764d64ef89a8c727212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f54cb2661364be2828cd0fcd7d971213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8006e97dc00417ca241e4fde0c38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87211a3f08a09421230c825e5721d8fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a629c97232de0e3ba0cf0ef78ffc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf61e7a62c4532e2db453806006761217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4327b67191a56455706067a1d15f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8f1937b91fbfa49ec1874b22c23b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41be1018945adfad319d17c196a6b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088f71a6bf1b61a0a31dce5aec10a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56183d177796a7b0b8c5626ad97db6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd2ab15d19a6b2fe1deb52b2513c0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c125fb822e216ad9f75e344f82db66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e8b0f2d809034528db5f625177a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a015e376efc506aa3ddc2a713bc64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a390b2e3c0a383937af5837fdd97c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57e4ce53516e377c18664755725a99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b4ec9c4646e7b1764821b4a59a496229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c1d4d62494cc5767104e8e4dceeb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997fcb18a77f2bea947a96bc787fee6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88685a9897fa502ca8b3c44bea5b61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dd5975955befe95280f4cc1dea9d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be83e89c45e6717c57276b5e06c7e6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649fe869a7804dcdfed5205831bcbc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28e2f80ee2ce9bd9aa2eafd3cfb07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8dfa1d5578f7157d0d29e9d84c7bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ea714c136ac2a7053c5378870a95d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9111f3065ea0323180d75556be85b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cc8d640fa4f0fa560b8d5dc19b2ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab9f5fad6926492e2c75b342702ec8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d174558dd3073ce6a8addb91c6c7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983001128c77761f518be7d79999302a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aa79eec2840aae791fbb6056b72fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9ca5f8042d1b2765de5dae8aa4684245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de1d176fae443947fea230c188c5e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e0d21165ccbb5bcd58e8a0bf8c7e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fccae06bdad221ea32a77364b2992248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf9437030e4cbed1cebec8c7693c65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1471c16d6e73765bd1c079277fe7a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d35785a876a32012fb9a0189772b21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9f6e3835368abc86d40c4758018fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5cd7978be3834617f074ab9ec17a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00385799cca25b210f2f16db5381daf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc5462761888bf9a5fcc40d3108f50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cd042653804a1090c4a30ba8f550a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750229a5f87a52d7e26844e6a431f83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1f5bbbac893f3a79c597c942cee9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f70982158e06f942270e3a23e5516259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520e04f37ff497df96ca171ea9b8702260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2c5e0689a24b9d3a7656ed7e0acf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa4ef874c4d891fafa34d87e9c7d03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ce45097e3c24908593a385ba62807263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f83133dc347554bda8e9a3e982368264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb32963802991f23d0eed4ac041b146265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92676c4ef0bb90f4d1f915feafe510f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27deedd9df4d8a374123d36f4dec626267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9c4fb90b0a858e3b2aa8259fcaa33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c852f973bcd89e3aef539a6c408794c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc2c4d248a0cf398f34567a20a4193270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54eb8959baa4413b2abffb85b8a067271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2092ec28fad8894ff2736c81d4d92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d7665881d6d2273519141f8a7dbcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17728db832d1c021d428e7f85227125274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d41008cbc1ca75bae5f64c0b32c4e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f73870a84ff4565f1259f65b4d13d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebb0ec5762df5247031753beae186e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1a1afbe5218e528fdccdb711929cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e37482ce56b2367db6e1d921b423d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83efb06d06d68d30bcd8d83f224c71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd00ec5996630815151bb64c11394281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e2a0ce003b3bd40ce1ecd416b6e8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07967435154753c231a40d3001dae4f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded06124ed8db867874242068a02f871284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf057a0959af4f0d181f1a05446db4c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7773069398e4b0c41873e4ee94efa7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d3f201eb67c33d9e9c28347e55d12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e905161afcf76ba39684a0366f2abc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c36c28440fee948f9eb8dde10f0696289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da912055a83a3a15c6165814a387ea8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be55514021d637bdd577e6b0f31a16f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4191bfd5ad2f9f6164e47d61ad066be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b47e8270b6593fb7d20182ff82e7c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2452a2e2e0d1d78dbbba00630df3c6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c8dd791d8cd35f8593d9804f8bbac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243a766ca9ed721462005a35704f503296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95296557b158308ed8a91658ce1d43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae875de0ad65e4739454a61de9bd9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31746c348c2aa10a05c58bf169d3785299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099faecec06608ed4d321d9350b22a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36336d0664c602e4d4a5c6d8e4813ca2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6117ecd4f87b399fcb4881345065d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e2e5e1e0d3c6d83091aa6f828a8b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39cd82ca0636ad46fd118af6dacfbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d176dda0826634c43e3ace27ac2403b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5debf859538d1867aeb945b678ffe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca51e13eb5198f9fcb194510cf9dcdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122619c0001b338d57574ff820cd516a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f8c31a0617f58a8046c23080fe14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792678f091a07631c897d80a07cbf718310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645348900ff8e15537f02b2a2ebafe93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9253cc2250e65cf99373854c8cb31d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1da910be2c3ca9ee4b45d0983c0c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341f74d17a79cb8c5722e978aedb0ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6cb80cddfe66fc6a7737ef9fe827a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b63680f28210bbb32da3746eb7f39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbb491672984cfbe80fe75b8368830317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eaec4f47de3dc2809a878808ea3c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba84743b8e067848e3b67fdb3a5d397319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec492a73b0caab44ef43089fe043c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb47e2c7f3b1b48c49b4f3f40965016321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfb723ed2c795cdb19ece5f22a3124322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e45cb228842ceb33d7137fdba08410323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bef71b2bef4903dedf63d3d1c9dc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fe985adb9cb0cc9fb6df2e62e3f21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0054b78d0029198e886e9341a77916c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3de945e304867ab2f0e9d9cdcdeae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d4f5217e6371ddaf44cca6a157a9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a4f7d0e128950c177440dee0b731d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51684c28ed49f49ce7c02c289be4d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786044e6da76031f1085173fcf192495331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf33e8210583729e575def7e9707ecc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883297d3df007c1e0b4f54a80e095262333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f31238b526d20cfbd3e1f6e6a7ee7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73258b2f3db5e9df797bd53f72965f09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348148a805ec9befeff2b769f50e9446336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90bf3d9e53c7670b4524b84add63f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e89b441a2bda4d7165d20ffcb0480338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e8051b9fe6891bdc9d1261f531ec0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35834497ff4f16aee8db2bec84fdf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752afebceae5aa47e0c0683beb898da2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0b511e5496b96bf03289d80a62121342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f185a948ea1e8ac86d788522809621343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db82b098b824a8cd22352ec166c8d7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30c687203b143a309fc3ec6da13501345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e80218d3ae6b2e8542745c07f657f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe099c599cc0a5907cb83e15f1385d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec4effff124086479a00fbd4074e70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cbd63c6661103e224b6333815abcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274d27666a9cd8c2e25aec43ae3677f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b82f48c65effdb5747bf52a5882c32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e60eb935233debf02efd73d238a4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d3d7cf7bb6dfaa10f91c7d8c11a2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df65139e883d045bd19f6e59fe82d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee84844712222005f80a19f00ceec9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dbcd273969ec6d71d7457f389eca7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7c5220cb10f1ebd9f9c44fa589ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32563fa649e6dd78c834fb8a7b9130ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124440243608945f339f653a5aacf378359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389085a5af6e8ff4b9b801f2a360301360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922b7ecbb401941313244dd67a79ef5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dddb5e38e778828b0071cba8e170d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad9a81c15b622888bec949c00a2f20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b37ca49231b1ebcfaaa4080c7f0e26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74a05776679900e7f3cb4c9febe4fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70e603e6b4ab1411b0fb27e193736a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc19a88ab189dc80a24668150515e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762841ce16b322264ceb06c8b724ee8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f1786f85055c60a11e1c82ae03122369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d91c320f760efef450a92ac2a8c16e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b26c2444f58f3f367f371320da89f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf63f6e35982cd06b9d522cb48fbf7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f1a0f22534336417b00206ad2fbd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de93758d5add055311eb433038ffc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6694d08516d79b461fb23987eee72ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9554a6f238fedc436c41038a1eff468376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedfa5daecc71e1b11d87423bea2bbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bfbff279cd4cd36babcdfd30eaf64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2cacf60cd4fa8ee2f032f8c40f856379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d8af8b87c5b0be46d7531e649161f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ea13644bdca4815e9242c55c2c54b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e9990b4aed933f23dc1a9f708fefc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc611a849033cf369e1a469b582ed369383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2d31e3f894efc09aa1603762ee04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda548500d46e98e72712cb282ace1fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5f41d17b3512e73183e7ea287141386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1e3de3228fcfbe319fdee23fcadb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc2b91afe95d54aa1f70f4d843394b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed313801e2dc4b17b87bb27d485273389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faf22f49a581262392644a35d5ba54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85350e9ec7affe9c3fb6d75a92afaec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5658387f735756adba9e8da20a42d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dd112138fe42ab11789cd2210877d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded43b0e6e0c8389db53c41973bcce4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306d12ca954b6c5c321a74ac8ab1737395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa3d610bf5264d31d375532632b6f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff243a52e7f9a168db3b88642e5a25d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd865fec2f93e20b81bbc15f91a337d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e929c7c4977b471ef146afb341d20b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eeec6084e108ab1cf15cb46fd3e020400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04971af65c07f0abd77b502808177f96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2631bb4d3d443c388fa98f26efa767a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045396a62caa398b690f0cab62ee45f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb39de2f4818d5462c36046a1c3caa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5a629d851cb3a69d3805fc94768fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f6020c1ec96821164bc75d285da3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965045ca8207cec7839e1f5be12d082d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c981946dfd273548e37b58f7837850408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad438573c965b8b3c377bb95c821c516409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dca51712db5469a8daadefd13399b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10102d4f1b16bb6212cf9a701f88723e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a1410b4e9f463834ac5c21e1ef39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad670efedfe21ba797f4546c812ac3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283419a9a6e238f4a2ca2e4e55abf414414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a1458a40725de0cb40c47301628b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b131e20130be5cd46b8a491903a48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa3474f73468a16cecc8495cfeb9f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b5342728af9d90f33835552553c38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb174eb67a528f1f6a79e3acfe4a1cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1edb6b4ca3fd39a2c35400107b40b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a725a460984c7924cf4b2047e108379421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367b0d6102f10d0188c623c485ea616422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ee8b351d2ed9f680b769be427cca0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0248615f9124a8327361587c9cf01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001772ac88030e9fb7b8b19687a82ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652d2ddf8202024365341ff82eac9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb619ca3ed57c01d0e12016c67d1a807427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f70d096c524596ca95aca2d7575d69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7a5968d9816df37089e3a75a43fba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53afb30ea8ff2542900448c2a79049430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad3cc064a57850211bda2895d9a2b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092fec13f44f42ff503c947e509a081432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08535439eabf0f1f606b2842d9cce24d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e44c65b58d60453ec16a96b39e6f2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d7a8f637bc427a626e08dd1722a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644cb39b4f204d5893f8a36d7b4135c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a73d0248c34f53756c8eb8249def437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c1f94b2745b4250e616e5a9b18c5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40db07e0f263a0aa95665b20d16faa6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f92b9824c34b2789f18b812bd7375b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51517457da3344b42a9fc42dc51571de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b4d4eb5343ac48e554ca64137014d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a046c7e54582e0a184ed67277e29c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640ad4c4bf0088212ca38ccf6d75381444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57548503ef2ee8f0c6ba0352aed7c0da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989deb148ddf963da4596d1f90e775b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c9e87f5b07028a64866c487102e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9af9eb2c8ca4e8096a03341553a721448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99d3f8a8c223030bda5d1ff6a4c286449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ecceb6adc8868a7a99bc1a090078a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1b5405feeb1ad146a8a82de04a062451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bcc7f40094a2f539d84d81ae9065b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8567f499cbfd4212c631cf94ac4013453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf23c81a0a43b6ba2664e241eb4b32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f895229e37cac3f449b128088be164c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dd67ab1e039e5ad89363a2275b466456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579666419be480f39b074eb5efe5e4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996edc2f8528300a05f3db200c822be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b8d41e2851719e8e043989810d47f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d66edd249e6c2a865861d18c5d325460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb54ed4aeae32edc2010c9d284e9ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eac994bd3675f1edda6a8dbec36c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdd487d9bfb19ffc5f891aab95cbd5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae26cbb1d2d7eb95598376f424693dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bcfd593658f3ad2905fcf0f2aab2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0b63f6e998ab4c2665cef748458f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eefe8cf718fb00de652c602219bef4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c77748c618db00712b64a37d15a4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fb17457f08d4d7bcf2758cdf8328e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd1ef3408631423606c273d0163545470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43a7567bcde45649c077cfbb36560e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ddae80346da48e54be3f4ba0f2ae1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa19c0670142594dad2f42a7a94497f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d30602be9681e2bdd37a16407d243474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4112326156cf2fbf59560b28d25cac4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a22348bb39b6f68b4fe069702218d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8a0282b22c8415452980db35426ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774882c0cb3769654dd13840105395a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c24a185b4dd28e741b85fd01504ff3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebcf1a1149dae4a48fe59c2962bba5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0874ab5d78bbfb925cb79c104486a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0954fcd59b637126bcff22df50df300482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df796694bd75119a932748db163e6534483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efecf23e68980be5274abd93cd94aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588340edced13dc16cf4a9a41122a5bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f937dafdb0eb0c1c153088b8cda962b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b41a057c5eb5156b7e2ac55e60c345487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fa1d30dc2ad3529b6b926b23e74d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfd5eae6c5fcecf516a832226f95f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b66f44b9fbcfe159fad92f6382b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860e1f88814892968de5a52868ef992491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405da195bd0377d0217c757c6ecee92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756790726d712587760831dc932cb28d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeacb6878fd3188e7d5597a0e2d684494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a030b7eea0a0bca07cf048a8e15ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49681c10dbc2ff6efe3830f1526180496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23999a7cfab135e16583a327d80821497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1038d4b6ce9fa6bf8d3f659b89cf0b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456c28bdfbe3f3659b9fc95c2636259499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbb651d9dbcad9c2dc12d2fb90cdc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f0e54a87d6362c01a477ee9d41521501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce57b2b8431179f864641ea5436829502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a107bc9bd9df3c805ab94335b6f08c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1c1ca430b0f2ad69caac34584083b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbec9db06b6d33c93bf9a8bf14bdf52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228b868a7beee8d6592de256b3960ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c2eeb67d0444b1be953030257ba28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd50b4779421b4542148d365e4a87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb06ecb99f5c7c4cbcf4622c1999ac3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b900ce3887ab08d520701f979c8357510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f16ce4b0a0af8370c30d3d4759b8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fff8cb2ee19031f72553a4f4400b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b539f5ac9a2f9f7488c07e298812724513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3b481b68f1b35be4a2f7d7a845372514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc52e81aa89cbd63b256f1ab64f664b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fd4ef6ee195f5f7de5e9ee57a8445516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66029c96016912f06fa323c2bfea0b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ffc450e03220e7f10b047763c5d6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036169531da765098e0545999eda2d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a2c5c96863ec0166512129945ca89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c652636f6c1b59edf29184bef24b950521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77bc98e464862a65eb9a7de1ad9908522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94442f0cfee6a53fb29d0b08de32f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed983d59a5647efc0b60ad327b7b0ac6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0d5ba2ec4a2c6c2b021c005b54452525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadda5812ebbef6eb11f14b5fca8231d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483ce2e2d4973de62f35ea005643dbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe328ad5b1ebee61f1365e2503abf585528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa258e7d42a070c0c6c92e65111d5874529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54d0677991c70079231a1b2872dfcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a86444dcafd5699c93753ecd9cbb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd068d4f908b7ef66daf4056e81d1a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3aec7fb2672dceda343abc17be32b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd347603bbf30e38524ac7f1da89711e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b99235c349f34a8f6d794df0702d7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e575ba04d6c5a582f91b7de05a3aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7971f6755d3ce3b7b5782c85bc8d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a46cf28da9a9849fa31b9decc328f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd416cc637766db3f3f5dd049e4dce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9f4b8eae774f10f42bc1485e6f719540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad656d577a308400e1047127e5af16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb95c65f384b49d2530fcbe47260db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dc5a76c3fb0523d7ffa767f7088f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e87e8f18aa95067456e74fcbe85ee0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac8a7a3cfc1c169ee544314fbd5bd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd018bc81669fd8cedc16965b4f8822b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cad03e3ac980ee73efbf31fe91321547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f00635fdcdc965078c67cce97d3064548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649b366e11ffa3f74a75bdec2e37d37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc84d0c871e7e306d5d1dd9700c768550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3415690517149cae737588721c3e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcb86a690efe9bc3a23079f04c2faa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4ead77869a70d3b27340374caece1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82e3820c3335f4b334588c4b1f02a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cc89f196c9c20ac5c591029ac90ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7223b975da83358f09166f90403e7ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4494b67c782101e262111de2cb4d00b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d072c2a648ff5bb1ccd859f80f2301b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cd80b3843c2dc5ccd63f1dbc7a950559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d909094ac1aa6a0b562c91c31dc73d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4622fede187c8fd3942e9203fdfdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62c516ec793f3c4209adcd31fff3fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0d4024340c676bc4186a4e5be8327563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a26d3fddfedd39a3fdd42726b241db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0abad75d74dd3d6cb624b87d1f270d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd617b9d911bd026b71d32dce7f0389566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf2435f300296f7282c21c1cbc3a75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d886d5958dad2ef7fded4e49576b79d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d320776357df452f6afea9156ce08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc508fcbe1b24064d88de714edfe5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba24097d53b8285c7fcee1f5d3ea140571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eabf52b8fa02202734f51f4ed8f682572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44bffeea7aafee99cbb13ba2e5b713573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5f45205aa33a9343345be56116945574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafec57b119bd60238bedd28a15c768a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c251d7f5b8974900c4f9048677002c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d54e889982ccaa7a90f090e0db3489577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f925b0e9e0b6b80688165373d368631578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacbcf83477407ef19948d640824e91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9fb057f3dabec559ed7efd5f817b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abe416d2324cea3acdf9d0ad7ed327581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5fe6378a4608cefd943e12a38d379582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29065e845e05c35b115491f2890e8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a217feb7c0cff99bf503df882c975584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d018b0b831233d07809a6cafa9d1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138eef139dd6ba395de80124c4c528b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da0db2debc85782302ca969573d88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae3778aa93dbfe9038004204a01cb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666eeba38c2925a753bfe3fcc7a3077589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c02ffa0059c3cff03050cb48aed9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b385924045a9a468235e04a14cf8b82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a1bf51a7b87a2aa9b9f5c955d1b2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73a7a28d49c5d80ed9d298410326fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c6f7181c5739d00d051235d45f4af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dba7d812808493bbf3e41272548a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf25df4114c01e7af4df0b51168eb38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df03bc4f2be1378d3b5ce56d83b9de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a27f1570d0d41b9a8d97a01f65fe5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f89c0b1ae2bf81641302d8623515c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403571947ece87785f14c321bb3b06e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb0a3213b7088f85cbc5a5d5b0ae1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547136b63efb618687bb292fce2d568602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504e518cfd7fd30fb57bb38632d4bba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cfaadf933c171811a695c244aab2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe8a110a3f30a850d71ee2d003d269605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f186e5dbe6eb62f6abcbf87d6c8f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed17c58c36e2d1d93edd33e59040f3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe86dd2e9508c49e43294a25f962c48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c27972e4b3814502105c2d5787cfb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad27435543123c8730130e370c819b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8fb9ef56ef92f68b0244fbf7029f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae90398480851ed50aa443677c2754612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58bd4199e89cda107154de7f2893e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7b9be8064a3599308cb7a91770bc7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4dfc76a6979f4ed8fcc3dd53b7728615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50ad5d60650fb88d10e5b3b0c1b873616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feb419caa61af2256873cf6e61205b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873afbc8877f5042b12dc995daf81c4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a55e45fd47fa32f4637c04808732d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6a2c089d1fd0be4094a6cde1c9f99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150005c484cf994e27bdeb9986f5e67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485457f6499dbded3ab03f0cb985a82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328afddcb6a6030147cbc90640f24371623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dfdaad6c18ae3aa2bb46f9791873b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b8d6ad922d078e7376cb0ece84c3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25121a761bd4e4a55a977e2246d13874626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d98e57eb2040cbbc91d31ee8001e41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b802f5c28d0b84549c2034ce41c7fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4cef18ccf28db9e9d0bcdae529021629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb366146fd6f356488da54452ab0880630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359ea5dc192efd29720a38ddd7f27d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6375cd8ee4e97cdc5840e97e7f1ad6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d14bf10b0454c18553755d931e344633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b518c09c2a460bd673742c511bbf1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ded68695f3e3bab546fba75d9b33bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a326a88d71d2cebcf662ac564648c0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349240d7015b587cdf92be5e225edc60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0612abf8b7421173522f9e256201bce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67e1457c84c50bff1c87549ffbb201639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b03e0bd9dc6fc77b2571eeaacb0d69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55dc9f38ca33c39bdcad03276c8bc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ae6c2134bc438e17cab3059b0e2e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f8dc73b7a4ccbb7045a3ac70b1866643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0c183b386f17adb536bbcfd4b3924644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e25f4f2b46d01bc518f51412093f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d08089665cddf352e0ec53f3f2f045646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d62cb8b929e2193c89044f513b77cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f7c6c0aabecc0912e29f2a73bef69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce461c52410a5d1f26dd3a8da8baf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3159c7c9a5c66bee275dc8c7e997fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7c6d2c626f4b106b975dd3e4b4e5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eac5d5486b38a3d66a7f3cdf98c6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40946fa8ce1f7c4e78dddef9527ffdfa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c09ff12b4b1fa22289c645cb0091cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b91bc00f8ca724685b942f087c99dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85135242e308beb7634abfbe8053b293656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1147b9a6d7f350bec3375fb503f23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1769fb3a763bf007f024644c130f777658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae10ced077382a419e21212ebda7fc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846c14110acfff7f78e847900dfafbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c62503af544e1197a14e9456d9a63e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e3c343721a89d7c6a4229efeaf936662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff33a04d43824a5d3f2e3f47c3bfe5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79101a89ad861299ea6d9fdf685d011a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af63b9a9d7a1509937c8e521e67d33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ecb1b57260c0d11617f597e97b89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120b876347652c0da8f2f7867f8a549667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25490a543f6cb57bac49f5d16b353032668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2c24067c667bb974cde4f5fb9ea04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2d324451413b266f2c8843ceef887670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c6047e0ccebccb0b1c5e11f88612e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e002873916e1efa81442b114ea1f57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b2f8dfcbeea3511a1fa13e322ce1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29603858b67dcce52669c27f6c86108674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59444c9a561fe86e8adcc9844d1d738c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ab59e1c082bb02f6124a6910899a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56441af6702f96da1212f870d5f8e94d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d5bfdac2c30ceb896cf209ff0fbd7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b376322cd2ad59ce24c88467fbb0ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f24e71f26dba4de7f1522f9aaa21e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27fdd61973435e91c423864261e690681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf48b5f19906c215e9e24c22ec5495682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364363e799326065bd50591de3d3d61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405adb899cde6803c0aabab16447b046684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b24e6649e46d64377ff4b82037c61f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0dc1954e50f330f3fe99933c99c18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51736dd932f5d0f804d57e14965227687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9429dbc8a5010ebcb1ccbe55441a16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb22eed065fa683b0911214f5d3ca6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceda3200483fc3d425cc84af37c064690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06136920a1beba9342ba6f59f2d8d05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207bc52c8cc7c1c805dc332b7a57f0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e72fad474d1eadc200a3d30882f98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950543b2f398d213e82308e2ac1bc245694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d5dbc1f0b57ed7f78997bb64aaf4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45772cdc99fb59b370d785e541f807a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d2c4f94f9d44db1da7d66a7e94e17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8c7ab6674ca04473f5291cd9204dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fcfdcce9c746ae53feed3e9516699699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881546caa521282cd6b63c073f1f97c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05027cfb11a6eeceee30c6668f71e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2d38fedf17d4e3f4243841705e319702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c63efd0df22e2525b0dc0f44ea25a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3c3f728805055f57014f081952a57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1c68175cbadc51d3191921fec15bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc9827a77a7e01dcb814542e8ebc29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77022f56f6a706d3f5bfb8f5251b96be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f9457faedfb94255270a6f8b8167c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5bbd63c4744b8d909d1ce6ee74689709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e982a7aed574b6d3643346b6b98fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852ac698dcf95d89815fb71e253900b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa416f66082ed435e6ae9a6a27fb1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352adf7d553950b440b17128395027713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b1d214d8310046659163a9d0f9a0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc5eaad51cba57460ea74a190ec671715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b0bae0a439189cb34143eb44545ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98710bd0e97df7a80ea4add84ae054717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f68a050e13c4636f0a4e85fc784ead718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8bada3b92f6bcd06a8b7d8d977b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c3092b26c05ddb01e062b666be50b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4517afd416741905e9291af2b64f962721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3675a001b9cf35dd957b3b45c024fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e730d6cc6c09774e028b36641b8c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72663ebc23d77b028f03a5239b03e4ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9b51a83c0b7596a492d529587111b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354851237a3fb7f51550de910092c5c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3636cd7ffab1f490e7fbece8b6232ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201526d894a509a2029e0b036e3463d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bf4bbbaf580080032d1c60782490d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f742e0bf7a857d0dd8ea7b3f95250730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd470945b3e43994adccebfd7fefad74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43200c3ae2a3c34c2dded374cb48f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a4a62eea65185416a6e0f9bae83cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369f2849be530adf5e66aca5a271fbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e358f3fe595e25969b746c16c0456735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb038a97cd1e950f17f6b8ef59858ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bf3c272aae18f928dde614d77c723737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed9e3a97319120bb93a4e8e1a575ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f083f61021724e3dcbe9869da53bb24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9e91970c78ceb2c5457c43cb1e6c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341adf20b5964d6535236143aa83c28e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff743a38cd93b88ecdf1341e2912d1f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4af03c18b1cd3a251d6bcb0e2e2d83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb9c62707abbb9cc0ccb9a50c6c5b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c73b32a61f36929ae3d28d009d27e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fc7fca335d4502c375289e627f3b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257f179029ae1245232af8f7aabe671747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7a879f94360856a564535083fdfa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28ef09b26e28d0167b1553cdf8e726749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d548960bb8d6cc15d9635a9d677d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100f9fe954e88adf82846391b27da2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299be33bf027015b3db36d38279c753752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f40222a2692c7c228751e897092621753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ab4bfe88e215165c6e1ec161a3bb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002aa2b1e7b887d561a085bfb00847c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6c0e09712b3b62e4324d03c143f79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3118632b7c920161285f472cf9429757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b280c60b9f5c3ebdae560a13c07e175758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eefc07de06984637878f659f31040759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aee1c89ae18a347551b9dd266585da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c320d790c49068730bdf7a8f430d5c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d62f8159c15d57409d5f91d2dbbe3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ff18b6ff09632fb8e159d674ec76c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7b0ff5d151d88e81357b0c80863f6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef85c7acebcd8725ac1cf6c0d074e10765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e0039bbacde328e1f6e9e0af95133766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3cdb377315bc348159895cd1755d6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>