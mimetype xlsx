--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381f57775aaefa962000d49fd1d10371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d8e15327570cd918cac814fbf77492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f49e7d2cf2e2befdb50dfddab21203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbc07d126fad84164b5bfc38a4c1524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e52976ded477bea8c3d7c7c917a4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4b3dca7611c1734a90d30427b33c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f05a852e413efae5f60d0457ccafd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383105abb162b07d37d2a98dd16cb3688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3da8ab6aa310a19ca08fcc89405b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7306845580ee14e396acfa84ddea5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860d15b19fabbd800fe1130df319c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89291ff29ef6da22e47823821693e47712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d785a3c8db14cf77ca976f0fa9096413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c351e51ee2940c547182eaf60ae2b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93dca1eeb60b2de2803566b2c5210615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee86b92b08ebbc2cd831514a01db5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883f16173e19edf41646436b779700417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb39b17c114025ca7395b7247b820c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5959969a3ac6275aa5adba93d8e80a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd6db24786e360c94676566901b69c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a80ac4322f38e68abe50b3267e14821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6175bc152dabaa25c92a03de0b1ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a12493eac9a16888a1bfc04a6eba4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fad7f2873563486ab9c9d1db046c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a472631e1b2432bf13bba83cb5837825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0cfffce51fe3d4d256563fd5473f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fed8a82da57dfd45fd48c93424eca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2360c05a7084b56f73a88eee0b5fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb213392506dca2bec88660009deaba529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e2fbdfc26f43efc1127f2ef0050a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e6c3917bb7a5bb69fb8554a51fcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4268f5254a31895f2261be78417161832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a1bad926a345167360d9e6886479533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef4bb5e9baa38edc45e6641e9e5b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba9fa596d4d980be81cf14b347be9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52654816a0e165e3e2969e19484b97bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d625c75740b6089906c0985d9d221b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f9c1a45c530e871de616ff2e2c3f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cb7b1b65e6a6fb18ca7463bb0dfa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126ad626edfc3abe8726f0cca12a6e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e123db64bc9f7cc75b4a66d67692de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71044308f2fe374e0098709781afe0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136817f14b3bc819c3293b7e48b990343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53bd9bd65ec147536c7a52f42e737044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fbf991525e23a09387229220f4b9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2005e4ebea33aa6878afc837dc4128f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e68d1e78e85f8115ef7df18a211cea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6b94caf5e4224006b92f2af3b7a1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a672d3394407e53118b0fefa288fc2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48730b6979f4cb50eb17968768c3411c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbf8ddfdc9edf8f14ed77df2ae3fae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb238beecbd4a16965d7a3651b355a7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306d137e1da4230158ca8e5c8902fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fbd7a147ec619a7be95192ba97a3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e739150c9fc090ece9c6f44f0246555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad55e11e0723036a3ff50cd85bb1cbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89175a3d782e17692d98399b50f6a2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb93811068d919c1f32cf02c33044258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e800b002179b8d95fb9ee103be4d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818ed4e77a6815df68cd99e32ff981a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95193a1fb2885d980ed948cdcb8c21dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f4d16180cccf8bb26add0a14416a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a08dae4cb21ac6ca961113d071ecc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b61e827dcccc72a4bb673c09b2564364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204d19a4d469161550f40c113bdee6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9dfd3ee9fb3da02b219f74ec06fc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff28ae001de3a5d23601a378366a3c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b9eb602a6698ee9e6d02a227d286f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73651d6073e88aa954d57a274d11f7e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441ad17eece4ad6f9753c0d67b55f8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e5b6bcfa2e351dc04f914197d7ad771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c062c2a0076be25c78570b3f8fe4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d2a21eaaf01b720b8c6907453733a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833cdff8a15e952ae49c2f9fa0dd00274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c812884dca2d8ecb65f831b003d421a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b310ead8cd02fc67bb504b5d71cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a096f35ca6f2c4a2f2dcc01e132b6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb9c3f77a04b5401c1f8389f01f5dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5aecb404bfbd1f0a645ed2d6cfd1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea730964eafe725073abe55287bd625880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592019ffa02612c381cacf9af824d8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07708b46e68d5dc8a9824662734002a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e991b619e14d6f3d0ec7f009190c4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3347e3ca4f3d130cd2d86b0740958a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ce2e61f4306559a365bd283f1cfee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da540737076a21d86edb6e90e7fd509886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3e0943d752fc5483eab2bf86b2bb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44853fe77661d3968e2c2add22f1fda588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e7dd2fec98facffa4fea872e41bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bdf053041c5fc360379e8735c5c5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddbd1ffb5239ec9ebb677ac3f230dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227f8a54937dd552e6ac1a0ce2100bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d420bdb57ff7f26e35b844f95b2cd2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681985be1c80dd663f165904950513b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3fadc49ea15509f4c37252a5a60f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23f2916538bb01fcf2ca314f94e4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb05ef6149aa23410485fe2e404d9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ac4613858f4c8c72a45cb75f09bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7bd34d3338bbeaf9fc47a1e90aae199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ebf10a03b1e296a354f1068c2dc62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b66f06a8bd0a47ad4f6eb9413a87c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559e151f51cb507a0b20dfc0b72d963102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616d8e1cd99c271d3126a6de8a2a5a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e538f60fed43011baa4638e80970c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372e51a21b56d0c315c6fdd2818e027105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554ae5dbb39b711c1924ff96d70093106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7b5a6430d3cc69816b43f857724c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92604895c6383c245685151a94345338108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831a42b957f15d50b02596869ae5bb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde73256d750b80b998116cec58daa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212d06b33da0c518cdd878c613b63d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aca6774629bf0cc8f041ab80e10f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc2580455b5493962d2753f42a4e2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09d30069e1af4de85bf723dc4ab332114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ae26cb32e827ca2476971553cf25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd21858a9380eeecdb6e36a435f50d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc41d2913d877f207f01d90a11fc1b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991409de796bc7d6e3a4d6b4ce7f0d8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da4277525a25e9bf392cc475f5579119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2939be2823116d7279b9de03116586120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c562c7d8d5562c1e79cfe832b1e1d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af147a4c0e4a654bcbf810fc69a46f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35606e62d0920f14cf890e9ac3ae524123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf09c3bcf7e1fd19aebc1e155cf8ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa658c88747dcb2c86046efa0a7ceac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071dd78d36064f2accf2b28ffc196fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf421059bea6ba0b5e01f34abc68f206127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b45ca25d173e2c6bd5c5ff65d31d2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696f9713db90a9b293f8140dee4fa14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd95429378fc20a7a688e2a8725b8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf199f0b1d19e20f3e172c6443e5269e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbbf64d00aa67c3769f9262d6aa5df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665ff930696cf5458785b4d57498336133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68752695d233a456a9d3c9c64fd5929d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625cfe66f96fd73f226a6d0cb14c444135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601ac144c4f7be5c9f2135b81b03eb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca95e118cc75b09c6e544a2439ec7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a762e3665e3b9f4e86b934586058d5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e649c6682761b39d14790717915ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be22efee23bd1f1ee7d22fa5f22bac2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5ea86b9db8abc5410442ca7176472141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a940d7aa4f7ce27c9d53b11b104b95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83584cf9228979de9e6a5a4c0685a8dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68675808d8e862d0cb77b83e4fddd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6f7bce8a0d54a0ebfce943eaf739a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b306cbaa0857ceb5de079de96724d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83e7894d4c0657cc636369c4a66599147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f0d3c0bc7b4813432966c86f3d1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa4b6a8ba6403e9c68b58fca46409f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ab1aa97a17c5d73f949bd8bfdd60a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863396cafd0e4260842de769edb0c3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee14911a197eaf66b88d6f40f18318152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43777179a9bd4436361790d1b070337e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25471908a21f07fffa57531df0ed85af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723807b5cf0dbeea610627329ff34b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90e1b7fbb0419e6a16d6b71df56dc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd61bf2378882ade30dd1634301820a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4543634e373e1af79c79cc13ea779cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabe5c031258efa28d8c4ff06e4d1e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96d25dd81c4d90ede6c1006b0cc384160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325b5916035dfe256f9ccaee948def8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50263a580b28ae635c9e7aa6560ead4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3d4c1e6227269eb1a9dfc4a321de3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda25e5d6503684c295e3e5372246d3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34374e60cf1a36bab0eeeccba0b3e723165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39718b57fde82f1a1c2940c9e800b2ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c645ea12a9b09fd7528f1ec7d7a1e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300a15b1acc0bf6ca15ce92e4676ea0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ac1c6a9e8ecc04c3e43570e97d430169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0207978c2d1918d5ea81dabfd6845170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f65ebc53aad34d2ad766858b61b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dc77bfcba1370f32f1c1044b05b37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd0c8d6222459f3eac52e059854913173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eaa86087ddb1b214c17e98e9803ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255886a0d922af007b329b0f6f07683175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741e5745084fa55c630eb794e61add2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f2cd34080a54418d9898237e7e930177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f348ebc72979171363cfab62f449e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f0c346039db66a93e83acb6df015f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8818b169cde0d72ede9f1a535a78f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aaca3a44b8bcb093e3d9c5fd746c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932eff167d8403c34ad64654c78087b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b26131d24f6ef16d8029f857377ac2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e06187dcad007ca955aa4dc3199ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a2386c1d396730f55015b06199225185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d84966d414c939f4e289b6bfcc9d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ca5e1f03edcd3021d932e1a749186187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be4d99d47c7d618faab3c26a730480188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e8d8975c818c1461f02fc243d2d01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d394bcdba27f338b90d1aa5d4e9af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42b2c3d73b49e19dbeb3f324ea4a4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693c94e998f3dbc5ba099a985def971192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f11a6fdad8399fbf66d73b3192cf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5369a737ceb7f0991cf22b04d8c4fd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523fa7df73bcc4bdf227dbc327b0113195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d385c0f1a1ec2d4d076050e7418ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026adbe85ef16ccaa0cec6319a6182a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9be1fd36353ab88355a9bc62504168198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718537fda2edf4b6d1ab523e51caa611199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53984c33752e7b3bae1daa233ff24cec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828ec5ade98bac1a28bf26e5b3cc38e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1131dc6619e16953160a11f07cbf4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ce52f263af3f37bd31918a999ae35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016d24dbd16dc8179ef2b64a807a1b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529237f2ea05a1acc4e42aef347fef1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6c329223bcc0bd0310f6700ded4fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc253a4a3927523838fc2daf45589320207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d2bbdf22140d3b46caaae695b4ebd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620121b3895cd6b14f4f942ff40ed5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb9d9653339ac04af196fa4505a02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b122cd2cda1c3f7fd1c4fd89e3d03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bd0188cd3e67e8cdd0fa121b0ebd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb3ca295eb6aa72a6333061552c78c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5715af49b9b37de9c810fdc9033c88a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ea6f1d050a76d42f4facb5ca2316215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cb405c4dfb6438c99bf3ca04f4c85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7802ad02862f02bb4016f82f2b5fc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d063d7cb82e6488d8b8ad2990389218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d2950198cfb14d5a84dba988396f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5be42648497e1ec293204053230e83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7eaa6721321a083897ccf0b97aacfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bec93d0fac51ad72a3ccff5991ed7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0b530330d311ab4e070a9090d3818223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec3df84f5a6723e1363be22d49db73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb578fb36b24a0f77222d58a8a98b65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b5a1d5ae216fd71e01521d09bad92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4ae4cb8599c13801b869b374576cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef478e378c2b3176997207d21d020f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ed84aee28a67d41c3a40b0a4140b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e195e023382109cc6f51a0eecdaab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7434e2a7385e0c84321fc30f4caa7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52101ebac9e41d8ac30edcb42842de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e6112cfcd3f7c80625d74c9f37367233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205178711a11be9bc4f3351d8fb0a80a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf581da30fd8ed38df1cc396b8534c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb1caf8ea5b5b49316afd5592e7c57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaad40f399955a66e9bc91d5f77145237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053a353176694a5ab3e09547cba0554238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ae09169d0a9f36a1f57b1ce5b53ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319b64ae969fa80adf6164f77b5cc84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476fbf90a38a0f0118e2192d143a9d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a6e826333baf9dec6516e9e090402242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef5ac286d30073026d5b6216b6d282243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cddc86eed694b996b2551e2e8d3fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7156194840c87e54f0d0b71fe1ef5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03746edc20ea53ac69e28b6912b62c58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a679641a349e0017f5030394161ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e9e2f84247af0c32d1fd177ef4bb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1304c0b0900647f9485b60842a59210249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1d11d45746ea7ad32c79c89f0e49f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ca041038ba353ebc587082e425ea1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b9f47c2f60a6fd0d28cfda4f1552d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5789eaf049b9ea4659ec2d05e8f4f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbf7666d9964a4de41034b33d4b3a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a6f3c0ac1d85ceadcced864dd80af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ff1aa964627bf6a1c865fe0306063256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2825d3de5290619461cc35295bc35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa844cfd0e92c8e22ea7c9b733c41933258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3a134d0dc684aab9e945ab1ff50b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70e72b8cb558a2981e41c12088969f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35174977899d3aadaf642ea76447d53e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82aba77d3d5f221e9d911311b896e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104cae7d264e9650285ed9cf26c34f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7af91f027d9cbd158a12f499f1f48a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f27852e4249bdbefca0ac74705f63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804799621fde2d9b50d2ddaa8e4aefa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9d864ff8ce2cc0d34852b0101697267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e4900016e68e5b483aa219d4a2fd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ca5d85a11e3e8418a5abdf4663cb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac02b7df951aadfc8da0659a1669c2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6b1d9a3bb48c0b3c3ea1ef57b99e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfe46f69933b0d3db22ae971cce6ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791e0a3e5291988386eab5c29cf3c47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652b0da99334d35fec33855d45940d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73c5480556f020e38eddc9723e9598275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812923224f156b091038dc3e430af6f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cf3709c450aea7d8f93418de76928277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013fcde4837bbce59da2d4d42598fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3f84a1054a21fe9196d0af477a95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab8e17c8d8367f3d7a39181f0fae4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b6de011bf5d13c7ec901e29e16545281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775849c39f4b746b9b92bbfea0ed584282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f8665932792ada5669fc2beca50d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2769253c2589513f59523810090ea5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a430e5c31b967408d7843a95fd73d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c3571375abb71b2434f32f632051286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cff9e539ee3a7ed5df854156670b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2f4d14e8c8f0fdd7752a2b6bbad9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d76a18fe018d96d1386dbad8ab0ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7b10b2003a1a8c2ac4cfeec815233290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e676849c7c4979877762fa0b621c921291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe42eb7249ac29130a261c6c0822c20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e813d5c53fa36b02bcd2d167cbc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3a07193cc7c0b03724769c268a6ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681c0dfe2f77e7d868f43c7796e7d6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47725db915192fba3dcbace5c677aa26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9dc1aa1aea90b54a10df9f55fcfda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7d5eebed03733847bd814a62cca8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba457044de308b94bfccdabc368e97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b845ab3156eba39e7844bdb3e087702300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c453828dbc923573a7a85fa29232a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a44d3943b7f733e1d5e7452ba336fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e7588b522a52b5756a47d4cdae9da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fc5c3a5ec8390132b86897ff8b792304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8fe0318d5c03d0aefcecd4ccc90c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275da055bc0973de5f3d650eedd3409b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d1964ee443cb2ad46204a8d6abd69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c211e2456f77cdf0d1b80c7fe11f91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3ff28f47a5f7938d619faa38e3b88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0024b104f9cce28dd05b0f2baf60b27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bc6660e49ef921f7d16f719daf079311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e55efaf08db2abb9aaffbaaee7fcb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe5780327491d927b2c461dfaceab5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465dbc587a58f6e1001026944ad16f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515739cecbf5ccfa061328aeaddf0e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6502a0f90e6818f90b21e5e134c5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0977fdb4b950390ee6a494e750d6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8deebeb15fc601b6d9affb66251164318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a301dcdd1ed73f931fa87a7f374174319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927069e76fbf83471f1e6637ea9142b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100e9433ba4aba63436de20a63f6468321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ec7de3433321e36eb047ff6db40db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9267d0edf3dc713d1393ad31101f98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeae4ff9cb9df261df3a8e0bbcfcc5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d562af0ac597eed73fb892cb7cfc854325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec30747e3e2349583c3ce735f496ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e35300445194a171427978a9f28f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd907eec1761beaef1a5b6404ff1f84e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae2d22ec591fd5c37263ea0cc3582d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74482161a2a043a440a1bde2125b83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983502ac38ca30b55183ae794372379331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c63e7b021f2feb54ff3c379efff1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f01b59cbeab9a2e843f0b72dbef9f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495da90ec5443e4009864d16ce6e9c06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73041ce776b4f73ccd91ddb18224bdfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232497631bcd3500417f3d7e068530c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d53ef10e0bf4399abd632e82415f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f64a2ebfedd611238985323c936e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01769deee58a4cb78fc79ce841396e71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb306827dc3f04694818d42325ec3a06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fc08476427a200a951f006262e09a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905a336a5d44167eeff9d1bfcd34752342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf11dcac88984b2762ccc3ef194338b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd71f14a781067c97b00744acac37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3db903a8da07a5bd74d73fae9dd0fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614789c23c9cd809ff9f0bcb627d124346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dee23389a6ac4e917e70192b1bb81b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39629a0d8825eaa91e021d78a94ec7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7d5519e03acf2cfd8be3008fed977349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7463cefa8a6a03cc5f955b37be069350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec184a9fc70b432a98ddc1122cc869d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599814bcd2b32a67cc1cef7f7e8f3485352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f806404cab703284c1023e22213444353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b07180c2113f49eb33fd243b05621354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee4b2a4570002823f3add1f6c19e12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d97f832b1503414c3a0e309b65a19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c6c59c2cf2a4fbf056512dd0a4b8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef4a9f9d7cb85da5239c785f01ea82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e78d062a9efa146fb9751bf0fcbc59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565b525733d6ae005941c757fade8f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdf98668d0f1c5124203740707a345361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f73961bba1a730a4532556a7267f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc476f9d0572326dc97ee06a98297c73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930f161ad515fab8eb163d17bb83594364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7827f11ca162638672c8a20f5fbd77f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9cd998204e8f7e6796f9a49630f98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05c7e95c816108e23dbf03dd7c3c9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf15e6012f333ac9657971a4d93b624368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076023e9602620acc8af5445c79c7575369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c235280c07824c1ac393f7aeffcc44f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce4fa98e17cd03ee85b37bcbeba415371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9df170a9cc460f1399fa31cd9e84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a66f5e10bb32bf5228a5eed4a08b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71217b3ed9432d416d750fa3b6e0123374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e46b1883f3d0597d5725552a448d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff2a01a0947d33e6d0b57b826f9e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46ccd32b8cd1f8723a63742eada02a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c30eddef502cc1110fcc239b0f0b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756687d09cbd7a42755b7d98450e1915379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e18e49b7fda4a271ff7e73cbe4f3da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99097963524f91667ca034d391a657381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d15aad6397ce0c5862f50a64ca84e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45748ea0ef0c430e2d29564bff823dd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eb2f096d90b658f099551748b8417384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5eea371d8d8f9c2435cfdcefc8c6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d55f28d0ecd091dce8679e5862abdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7e19e203e2c1ead426861939183e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3df140d3ea3c94f860b996164cef2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44880da8360d8009a08d3c5df075b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3299b1adb11a5e192506c8691f635ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa04c27531f71751e84e19ccea2cc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b71e26ca63914bf2173d36e9cc15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9c3e11fb33ca881d88f0e4f9ff96d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118233fcdef6d0bfe0f6ec990642b4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ec6b105a74c4f771b9d6f4885cbcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5626780b0c1e6377f88b7ba329db1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620627519d87ad1bebc87b8ec7feb32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c28de07efbd008cab614368c9888cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a6d862af3b9fd4e11c80e2db129c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6df5b55894239f0cce1d822d74c55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7151ba62197aa3c63d89c4a2afd64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948681483b0d0eb284d933e93aacf272402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e503de29b812da4be6649f8f21c4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7b0e8c41c97671716648d97e593d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1a98f5d78e78121d63d60a3314337405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191458842c6fafab0fd15779c65bffc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3e5a983f6154870ee5bbfb4e64dce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197f325699ffd19a93c8a87d6e0666a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eba84d65e00e4f0a8274015eaca089409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012261b19f83dc32ed752c5b582bc420410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb03451d10a43eeb5a8149c5fc9995411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d943ac13a95bcb529daf0aedaf8ed2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2be777ba3b7424a2a1a9d4dce20e07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7db7d9c56293a35e8cfa3cfa90d67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa48d4486a4b87691199e8d7695b627415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441ee71bf9b1e9e321638334c417ef0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294feffb56b9e76cf4e3b10a87057fa8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5f0c7b647affc06f23d77a9fa8cdc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1799d5fbeef9eb4a5f616fcfe0432419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c56ae9468a5f2e392acf1eb6dd2a12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832c9a0a903764960b62e6f1f130925421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37580f45a902a57fd5ce25d8b5812bc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824067f6d03d5256976b4153dc1e71e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ad8663a4e014631f2a98a8b5df8db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b46d66920bc4bc32d769aa976fa2ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b84c7a7eb8d405df69bb5993a848d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca02f163fcea9bb2f1c64744d4c4846427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf43941c09e67d309ecfc2611be090428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29355a6f5cb20fa6c9c706417aff7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3156f5cce38742234d7cf0a8f73cd04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d4505dd7901f4a4631ddef871fca8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4613139341f1f14f70198495bdb06b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8663728dc0f2157688d1f0582440642433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b16e72b74c6ee1325e20697ea11a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7b7e1246b118efe1fae78284cab38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051949397685c987212c3b720832eed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58787903b5a8781177ad7927432dab8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c860493d2be33e50867583b9cb6bc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce330dbc4ad987520c8f349cd9edd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f20ded054fddbce29b4412f0725aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab6af4b7fd8c30d07be434ff88371441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d215143e174d32e244c4753973ecb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573226d028f268496e75953c67eb047443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28def80d94a6e22e91fc733ed3423c09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f619f7697f6800dbbcbdff5c4368dd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323860fbeba2c533256ddaf4d7eaae3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb19d4133c98b3434a0a57bf2f8de9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c324dc1f63d98f4740962813f9837d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183275e26e5cea7a72ced5ea144449f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c27fdb9f5de0743ebf27be39728f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd44274e60edb786a69505a8132a85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e70d90ba3d6a412212dcc0b95de2cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f94176e2f2445bf9e8bfaf993fe3e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e8ffcd5ce19161c881db5a835a3fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111d9248d3635be30658ac3591be84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238341f36fcbaf358521fcca2e5e808b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09850d6f2a3a216fecc76aadc0e132a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af529c47a2dc67c2289ca98ddc0bab82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264278f24e45121ddb9a560f7303842459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436d351cca1137eb724dffa65e2e6c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58c0824f3f5411853ceddf5719af30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e220826ef578fc555a8a5d9c84692d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99101a1dd9d0c994133e11cb0b12aa9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffb4044fbf96c3f6309a3b787dfdb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78637b617a07c0b3c58749d5c828ce68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463feb57ac6d5d997ee0d86428c95a62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f611fcdca396a7ab33ee600cf0633467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd76ef0eb2341c271693cb90557d21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac193f9b14123c535da06baad6770e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64a9313ddd7c05532e19d35d3ef3db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc45c232cc4f8bdfb6265609307c5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7581cd6b0349bdd4ee67ad2e4aa7230472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5f644deddd3a81717b81a051c5ca2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e976e7e061287447cd84d45a179d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c292d34c9539f5b7c122f8508b8751475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a0a74d9a2194b4e20bed2e22bdd02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d8a9d1acae728fa5f04318b020eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2227fed01b6a6daf94489c1b0abc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b85cc37be75051f0e3ad1a64f4c37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adf010408ab7eadfeb54da1b792e28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8df15714730c3820c0207446beb82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6892fde23dac9747ab98d6bd52c0d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f16af2c4481f10b3993aa5b4ef2c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ddb1c8464918d0cdba7d0106c7b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a8463fdfd1b3de0405d97ca74b26b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a136fcc43ce8a5e1d9c4bab8de7a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af69774fb10b688f95742d9ce5b122487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c12d1e8a18342af1475957bc1e746d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e99ed1d7c384837e84bebda2d4d54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c780defa33ec3463c9050e075a9d28f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb823937e643cf5cd7bda27756fba8a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb49872606a30819422fd89c01e8a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0868280bf35df6d0cc15bc421b2a377493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56364595aae4a8b3c66d96024391fafc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e74b0d65fd5b03ec1f49d7cda03c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e797c3703be5c98e471916e4b5b011496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22f65dd389ec5de8d66223e3a8531f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d35fb960e8beda18aa138efb1158b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a95235cb73fe3205162b783b275b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b161635c38e1ead2374644e1f5ddaa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5693f329c80c3ae5b506d38e8c2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7b639afde8115a248bd1747038beb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c99bbb8b0304801e66fb5ad3ec41d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ad10d86ec674e971fd2a8cabf76ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4322c4b5a7bc70260e06c72c26f20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3996fb4cfe06c4fa74a183a1908649d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368ba5e3e92d5b2539276e09600a7a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f91d9525bbe863d88a19b31b7c4433508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a44d7c64f143b72db8e143c82b93ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0793823831f5fd84f08e2fe7bee0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e4bb65b5a2bc7593d7d1b81edc7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca49905acbb54ed752b11247c4587512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600d4fd7eab2ef6694c3eeaa41997c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b833eb3da5ac8d373bf79a635f35a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcac050cac6655a07e5f82cffcb96ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b616500d100531f7290129c56afb035516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51f4c233bbfb61338eeff8f99ec51a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a46a257f14001a8d4957cdd716f3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123556c1bae885d07a60054cbf856db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e9981f0b7ad1a39a704b9417f0e0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6ade9d409790625240e76d85d0c75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12153ab9c5310ffbd09ce9a93c68c9f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194c8ede7e1f6b5653a4ac11ce633a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e38309f4b08bb5995c9f7ac7fbd0e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c94d79beb16ee7defb69b81b5576b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a208ee58486fcddc3c974308746ab15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ded4fe45db204c05997847488369527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfcb2f05c762e960d5d2b4f00a03eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2b1aae65a5cff16b32742f78dc95c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e9c13fd141959b37268fca52e2217530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1d0662fddf5383395447e998a9332531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8208c29ef64954b19a4d3e516e863c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae84bec5eebd8840a905f64f6a42e78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb5dd5e63d166488ff1ce95582e22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f39c45031e452c1e09ff65f145db5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c44408e1e799f38954276486e6dd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d1610eae4fbeeebbb25902e9c9f2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf35f0b8fe4fd2a6a95837b87d2a720538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34495631555b6a670d967836623edd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a461c9e527e759af18f3be5e91e65ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c3cde282eca6528b7e21fc637e629541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed26ae5452b5f8bc7e5ad9acc48ecf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4cff1c83f72af45ab090cabf9f379543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed67748030ef684202d91ae9e89ad43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c80c65695cce5fb3021ccb65f3ddb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b652fa6cd4526e657702284500c5d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90981b1a7afcfee01a13250ff367b96c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c04f8b3ce1e8324c526543b72f67d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e2890351fc50edba6177da9a2b08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4a7fb76ccfa0737b2f5f1e59c8458550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977e390d349b83a551bd65f68d0d626551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749483529310bb1409d51a2cf83ab4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8470aa871244ab70170789328b53b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5c4baf85ed5149730d46ef67bab8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f119026697600637a1db9f1711fbbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af3487375f5cbd06148ab231bd0de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436a455a0b050d462c7d88c842080c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9436bf2c476ef0c6e1b38a68fe3cbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ef42c404eeba019c4950c7fe4f8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a520e5dc32c8e6df3285477c80598560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216d074b24da9dd8e71486a9f977599561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb5d10077dadc94acd33319134c8d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa189322955401945f90e1d63ade52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6329c2f2c194426a58a9efa5e33da7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ea0f4b5680d1435533d707483face565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9e5998d065fa339b2af4ee156fca1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d7d2a9190d68a3efc7d232f1d2cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a36c61b943fbb06af6e0d83954efc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccc429a5a5188902d4c64b1879ce6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674f517d4ddb4ce129583d746b925a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06e09df80e7a1bde29cc59eb895d30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90b82b111f5fc63be2abb5b9aa72db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b246ea1dee1a3862302bd1d11c1931573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef134d7f9a8a5df7543dbb93b72c6cb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b18fca61505d0ec3041b04551dae9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb2bf3986286a9a65fc00bc82c7bd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93f9bb0ae7046b009ed7ff0a4cd32a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f3b7c74297b40552a30b6aea32297578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782526173c2d3dbb527c140386c47e0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daca015e03924034e7bfc56dc8e9c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653689efbecbe0a9031cec2067ef0a02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e49e2597e48531801180b38095c181582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b45c99628f9ea8bcefd6721c6c390583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e7294f3bae7e4724a587d91d96c72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff815b6fd50ae79fcb1b67dd2349b85f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89949ed5f777113a34a95fa930690586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a329ccf0a76941129ae053805b75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee1cc3a56e8e46595be8f6b1a0c2f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461d72156d39477db7b0ae99654c4c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530458cf06f19b05fdd270a23b9aef3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c510f2c8a862f5d8a6bec09335463591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b013b3b9dfd305131f23b3cb98f379c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1fe1fce7ac82f14ced417f8588601593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9021a90b30555f93f8c6b4a67f8bcb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2b422ad711d0f26f21647649dec87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c502ac537aac3ee6afa4749b283b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6006623602213ab7a24e09be0ba6882597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12c17998a125f4cb25902785e0c37d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aace69c0156c75d0fac5fbd9ddf60f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc02fef93ccb39677d13581c6dcc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed466dfc3b4f53c6ed1682f29a6d81d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874e4fad0fdbcd69a8e2af74e58c81f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81db55b99343c0a0fcb3ae163ec865603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3566e59d80d53f6a7bb7465e0ccfd2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565b7d287e0850469418a63d3a06097605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b21092bfaf63abae45c9892c04980606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219ad04fe6806e13400cb592355d620607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60365584eb21b1a9286ccea33180cad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7773ec9f92a2609873420397b7ba92e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2517a92cd051603e56cba2bb99650b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec1636ff8649a558dcb2eb3f5cb402611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3616ae3926aa27b7fd499c52a126aeb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2bf8ea21ca2adaf95d18ccc8dfa0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e716bb7272578d27655d19d08e3094614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d6e68896e4c5cefc498569d221cb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b880046b20c99ead5daff85a8b46e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6381f5bb44430c7df91ac058ed044617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdebb1ba5eaaaa33431a07203afda0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a94c7b76c473df81bbc65d4255ebc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c2a9bc1393a0b6fee155491c4a5d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aec03ce263423481d640a966ef11b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81f326075d3f6702f701c6d535add622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79174edb094cf867802c51234953b21c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb40a6bacc2d798fbdd0f7091a49d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16312552f24971fe2cf3230b8294d8d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2240dd15fec9f9dd353a3ebb898dad1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4330d3b7162912a406aeb2c9e03b35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6692e1e361bdf76baddc5f70f3b61b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b6f055fd0a8b04c2b33554d199f59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742e637c23f87f2cf218dc32e945f5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c556b51e33072fa8b5f7b311bbb62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00df7f47ea7328743320422b2426be6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228895a8ee8aa84f8d97187526247ece633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef42a88cc9ee4131f8e5c39fbecbb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7c88b31150e3d678bd627f839c92b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76122cfc1955421b04804c422fde49c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd736e4012fabb23116695ba9571c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e947a7fda98f68253a9bd7db51334638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b34ab7fe605fe67f9e58083e1b71d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bb0700b0a8e792b65a474136034ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c62f8c7a085fc67259a83a919a2d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8e24ac7d0ddba87837cb9f8dcc079642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ce9aff7a8b8a9e4de8f2412cf6b6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346fce2b6fe9ec2d16700e25a21031e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4be93900d2419fd92542cd68938c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b56222be6413d1b0e97711b429ffcc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de3fa31642ab75b4756d77dd186024647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647e971c3b0210ba9cda2ce9edafd6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468a047a80a824d135a41ac7885258e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ae80549efdcadf2a242ffcb18d95d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff93449cee4f91b51ef8b1c1357ff2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7cc57d18ae2633467523a7824060b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1ef214011382b61ae9dc3f7ed85b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d95608158a87332db0c205ed1e2c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb57f4e46cf0af3db79cac3a8415ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc40992e6ce4ea7af01760113f2ab3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ab1c4015e475b5123d6e9ff9b45b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf1eeb44c9d183fe961fd5f2b5fd61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eda82e59e99c3876f1189216b909c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2ee2ba68049af616f573f813a7230660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003aced9ff60f306e694b18e8b95dd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46a5505c33f71b2a9329ced3877985662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529a3115f02f3d101b0083fa2089662663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891c0ff39653cb923407bda383ef30c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa6b9793f58f64e7b4d23b78b62be4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f4756ee6ac878ea48985ff4f5664a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf6be0436ba9f663d877bed941f905667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ea019088a62a735756365fc518d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ffecc0d3148117a6977f59d362032669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7265a3430cb171217044a068715ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f001e030fcbc8b185891637f3b82d0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e505b70f0292d82459373c68632b1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31641c610721dd3262d4dc0a1629315c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827a7037132dd830418ce93fd73d5f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673af20c8f8b215e0bd080773f1c5902675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6fc8c0655192597b6a2e2d065052c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd2304badc89dd46e82aa65ef6c531677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaed5e2cc2c45a2b1130e05f8c120e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee8f24608ad7510ac6f0e9ba71227d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8effc77da406cf1f29a708147e4e41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de767cc81182b78df49697f08862cc5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae95510a3a1f4f1ce0c04c44d1a85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cec46879de2dea92c55beb8532554683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba4510158cd07d4066d90a7b4c5941684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a072e579f5e1601498ba7814a1e0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcb98073efea1f2acdc3c451c2690f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c182093499bf457b3d5be439fce72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e68241160b68037a1e2f2a2fe1a4dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83d01801dbde25f7bbb8da182cea48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e841c45c311c5f33a8095f0da5394a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361d22637a9133a234e4c67a0e75aba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d4c03c7ab660c4881cbe4e7206f2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62defd74e0d58c94f3c9e6362c17ae16693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2846b2724a07a4fb7a61f160ad501f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d190788d7e19b4df6297efc87358573695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abae1b513838c2a94e67a22e610599696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b80b3432bdf1812cdfc64d20016cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe72aaa6322c656f70e0cc2e426afcb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497dd453051230a4aa9e2fdacd48ff4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcfbc294c81d413aecf20945455d19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f056f188235e51ce7c64ee94160563e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f337ac832d03e447f07a284264425be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622c6c68fe63949ecc38f76a00293d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735aea2b20c460202319f2af08a7934704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d137b752f69ebdcaec94acc70e4bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c459cc5346cbe2a1fbb854126639b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b8f216bf83193d1439eed180bba6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8689f9da4291335eab4ee6f1b7809f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8c11796a497c7665f017f29ff3482709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52409c76981ddf89769dcb33b0bfa1c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04120efa60f5ebcedd6aef431f33fc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39538b3dd44d9681a068b7fe3b2f289712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59270bd45e5f4b710627463f5576582a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc23ed8ee5ff2894be9cb15fc7a66a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d55d795d3cdd200b6cdf4482c63ad4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3917115130a3fef862760fe953ed2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e08e3d6a9696f8c0b66f117d2bdce2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5470e68e2e768c8f52ef90018d42fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42a12328a33f4d78f846d93dc3c8d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390639fcb2afd607986f83cb100d4d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d983fb56da9ee13f4311539e38a1fbc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb221314b14fec6d7d0daaf0b85044722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debbe7c61611b58d7f975ce42894df1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d307f968170dc66f200aff14b09ba5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6174508718eed7b7adc0f26d2b35d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afbc8ac9cc27d2d0fb88f9a92e0f2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9de8a81a5928e629a490355252794727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4251e2b37c7f70b3fd13a95e8a7f5b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c55372d38b20ff0e756827cfeb89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b58c14342876191844e1fe197f2bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a017c6e38bdb60b80d61c6f725eb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49173a15b47fa352b63a3cd9bd0617a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336e8010f93d140d3014b2ce97357b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0149dfefb2114bfb9eb98eb1d9ac1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacad6bace4a018f2e504eb62109e5d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77623e9fa93dc210a1af759c15060ea4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052f0de7fd21c90f073d86321dfb0f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad20368a29f1ba1c464e835daa606f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d149dc63203fd57ac7b62b3bf7728739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb1006adeca509db22cd259c3bdf09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e971b3e41d2d270dc3367c6b302fa3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285657ddd9e3df1cc2a2c64af0cd7b4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08851269c00c1e78dc2e838342e99e91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287504642d388991b62b2dbbca3d95ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b82940a9fac86e6765a5d664e22c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff60642caaf8f778005d898f32eff3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a66469dee9aa241ab920fc8c0f9bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c75f21c964b0c8dc12981a7e4d999e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550e9124efd9d9be33a6bb21be30b71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4ee26dc99adb743787dcd53a91808750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cfc89c5561aaa21cfdd019f5c687a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add592afd002ea14a271642eef7a13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7960c96de4b95e16439827e452a110e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de466316ba97b80136d39f9202f6d5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4936d9739525f4bd6d460d2443a18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350454a7fe371fc7c636ea73e5d9aef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0f043fdc3feb05e0491476353e1ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11043d09382f016488729ef237bda4ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aeba7c70847ef322b6acb3ada0b24759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347b5cec1970f6c0dfe3dd614274ebc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b6d89107716a0b203ad9043d0eebd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413185f8d5fdee2e5bca6a7db617fa53762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d433bc36161335c875bb9275b7a068a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6afcf0efa5c4d88ec0b63e16894d4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e65c2f4404e7bc8dd73341354ec13765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891877ca5bc66a8bff651f954119a40766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730b2a2fe2bd2e90afe754481a85c2b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d48c00cc21f29e58ea5213523fada7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6da26b46c869c71662c180d16bcbef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b62a438b1c7525e83bda99fefa64ae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4538cad0bb45376690fc80a02f046771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a14d7aa2e6897e75a4925c24e172b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf5a3bf488221d8f80b3405621de83773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01044150ade1848f1eda68e3ab71c0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6140a8b900c676b250d26b72aa25500775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db372f9e9416f341872d406c3272055776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080daf5d1d566cbd432e4b06457b1f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a42b374e7f55d7a13d97193dc9f0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d703195258e422cefde7ec5a41c7aeb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec30822a3d0195670bd16fb52f43749780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6028800637bdd9b1a2bf62c5ad8a250781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b839d932c5fdd36e9b3ffffa956adef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82714dd4fd292bb620ab6d6db225773783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f77072031bc9a5233a2bfa9a0e0cda784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc53d3e18ef34eff0bfc3a6eec8d77785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44700ca5764f93a6ac37a6cde2cdf615786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b0b214850158a8edf9922c069bfc8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7596cf429c4d03421661cd2b70125c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c10eee2732381494c80f61bc9c4e5a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f88d295e38577f2f69c498b204c7d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffdc6f41b998a8bac5f98420ceaca791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bf53a8c1e665773f740bfd35eb491792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62887bcc3ca175b0e6c8dd371088e6cd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66172d30cea699dfd97b13914f0a21794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb36c2947791e9b27b7ebd7c93cc5e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c81aa0c09935430335eacc2b9f7ab1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6710b87a7fc252950e01199de7f5c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d94fa7a4ffdeeb5b084ecd89919dd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512d06a0fd11f9e1378a8c46ca326cb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fc7a9952a7abeb1b4c41162661f43800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24591330e3d07393865e60dde2bafc2d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c85e1fbf0d61d08865b43951e794bd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f4e383b93f0073583052bbfb7a0bc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f5a9d844867e55068960d17d74d99804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605006f2f8b28dc71d0fcab11cda3fe7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9392b063969c880bbff3800b53ae25806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b807b5693023449d1b98443747bfd0d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f8d2a02447d15eecd653b71dc2f17808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ed063670db0b1ba3144b394b0336a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc99cec1d29d00e2be3c812f78f64a8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0e21c31fbba56a6b19e5e058aafa0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b8b4147ee64832f7635f3068c020812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059a6f7297505115f060cd0a300a529813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c66646c0ca9a1c234c35d0024cfa5b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d02722f0bf295f08776c4eee86a83815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684419e19dac112a2b92acf95f9079e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5bf2722c5869b7bb6a8f465eecae2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d1f620b250c4be5bad82883c0bec0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584070b1450ce3efe04f75e5fe399f31819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba950e59fc8bf234b902bbccdb0fb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed62f2603e6bdb31762c45be68699eb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa93cd5ff382ae13f9a92c62ca7146822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fc186476f81c01bbcb78f24dedfc7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdc880ce5a550f741aa1b711bba6f7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18454ecf751ac1d8194a853ba6b1cd6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a2453aedc240c3a9cc0aa2166f1c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334f1d875c995ca13c167f90479ce79827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0236718df48a9535e038b3db825475d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48133ea03b000fef0ce84588694326829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7126e04ee1ccdf89cece4cb8ccb8cfa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873105e89ee27ed9e7a56b4eb08c281831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a08b0281bf8338d1fc83106bc4236832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a7d9c9b4b9d1288d7a8ecdf36e877833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70090d49db4476a294d32936965df5b5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cd2c4dbb8a5b22aa7a5fc54361ff5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289379f9e1728a76edf5f250a8e8b316836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656cbcfa8b360c5acf74b13678c6fb8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a0cd68c300d434b6ae05d6b9527e6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ccd0c2e4ca50a86dc28f4865cd793839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6315c3d61ebdc84fa8ae417dd3a74840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c1ed9dd9ed09ac44d4a0b6463d452841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf75eb183abacce263b28cc96c27e31842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b628ee8148a169c7391b7929e09c6843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a83ba0ef592fce76dfc4a7aa2919271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c851c7ea5d06f7a308fcddd0aaea9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4b4f721d398fe4cbeeea1bb794e8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea10a93af3ced725a0a62175d652254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eac4dd593ee4f1e45cc0bb404c4ef45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04860c68da29eeeb5fcecb53908131b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d78a04dd71db5230692431cf71fbf27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a5c19167c49c1a2caec174b75f0228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da707ac18c0c99427f98436bdbafb1ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83ed4d1ff6a2803d8f9421a8c6fbd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b851c95b46e8298b3f3ab0b2ba499611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efaa12257c0fedc3b631cfeade8e3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab79a2fc173d0d5fa20d0d6127ba6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf70c7cb92a7126d75bdee4a5983b6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533700d16f98308b1fd3714a2f745a3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c75167d614c2ae1ea1f099ee065c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929017bcb8746f3616eb47de1346377917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f4bb1c963357dfe12b57cff5eba6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b11bf5a8e595a2cc1e708ef08e42a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b2d7792919bbcab885819769cb7fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89875d8b1c3b2b18e8c874693a6f3f2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99d6f94c17c3a7e02d150d51c589ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475f5dffb1a210e3a7639f7cb57bafb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936229500625ea93ba62282723ec088f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1034f70c8d89fa9965532655914e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d0742426db542c128c95da7522ec326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68956b9b67922e955462afe106cb19827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da606fbbec41a786e0540ba068a8e78f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e675558322aeaa5ec1f0fb3833e746c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a577890cd31afbb240f30f0867c4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc39a8dae094844e2685c9cc6c2bc2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a2fd01bab155f92b50fa76d6ed1dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5b4206c1cd933c53daf33487fee7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a65c56e353e7de65c92f52166433d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bbca33c65903c3ecb4895a23cfc0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932892e23392b15e3116db0df9cf0d3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa18c8627e056a95b0f84d65b430c1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4347a27520053e1685ed3d95fbc4c3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4cc8381002e55fefbcd63b6c8a0d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5d92e0ddbfdcec9bc8510013f0bba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b9ccc4bf8162b17896bc842ba75b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9bd09a963795fada6e67b4ab6df8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fe07e3604ea2c3f7a287413c3f86343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182406c0e0cc0e175c6d4d9946f9d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cbc594fa5580a20b532387cfd7dc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da251d8916a7336807832841237bf69846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862274c0d606989272ca6a54a9d758e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550e042292ab5d2176209d7f34ebaff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98836f6d19bfb0d9dfe1c90ffda4cce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821595df63c3b1c8b6e140a2d4b351f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defe329ee9b6511c94ccb4b4b4cf9bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2c7f67cde03f2e2149cdbb7b633ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978b84c5013c37def81f5dda72e262953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4f1eca4fd9f2c10b34e47eb4c6a7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cf29c4baa31b75c1911baf2066fff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d016a26bf80d8f27f269c2540c5041e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5425dd371d6c2663be4f4e36c9980457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157821e8796b87294ec880b0d8701f6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cfcd47af9b417d79abd81fe55625859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf8540ca4ed98e3759fe9ca2d66b6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee17356a0a3e63196985ff1366a3a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c979234e2d084910201416fcdb8fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18599fb4e39055c53b1ffa2138dfa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e701debf7fe577e0183e90c1a01eba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8563256917b691b16d30c1c138fde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb822cddd74ac24390cad10c8a71db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569a7347b8ba4a58ae001e46a97968467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c41efaa74dcb9bd794d567f22780e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fc125be55585bf431128973f7035b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aa3024f10d335548fddf50ac6532570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4880eee3221c6a188844e010769bef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e4008f57e84c9be45dd61afecfb3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96805fbd437eb374d298a53fd13aaa7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7791fcc43e2ea8836e44387597be95e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c2e6660bde6683c4dcc2c2a4b8f5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d341240482484d559b1a1ae57de576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d115f95e2c58891f002883671a72777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea05da50d9d95cdb9aa0b7966e4c3ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3c0778cf8b5bd0011ee2341b3d98f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485bb5602be6c2389b3fba6e144210c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae474a77424bd990ca280bdd63a175a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2cde8ad48edbd09a58937e382d6ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864af24cf1bd9b956fba29b1015d505483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a17baeaee69359a5c4b55b70bf0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc7c9e8123faa406940bd2bc9dd8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2124c2a3b79cee2a12a6ea0cc4965e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed5811511e0f6a5b07c23034d8986f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd112c22a67109723614acd2977e5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e25a119625fa247a03c8b6cb84eeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57789d1ce9374dcd74e26ab2d7113bcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054373e12d59171e2ba425c6e59e0b5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c08cc96ad35c2853b2dd6a756c3b4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10165cdd3f2b9aa381353e0ba28bf30e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065d145a4091ddaaf40c47abfea67094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363d05691c52ac1617392cade1b31295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24adad80784132ce3b79dc8b473156f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9cac56315c728c8caefd01995ef3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fee8768518264628a5c397672824c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b74a3ea62be3e614efa7e437f808e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97c18c751a7786746dcdbcf47057d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf669664b24cb06ffaf13bb779df9bfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa5036ba66f4113b8b8272897d7205102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e64a943149a4a5afbc27d2e466e3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eba4f61f5ec3c0d861f2d74b110112104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cb1bac2d03364eb62a63e161dec0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7051dd9340de6aa7fedd739a10fed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d49f24188a6a18a025aa47c2b8f40e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bdc75bcd5efd94386434d268d2307108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045de59d23b1564bfdd655bb6e55f66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa5fe818efc0eb134f5c34a2d3cede110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec544729f86703f97737f0ecb773f0c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae53ca1331016a3fdcb26c4d8bd78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a13fa405c133258aaae94cacd17ac5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1c5bb9a869ba8dd84ac215f510790114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc14394fbfa9c513d4205f8841d469115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ed16d472319e33d41302c9bc59bf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c36fd2a50ee9fbe3f035d7435b263117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1157bbe9a188b3285d7f006af4d3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ad4d6260b0d5aa2b42d30ed245998119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4cb52f193ca7ca6e54ec9c88521b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57a59d9d31fd69177ae92e4da36507121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421257b8a6903360fa49962514f89110122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a6d1055e2e8b6e9a7d136b0d069c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59ab2c01577697a544fb9fda29c880124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fd1b208c24333a84e1c115e93daa3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d8d65ecfc04ffaff0764c68b4a6b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45919189d3d7609c78d34fdcc6dd4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce29227c90351e877d62f8b0d195741128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be96f6c30d5708cb985162f63a973dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428d9cbef97df038f4e087f88fdbdef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab5365c83828f4074b4ff8516e335e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c88df765abf9adf8ecce1b3e755a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e3d6346171a842d970765ffbcd764133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf2e42243e41e2be04ca6d7eb32562134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5400fe19947b53c4856d986e0460daa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce7a2a1b4e240a269320e20daa468d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df352aeb88d25e6775c8e269ec794f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07cf25d4da3924e2007565a21db9a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d40053449335ea628ec5cd2e0d91e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6d2fe5f9e615be3ac2de721dfb714140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4f3c6614609bb2da2fd0ac78bcc4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442a09e927547c2f16dad44965adca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e682bd59772bb2033785bc211a7c3b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2179aeb2468b7368fd00c8abed7a3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717a5ae76bbc0372dd30eb9dd57fd55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda47ddffb9e97928d1c9db8e7bcee7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c1f9bcc1a3ff9261e93288f817730147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512aeea5ac9f77e513f40739ba1446c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e722ed50cee0e8f82526d2ea5b16b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189172913057bb31ff109516ed49c7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8274d3c5d19215b0e28364f9e303c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3fe073a43d5beb0178a90295aad8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38185c1716aeb0df0a22c92f60f7e9f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cf556d24d071f06122268942d5181154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f6e9444f6d3ee69acfc6470194788155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09944b56af9398e28cdcabee9e4fc84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93c165f3c95a7de87c1e1326d5184f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9062e53974710284de9c9180561142158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3f4d199d5f503edbad80d7dffa25a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6f81db09caaa902aaac253bd9c031160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ede4a5e703b30a6aadadac0734db11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aef60138610c354bce22f97baa6404162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1b1130829622bc4f13d932ef14eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd1d539ff51e25cfc613eed4c27d6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77ef147613c235f70a2e5036b79bf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aade73b3833383981568db46e05b69b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154b4576c30a05244b62ca7757cd955167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550120be9bdfc19ab1a3978737b68e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31cfef2663ea94b4b5842dda4fee8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05704625dcde851f0e66f1f3140e08c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71e44ef0152643abb56e07838262e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb27c8b8abdac6ab40895b72ddd39bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc934f602bb70a45dbf620e371941d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519256b8aae47515a7c1470009f529d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352e9a7354dc434882d5483d105905f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e1ed7a5011c621dd06739a7d1f13a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b5c1af599e35dcd871b7a9d24d6f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca1eab8bd4891a41062fa5dbf5a36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac099bb78f558adef3506697f34e999d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465264674b1408f075f4498b416ac11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31322990b5cf1e70f7f43e446e079ce3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a756048fd732534f86839240bb88ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935cb5c9405e1b03de269161287fe10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c4e427767b358fe9e0cf912cfddd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db151a8da36d71156fb6e8620ffdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78131fdcc8958aacb0251b2591a46a84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0877bfc6cd35f430416af5bd3a7541187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315307937e3201474fd55e742df17fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8baa3a90e72e2a9291a56c2c713d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac2c105ec6fb5f8f66e71e77dab87d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95620688015454f86db413bfd4f7b810191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19734f0d878bdeb321b81b70f5cf18b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae051b43bb9f7914c9b1c0e2ac2dcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f07f6e76971c6aa84acc55302dccd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc419db81fcbca3a9cea7e63a21543195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c4a7d746611eb08103959747284df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd51fbcde2234e0f82d7d324c61aaca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e6488ea40fad5ae29a89f4b14259c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efdaa393e6e83b650c7884afcb620e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625a5db3f72ea1960cd6786400b0285200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895bc786866fa66832db469e273af43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8c5341fa2b7483f4d754d8f64eddd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00021f5e82ee77fd2534378ad68a039203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbe258a5d25b72997115efe8c8e5d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f0790513b156b5733e8b9bd2c7002205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247bcc20b8a7ebeeebdced5794d9349206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d725e54f5feffaa675a4332c5c7f728207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad05ee5db109438dc308ad14edbc10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a86e2ac0eb482f93562d79a87f5aa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124e068335dbed40395364d933a335b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f30313807c37c4d8a4188bf3e25ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7475c7bc21175f733b3c2daedcc5f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428f989c6718926c069e8651b7eeae0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa54f82a9e053d98d4c5a7af86d76b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8a25086c104e9c1e2a2af2fbb9d2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7563efacdfcce22eb6c54d90b3350216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e883ca0eb3513328dca70c4c5a7a1d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e3993a27d3e29f8107d7ee7040097218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc25e5b49c150904d848a8a77ce1fe5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e63babeabd9023c438e8e5246c2ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221f1ff30797d06c496e35bd01802d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fae75f484c8194d93ed1025417d35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e8ae12cb12fb318f0d667e4ff90f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bcdb9725f55f3c9b86d698147dea0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a25ced59e19e72675cbec64c901f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09476d8591690444d11e7ab47cd361226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263325fe4f29857930dbca1e3390ae45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65a8ab324df86c04f8b9f80d0d76ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a4bf8f740ae36feaaa3ac4acdf3a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f67a3c3bc4645fc541d98ef16b7c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48f75bfa4c8756839d251d9196623c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d663b0882c435f2bcdd02a197befe3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb99e07e6b0c7ec89d7b618aa89adb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d52ceb3a8735a21cf0409168f5ed0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58930aa70f1a756a11202d8c2c9ce516235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b7f3f25582754444541c434857f68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06748c3fc1e849c45c64762ff65d818237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff751821f0e7f3578a30a7bcf5b5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1c667c22d7c5fad93f8c32ededc93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8999330270dd1f603ecd0721d3cb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d1ef88cc159890a13da06f9103406241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c981c48e8acee4eff47d0939adaac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3acb8a4b1ee1520e2e5ee3b1c1a32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd040181b0b507f392271a989f85aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c32f05af1cb9bc6ab85e5330d56759245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd93f08bd7b7b525790f7c42849056246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae550257e729d3c4e738c41b55f2340c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277c797863ef231d412a3753dd5640e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684ba378addfff8ecb61fb7bb064b41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84e46eb96c46fe7f4a5fda4c647b11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11126c7ab89ff5eb235d99d6560ac33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca401d471064630dab21c61e4da52e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c204da5a035529b86ec516ab4e8abe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f61f901fafbbaac3279ad3e794285d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a42612e6ed2bbb6a8ac37654c3b27c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac27b0836efd27776932d92752f15d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe68403f0ae81bd7af9dc0f8009bf3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5ce80b34912d91ca4a287f17fbf4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaf13c149d06bd27f4e8d0c15794b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498eb937b180b537191fc2a931ed783260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23410558ad31362152c2b621b6a197e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451db5e524cc1c7dbbde76752271e7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e46e1798e7fd917f09fa54ef8f941d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a3d5ed499dc5dd61b4a8da961dc44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2bb2f1b5366cf84c1576656b46c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6112aa2b4492b74beacef5eb32a87ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73211eb190c82861d518144a2ed8d115267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a86fe55586fd50ce9bf665434f89d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea285ec3e40f9a69a747fdf59467d4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350747672f6b8933b7aade6fd19acb29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df4a85ced1465e2a474922ec07fea7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f687261506b855547fd42458c003dec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360758142d4b2f9cf5c9ea1b9e2df07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df94fab87af4dc7c0a1d7f79092eaa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771e090a80ba88a2a8562500e368a73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec6243c4c5e467d18f088a844f0ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd74328ea1020f20bdc5ec07d93a08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9a066027d9474952f3f3fa2daf5e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de1fe0cbf4e82a554ce1e1f292ee29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabaed94a46efcce14b729ff9eb7812280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48a8821482e1e53b5d5faf28482530281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3db839e623b042ac331e72856a3b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d0d8d753e5081149bc62353e8598283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405d6b7a404a96faa5a6408b8d826e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ca84c269f942e7f8b3b6c3e25124f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74084af9d726f333dd002166f436fe3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936644e2ffcc3bf6f3b105748bf13317287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d07e9dad9016bb5c706672f44d716288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf785e400aefb0d21250f53054b94bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37d5f30382fea9bd3b4be4580921f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9aaf869e91c28176bec33fbbc8c52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd404bca2b0e8b2372ff258745e52f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de091dd0be1b07edb69cabea96931940293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134cbe3933e54c3d3f09c3ef3ef8af9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feabbfe4f184c81324381bf25c3b26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957d62f9397a8e323fcb5415332a700296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad76f75591ec432cfdc9468f8a31cef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b54c0ca968e98a6a48bdf038356c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8d493f59c39e121b37166b74d2a1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e811d05854343c898b66ce62c0b3bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f563abecb84eed04f3ee8832fccdba0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690cd75e47983f896bc301d47315778302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feee080c05623f6dae7003999f41da8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fcce6a25049770ebcfbd6dc4332b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6359aaecde58ad9cdc324489c2582cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21ef101a0be62ab9c19c94b523c603306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ffa357406f3776824b8ae7a458210307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55162a8d3c63f0293d7a371ea08e7fe0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8bb8c17c351706a7e273bc77cbf34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362e19f67eb3ef907318f1a7d1822dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bc1609cb175166b7415677d8251df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edd9eda670385c44e369cd603d8655312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b898165ab2e98e34fbe5f58329b8a82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce6af7e3da58c916e311371c36050d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6568f1a7ec52aeab28361a9ea1347315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb24e898b497d41adc368df7c3392f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff1e767c2264c4a4c21a780f620d5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc73a28e1e7ca5df66fd69e845fcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9413c87be0b2f58330a4da992a3b29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11d4bccc6678679b07e46e7becfecd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489755a067aad06020d405731cd71fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b591c2dac1376470206affa249d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc187e4ea2f3e38c074a4e2eedf624f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1387e67996241bd131efe5cad393b39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c742e68cf62d3946f03c7c89b7ef3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee053c60c68bbc9e45e966e48f765742326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693fe36b82cfb14db1cf32c01a78036327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c18de6435ffe3acd7f261f34db430328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87b96ad0cfe2af4f6ebf2e0c7b8e3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafe59faa7c1efc2c976afbbd6163c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebd73c16b5703e19e44d1892636827331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6671a15f2a3107ebeb1363c7b9aa53b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5615c4cc707e525c3af686e643604d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35adc917945d0a28751b9bc67d5f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5086298fec682c358d80b034b97f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb52315c7cd9e69172c2884e70bb52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f564a54746f1147925849c02ef74a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc052b5386333709ab708ff4cba27b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d338ea7b35b711b14e3496b0152ba08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b46824e0522354a6508ba8faa4aed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a71a3206bd506645f1e35444b1ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167aa9963173ce371ba96a0b3535d99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee5c91e3ff9f3e5efe41312d6a1ff2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452bbdb68de4f1afd39c79f038d7dc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59291b369a7f2596942cf28f27c9a24e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fc649a9da69b23bcec9d8f315663c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2aa984812acb74e2c2141b0fe5e01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6781edbf9964fb29a9b0cfebf059fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a706439d661e83723f5fb25fbdc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a41a93aef6e3d11efc08edde421e60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde39cd4d3e92a8ba62a37a5d1762a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583513ed6526893384fd247e4f1ee2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18061aa4526264b30d0538445a980e5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ade78a12cea6f2dd9903794b6c1a9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b224e1abe46179353792693efb42b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c4aecd43a59511dc868339b59b6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ffa3f66a8e417e1caf0e2b0a66206357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68b884f511cf9533828ced4ceb36db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6c51455bf96bc7204b7251c04881359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503259c8182e0c139fd3437b5c499021360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18051267af4bdba8b4d9642318e0cb9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016376d82a1619a0cd7556496743c647362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf2966dc2fa39b307915bc0d3257b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e7debbe2256f28d099cfb3dd3cad1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f48aaed93fb60b381d3ac974177698365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39526bb11357ea1b6c070c7c99c01c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829ea38483b6593f676c5663c07bd67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f6992b1ff2de148480febba5776d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9535bd523944f1887b06d0ff40075d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91182657bfa4737f6f278efb97cf1859370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54d6f69e167d7dd37dac4ffeae16d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3883c4ccdbf8981a552402e06214c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208f74363400d726bb69bf82a8ed07f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a09ecfbb42d952d3d2f9e32d46360374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ae62630e191f12e76f0096859bd74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40f5da60ec3e8a53ad1c61bb8d1751376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549f305dc5ecb8d8f24c32cef8e6adc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9a67bf34a041620a8666d27b72bd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaafa0aef32c2a352cb5be6b31870e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cf06eaa1cccec5ce8c6d7245b3681380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85804b0d596e96812d951de69e394c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3174075ebf4125df3691423dc1169382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b4292e6b9ade560e88a60cd6da119383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10ab196e59fe7e1104f6fc5bd1b213384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d751c41277e18c3442eef0f3696ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254488a46984f419f7c0628b26e844d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cbde822db1ec9b90a6cb0708eeba0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bdd8b23670d581de087536ef3684f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930561b4ec30b80a81fc81a9d5f22d19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e887f0a31abd2c8ecdbca9fee046d5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad567a987308e2bf86492419cec7fe24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d11720913efdbbc85524a8199df3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23afe38f78ead1f2cb76540a0ce255393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f242e1303235d752cdd24893b6e92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517642424a1b244aae2d20a6825e268395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4488b1b663b78a11a03eb04d134d1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8433169fc3dee4ac7415096bf703c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9ce518b235f4e758fd1d29a48e9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1922182ad1365e287ab90e2b43ec6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a240c6d36a405024fd1a279dd16e44d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cb9ab44c2786fb8ef960f12e35b99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948d43a09d4e04bb2e7de7ad21cd497402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f16b945562b915a65b599acad99c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5da2df889397224a375616b3d1afca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded59fa5a18f729e3584ad2f1e3cb0f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c79bf0095cc6236b061496d1d77fe0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7956428f9700e9c358553d4d4aeb3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306a443f0b13db34b70d8fe2ed35e57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776061864cc1e0f67ac3aa914448ce1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76685e3d428d216573dde9ecaa5b41b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996c038522caa45c8356e655160b835411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d37ec75a73c80eb2ddeb036a5f590412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43df090982480ec5d598b454e715ea8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1707208dd44f97a120257eb43a7d3d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272a3fe46717a18fcd393509cf62973415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4567b6bd5533ea9f4781b0ec9a9f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1648131d24929b10ebd2b8ce808d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489bc999824cd45f6c0de77d4f53960418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ff79808afb3ea14829cd96cb1638419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2808aded7cffc0f7a0a59b9a21dcef1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea9491747291e046aec388f42685a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecdb5af548f465f5a5aa797e73b9dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0345cc1777b5349758b97d72b888952423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49bb85b5e7dca9ee78c91dd461e4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c26b805f13f1d439aa8ebdfee310e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05243149999ec980725d955f2fddb5b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39c9d449efde4594b9ae6f6b2c1c05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dc68f556b81431564820b7478093b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eaec1283db978e1574cfda013ba7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384e5f98f074b9c83fb42349a46fc39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284471fe71bce595b8c43b5e7c07625431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e115d10730ae972d49fa78cc678e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8e763013db7e8db32209b071716aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46df0ce86cc8593e3befdba534dcaaf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23673d01a236be5ba39b5454b2fed24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7647803b0570f8f4fc1aadbeffd57c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20859b102f48ffedc5085939414a4015437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e5c7c7f4a9b0112600293923f53c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df83ff29903bad38475f69c21353390439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678918f543c9f885faedf5f49bc5edf8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad60754b50d14221ab6d19ecc5048e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc10028fc08e0cc4bf162a6b101396e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e067715578da820e694bc5c7c3dfa1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99faa0125fd6b9c73e9123f06b5404444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad003ea3e5ca62514565e0726c4596b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f7be80b13c4f6565a3a00fe5d3ac3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c478cb0450705038f4d4822fb90fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab223ec4074aa36ee3662f59669685448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09168afe35ce71772b1c78e55e74e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b13c9cea59b5b8de55795e537897450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8438293e8276f3fe61dad16c680521d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602996d96dc9c0371300a98772f4a3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb128c405e00d3ce26c56416fcc9489453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71341c230a89aaf63a431a6b91d1f86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c6b7b3aa957272a617d55375f7131455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca609b0602f34a477fe3b813f6f114456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7d31d765df261e14deca16aa0f5b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908f29dc2edb989b0a5929b2275c569458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d1ad9b2923bbde2030fb432e64ea5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863029fd92d73f009ab031c3ff43400d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b80a0e515c268b1a50a253d2e72bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e849c2a53cabe178eb3acc7b8d70ca7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089d2d3f772604babe565bb1977e13f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d241011e0d7ded05e8512b3e1acf0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c6d18859a4db3ebc602f8ae100318465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11089157fe09ffc7c2bdfc01b8a2b33e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08384764fd8d6cc1898b0de0beecf461467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609238241753a472a54ce85d1b6c895468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602be75176e005fe6511bb38750f25c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751f717187e6838f7a23c205ae680e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438528dc20bfab19c25fc95fb6bc143471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f77d6a94ffe71fe03c5529820cb069472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87b70c1826a41d27ce0ded843859e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78065bdc67764f744d1aee3b423ded98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3299fc45c3500e616ccac8f2d993c2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a43b17d2f3267c3eea67e1b5f01c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9a58eddbee78a8eae5b1481e79fbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874adc740bcac784b5fa12b0674b896478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba6bd290521e677e85b82b874017a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525dd8f9c42fdbef263a46cced1978e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3e7874170ec16ccfa3c3c4b92ee97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831bdabc584102d88e473ca2fd7eeb5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20948201675ce277e3456dd655219287483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9cddb96ec505c2dfdd10e9b4e5b0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e4192387253c1d2940824faa15ba1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248f0a3adc248d951d14e94a2123aa2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f85300f4b2832fd49a3d6d407d7eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8bf2cfc9334e637f6782626cdbd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8591ebc2dc69b1043d02c1340891989489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833ab02e0672de560bce22a6aaa1ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75905a4c971cb696568f42ffac3fd037491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa266626c5851f14f223c5b314c2408492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c39c83ed8e15cfecf76d668ddc376d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83936d0c02b97461c73119c731d6424494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824da7d7925a7a02910c6b26a4063c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4112822c444c1b88ccf6bcdaf8a3454496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eca814a022e6f64739c3c9173085a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e951c29b16219f6287e2c8f8f0b191498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7e86eff123f176dc6dc9264581368499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13da335f37a9b170a3923e5d67c279c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148a1c0c62264501152d1196e282b15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d920b89f22d39a9e32ffc53e3a0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c60bfca988a1a07aba0b189a210074503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fabe7d2cf76efdb1840bec0e21369504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7b4657b4851af08dd83b7b017a637505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a0d408f35ad04d5caea33e1e1fc61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35773903723ad6cb627a65abe224943507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fc6877d583331297834f62294cb9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac080ca037c65883cec9faa1277d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fd956212aaee436933ba609750607510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82996720d80fcf36f68f46053ee8864511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe8b873c7f5b577c1d9b7f988d6109512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0ab997bde852986e404a2f2cd2210513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146ec9025e3c0b8f41a9c4cf7843cb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f89d86f09bd56fee6b5153861099515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524f342be6f4c274e943f6ec240d996516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679276b51787f24978bfdd1ea505e7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fb08df7777606fada2ffa022a173c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cb6fb967af81efd2e635ca5a06753519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145df171a5d64f8d528de3f8668c4f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fff9271805c4f68566ecab3434f2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52430ee6020b37f4435353a40efe23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0147557acc08971d6275b262c5f12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593fe0308217d0a28efd49523b725c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc4f3cfb7a1d0c47fc6681a13954fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ced7aec426c12b891c64f54b15e3ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b84860a6ac971ef827bf1e5424d1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e8d26ac601a0865a62378a0627e4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561792409d82fbc1d65c0803dd3745f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe68181721fd6c91d4002c40164ef97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d0ce62db69467f28e678cd839433531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2a0bbe23f63a0ea5dfd7184bafa4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e027ad101ad306d97823f17269deec7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c543883e12931b1ae9b146724fd72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16cadda0beec41ccbee110d858a222535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cace356532683bc6763e56feece5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dc538d92a9f41c047754ad110a467537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20a0476d14eec35d442687573a3ba8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f62f591d0135540ab416684524ea53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f635763c38016916654a5edf394f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f408b421195296b84ab0e405b42cde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006275ce0bc2d7f500461b205df4b5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389912a71ed88ef488a6894b172a429543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2fc2628332767338e17dad36a315e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f684883afac6d1fdc203c8a27abde17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ecc7adacc52c6c18d48857baa3d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413e49bbedf49c9e3a752abebafa991547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723db04ae6425964518540b598e258b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3b3ba87e6e816c91122478802c029549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cc62838d9747953c2e4a519619b6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98497de7a83f282b0abd629ee2e5f51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97313813a1fb76465e0741ba8ff5c6f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1a762994233eb5af110f1fce87c29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab64f304eaae55b8d4c0fe2c7d9a8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bf73774efa57d761e7e927fc0609e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6874e594c4bef12868ff35096b6daa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652521c864bc37f98a76257e63ceb20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0e365e1014fcacb1cd9450ecaaf57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246465891c311c27dd2dc67116393745559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77473e418ba72126db616da025293f81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178acb55d60d39ca40fe2c3ffe101db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da708568a117d0633e60241c9af4c4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451242e4337b979aac1356a25f37382563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094d653160d3685bfbd14e01e19f510564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad954a33288ca7a29ca2b4dffd9eed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1f000f2a040975bae4f2303d08d4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661bd63f45c85858a90c3d3a1d60ecd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9ab907edeb88ddcd1eecb83b1e7c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126ebe1885d187c5edb2ff1b5b0a9a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72889cd25f1acf68f13a84e3af0304570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446af4809c9ca381979c5a1683c9d1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674448cb43a8eb500d8f30d7edd526ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65005fa40c6bd3fe7591dfb87ebb34ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a65287f69e063fb89daef55297449574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173ee3db6eec6e99721cdaf5915d968575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a1191e704b8ef71999c2496d311bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a8c135f7adc50046c8cbf72e2c5dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb2f48dcd033c7393e4fff469d38ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677a10f6e370022ae2eb4dd2a36d2f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474757c4fcd874f1cf6ad070e3c51aa8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dea78ca0fb48b05b67df793eea762581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a86480d124011c591f912e4566407582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46568b6a196cf3848cf76e1c599a5cea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc428c8c0858d95f419486e0250f09d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d246494e63ecb11b6b06eaa282e7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d3b0d46f7dd1c8514a7be039f4bfb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdb941a44f615757523acb2063bbe3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde9ef6fc93c0f3f3699357c19a584588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f774a17c2f178e74ae4ccb1720a0cff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af03352d42fc174ef78f7e17dc0c228590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e4131890c48195abb9e258c54d80f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871183ab876c545e510b719a784afba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022a135336364ce717eb8d9fbf7a812593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5862a5428681b8f1cf0f5955e9cf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5211f3ee600972c8bef151d36a1be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a6a49528758a0358069211e04a79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376e93d2bbaed7ddc8058f91b2d091d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73edd9c98f3b791d4f7b2c7900d62ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162655330a0bffe30a4106b01a6f247599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9333331b51ddc066459fb445ff904600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a2405ba7195b92a24b600e43f9fb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8514d70dfa185f0b2fefe9069e2fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e8ee45a72cbc32b41a494aa7bd008603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfd0d5c926fbcc2178186146c7bfd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da71f8672b37930517986e5350a0fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aca5805b42491c8ca719588fca9a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bb3d14ea7af56a279504b234c62e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae3b10cadcd2fa163b9a60d1708729608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c054b17bbe95071a30d94b6b4fe5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a0969ff3b8587256b1edc403b11cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb699ff98394407f76b808849aa9685611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e49ffcbad62e300d8ac0600ea3f273612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851f20f78c208d127033497616e3749613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da3ccd42f066fd4908cbb1d2dd6e8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09531c2a3e2f3c5beb11494f0f86a221615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44503d7d8ec16bfff9e809fcdf83903a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac28d2eee143aa3a92c2618adb04ac0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7f2c5f400f53e0dcb1d41e268663a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740c5e39003993954de70af8c914683619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f44f3f10b602d359e8eee17df227b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cdbe056475542ede626cc4b2d4b9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6824871a0e60f46022d5980181cbac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c760e0f0d32748c2cfb9377345703623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e639e9d3aa6fecb34f70a823228f5d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e767ba8b1efb0670d7046e6e0a85a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1b6a28c88bfde34cc67f64359eb7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf305c8bb8e2ea184da707a30d863ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91006c712d101e152033142104d2d10d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615344d21d27d7df704279cc9b1b775629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e05e0af6d7b2964ac0784bd8be7674630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15853222db517212f1f21a98b972bdfd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40b5b5c7d85b693d1ec347c647cdd1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f728c29556b3a5457ffea2867be47a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea0eca6848959b6cf7b444c13af8ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dada2fc8a7b6f55ad50694a7c8893bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ede703d87decbbbe3c72f720ebce6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc88f51251204b57fc9c9d57ed9ab3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee0c572b0cea3e202f01cc2e7224d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646585e6bf7db7000bfc30bb0a4c6467639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e71a2041ca43b3479f826141d7c35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23bbcc6e397f56ea10f3f1b367ea27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2ac8cfecb1e28abc3171c80eb3b2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4a549e19126327931c6820e5564a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352e4f51db0bb888690a3e467f8aec2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a329a86cf8227c679af62fdfdb0f9af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07041c69c318d772f2a1f295181d4b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e365970bc991a212f48bb432bf182a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5ab2603c9782b6621442843f86648648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e53521579dcdcccb64ebb22e7cb87c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729d668e940b28f03887e465816058650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8f830e3e546bb7ecc8d20978d7530651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cb7f7230f78114d5569a603b5b0d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552241fa2709cd8f8f90b00cf6d30ae3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e95722eb46fc7cc6a89ea4cb10d570654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5664f7106115355a5105220a7b4ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f6312d96779fb962e06a2c98871fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc695994f4261c15c6bb9f0fa25df72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51159ec758dc8e475fff8981ea6c41da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9e9bbba804f299ccaffc10c3db0b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c861e74c08dde7e4ef860f823030fb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b844d578b7df2d309615f76834f401661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cb7b3945f2d33bcf6dcb01e7ee595662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe9ae05fd081c26b14749ad09842af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dcd53be27dc78fa58162e35fa8a5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289d5dd165ca237c0384b085215ea2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508ac7ead8f1283c7c1a3bbd403d907666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5533f9c0a53988e5c5a5f6a4fbd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c6b953cfa4858d118275a9709d0af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6778572c1fe68c2e658fb601a38ad2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95735d494a162f7380b1046e90f08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1695252aa8552ffc49516cd4459ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3ad85353bb358cc648a661f297808672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907b3652e1f5efa0d6df696a6e4ea5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d9760877ab51f771d036c456335e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8dcbf7cf1deabf85e0c6bd3c49def675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8a696f80bb3b8982e6a616325b200676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff387039d2cc407194b7686358a1aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee46aae8f6a44f132f3eff7fb4bc2c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89370b5f7418fde395b2526fb523a421679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b69327533784a08fa1ed3281535f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7627b16d9e635f0652ee574589ea74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d127e3a2c051515723d76ff574cb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8847bb92d77ddc14976923ffdb09e2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad10eb968f689abc2072038986d29ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc010ceb17298a7de4005f7a20fb2258685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee9fd66b5fed3cf72a3a3500e609a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeef91a47c4b734ab0886a7401a237687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba02ace9d34e29e818dbe8dd57d592688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077de38278dbb790e608612cbf026d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9eb8a960772d524eb12fbc3adb573690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386b6e78c43af3a31e954506073e5d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef2ffe6c75a50a10da7a3c49c2f622692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9c8073835820884a9f8d1e6a6452b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498af8c0ade9e60a85a9d9b66507d2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd48fcebd88f154dcdc956587576b7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b61e28ca86e374d87fced8e041260696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2c3b7192c47b34e7a1297bd8b3bd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a48ea6e89cd5f65a0a4e9787571e93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d12f71a44f4f5fc12bf69c7789b20a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf3f4e6d781aeb432f2799a4389093700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cd0b5c2c2d66c6248e295d7dd17df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6307caca5f6624ee6db596b5e13f8a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13eb792a6122f3c2c408e672c6c218703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d2788f3f1307cd9114523b2696f04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dcb334c629a61712b4de1f4028c23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a7a08fe82615a8cba864079f533df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8cc6f2107cf50fe5e192e271a78ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1409dcb56d0a815973b343c64a6931708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a02d610328824ce88a6f8319cd268709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23bcc84168f02075dec0da43b00fec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58953042c63638aacd4072325220082711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff81cb03ccee59752e04fe25812837712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603bd749a52ad5c2da29be27d897c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a66b43d64d2baf19a5e41ddb316da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dabddc121697b153b0104e389dc19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c6f5f2b0f320c0d1d23d88af769d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a26c855b1fd61a7ae3d60d71f091717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633c3e562becd8627bd6140a99b73a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975bb85b1932bf7c7c3e3548f8b2145719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75621aa48407f485d44ff90efb4a8c74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f0250ea2cfab91efaa96d0d0b0bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789041cfbe2ad2ce68981242c28371c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3ac775fd7e804e6d125fb8e99011c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dadf3786548d78ae2ad0829c071271724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e62316737db551bcf867e8ec768567725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77a82ae679bb87604fb0aa45f87d86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ff207bed54ebee0c9fa1adeb0396b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123cd6682e19733c4e69bb6edb728df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25759b02821bce08147b954d13d333c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4df43acb3df97e06ba3b210cf6949730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028c0e87b4d665dbe2e937f0c4164de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c0eefba4965669d5a806b985c0d48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42608a92bf912ffa8426382d53c0b9fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdf4bb1055210b8373f85de28fd5aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052891d06f55aa4d85572945613d2b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2188ca00165785c4b438e0ad120d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6f3dfe44f583236908d9532674538737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83dd19d699152b04192ebebdcf326f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dded8ba175bcac44f13792fe48cea5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb0236c76747650045bfa93c1fae7f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429d90e493c43c8b932b4513bc91b4b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d1ade05406687e7ab2e1eb1418f5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea20695b8010731f4b7ec987f3f49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a43d08c54ecd9776619e60784e2d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca57da61d52fdb2ee6f75678f96137745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe6c6c8a4f27905fbf48bf6cd714a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b77086ac03d210c2c2d2c1336f2769747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0569093e0832abcb0d1a427c981f2b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70cf89be8851151fd57cf347e7bdd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a3b93240a4974f4327e9b6b4b5aa4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c1bf0f5b86b11495171fb4a08db04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e493606e82180136d52372c04639b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8140b1fd81c5b5677b9c67a2aa9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ca57f57b748ecb60b479887f280ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37235f4c6394b199331884b1d9d028755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec458e1db6a9d619538715d1ecca229756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118127adf9b2423a712f7510b8f9e67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eccac077df698ebc46cb54f13eed6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e85d2cdaa3a389bfd9c7710840279759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b557f3674136e7429ee58b70e861eb6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a0b63c33be4d053bcf2c09c4a12fe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be73674c24d04ae9cd10d3578213038762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f6f918f76136fa836698323274a6c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015414e9d38d4244f5e0d765d32329764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7652a5fa58a49a890f2526698859ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8315406eda6000b5759658794260d3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2688951995e8612d526a987fb1b2a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>